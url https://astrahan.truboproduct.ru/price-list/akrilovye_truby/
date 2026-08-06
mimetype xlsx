--- v0 (2026-05-15)
+++ v1 (2026-08-06)
@@ -2157,68 +2157,68 @@
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 150х2000х5 мм </t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х1 мм </t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>283 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2,5 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2 мм </t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>274 ₽/пг.м.</t>
+          <t>291 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х2,5 мм </t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>291 ₽/пг.м.</t>
+          <t>274 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 15х2000х3 мм </t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>252 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 160х2000х3 мм </t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>283 ₽/пг.м.</t>
         </is>
@@ -2757,116 +2757,116 @@
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 56х2000х4 мм </t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>253 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 5х2000х1 мм </t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>293 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х2 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х1,25 мм </t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>282 ₽/пг.м.</t>
+          <t>278 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х3 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х4 мм </t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м.</t>
+          <t>259 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х4 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х2 мм </t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>276 ₽/пг.м.</t>
+          <t>282 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х5 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х3 мм </t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>256 ₽/пг.м.</t>
+          <t>267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х1,25 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х4 мм </t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>278 ₽/пг.м.</t>
+          <t>276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6,5х2000х4 мм </t>
+          <t xml:space="preserve">Акриловая труба прозрачная экструзионная 60х2000х5 мм </t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м.</t>
+          <t>256 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 6х2000х1,25 мм </t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>273 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t xml:space="preserve">Акриловая труба прозрачная экструзионная 70х2000х3 мм </t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>297 ₽/пг.м.</t>
         </is>