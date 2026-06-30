--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -597,68 +597,68 @@
         <is>
           <t>Алюминиевая чушка А99</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Алюминиевая чушка АВ91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Алюминиевая чушка АВД1-1 ГОСТ 1131-76</t>
+          <t>Алюминиевая чушка АВД1 ГОСТ 1131-76</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Алюминиевая чушка АВД1 ГОСТ 1131-76</t>
+          <t>Алюминиевая чушка АВД1-1 ГОСТ 1131-76</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Алюминиевая чушка АК12</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Алюминиевая чушка АК12М2</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>543 ₽/шт.</t>
         </is>