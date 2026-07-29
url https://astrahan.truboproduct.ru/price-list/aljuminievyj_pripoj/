--- v0 (2026-05-15)
+++ v1 (2026-07-29)
@@ -549,116 +549,116 @@
         <is>
           <t>Алюминиевый припой 0,5 мм твердый высокотемпературный без флюса пруток для пайки 34А</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>969 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Алюминиевый припой 0,5 мм твердый высокотемпературный без флюса пруток для пайки 35А</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>936 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Алюминиевый припой 1,5 мм твердый высокотемпературный без флюса пруток для пайки 34А</t>
+          <t>Алюминиевый припой 1 мм твердый высокотемпературный без флюса пруток для пайки 34А</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2178 ₽/кг</t>
+          <t>1579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Алюминиевый припой 1,5 мм твердый высокотемпературный без флюса пруток для пайки 35А</t>
+          <t>Алюминиевый припой 1 мм твердый высокотемпературный без флюса пруток для пайки 35А</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1781 ₽/кг</t>
+          <t>1371 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Алюминиевый припой 1,5 мм твердый низкотемпературный с флюсом пруток для пайки AL-220</t>
+          <t>Алюминиевый припой 1 мм твердый низкотемпературный без флюса пруток для пайки Castolin 1827</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1640 ₽/кг</t>
+          <t>1365 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Алюминиевый припой 1 мм твердый высокотемпературный без флюса пруток для пайки 34А</t>
+          <t>Алюминиевый припой 1,5 мм твердый высокотемпературный без флюса пруток для пайки 34А</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1579 ₽/кг</t>
+          <t>2178 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Алюминиевый припой 1 мм твердый высокотемпературный без флюса пруток для пайки 35А</t>
+          <t>Алюминиевый припой 1,5 мм твердый высокотемпературный без флюса пруток для пайки 35А</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1371 ₽/кг</t>
+          <t>1781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Алюминиевый припой 1 мм твердый низкотемпературный без флюса пруток для пайки Castolin 1827</t>
+          <t>Алюминиевый припой 1,5 мм твердый низкотемпературный с флюсом пруток для пайки AL-220</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1365 ₽/кг</t>
+          <t>1640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Алюминиевый припой 2 мм твердый высокотемпературный без флюса пруток для пайки 34А</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>3367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Алюминиевый припой 2 мм твердый высокотемпературный без флюса пруток для пайки 35А</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>3131 ₽/кг</t>
         </is>