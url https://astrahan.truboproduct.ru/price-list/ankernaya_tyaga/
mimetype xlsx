--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -537,116 +537,116 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Анкерная тяга 0,25 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>2585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Анкерная тяга 0,35 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 0,3 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>1537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Анкерная тяга 0,3 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 0,35 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1537 ₽/шт.</t>
+          <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Анкерная тяга 0,45 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 0,4 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1980 ₽/шт.</t>
+          <t>2398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Анкерная тяга 0,4 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 0,45 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2398 ₽/шт.</t>
+          <t>1980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Анкерная тяга 0,55 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 0,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1620 ₽/шт.</t>
+          <t>2397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Анкерная тяга 0,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 0,55 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2397 ₽/шт.</t>
+          <t>1620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Анкерная тяга 0,6 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>2962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Анкерная тяга 0,7 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2412 ₽/шт.</t>
         </is>
@@ -657,3366 +657,3366 @@
         <is>
           <t>Анкерная тяга 0,8 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Анкерная тяга 0,9 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>2881 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Анкерная тяга 100 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 1 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1859 ₽/шт.</t>
+          <t>2237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Анкерная тяга 100 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 1,1 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2695 ₽/шт.</t>
+          <t>1749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Анкерная тяга 100 мм звено для конструкций при большой массе нагрузки АТ79.100-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 1,2 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1517 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Анкерная тяга 100 мм звено для конструкций при большой массе нагрузки АТЛ66.100-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 1,4 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2569 ₽/шт.</t>
+          <t>1991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Анкерная тяга 100 мм с муфтой для существенных механических нагрузок МН-100 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 1,6 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1791 ₽/шт.</t>
+          <t>2533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Анкерная тяга 100 мм с муфтой для существенных механических нагрузок МН-100 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 1,8 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1665 ₽/шт.</t>
+          <t>2714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-200-25 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 10 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1972 ₽/шт.</t>
+          <t>2861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-200-25 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 10 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2480 ₽/шт.</t>
+          <t>1810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-220-25 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 100 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2815 ₽/шт.</t>
+          <t>1859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-220-25 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 100 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1588 ₽/шт.</t>
+          <t>2695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-250-28 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 100 мм звено для конструкций при большой массе нагрузки АТ79.100-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2450 ₽/шт.</t>
+          <t>1517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-250-28 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 100 мм звено для конструкций при большой массе нагрузки АТЛ66.100-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2601 ₽/шт.</t>
+          <t>2569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-290-28 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 100 мм с муфтой для существенных механических нагрузок МН-100 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2795 ₽/шт.</t>
+          <t>1791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-290-28 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 100 мм с муфтой для существенных механических нагрузок МН-100 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2790 ₽/шт.</t>
+          <t>1665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Анкерная тяга 105 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-200-25 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1633 ₽/шт.</t>
+          <t>1972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Анкерная тяга 105 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-200-25 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2947 ₽/шт.</t>
+          <t>2480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Анкерная тяга 10 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-220-25 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2861 ₽/шт.</t>
+          <t>2815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Анкерная тяга 10 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-220-25 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1810 ₽/шт.</t>
+          <t>1588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Анкерная тяга 110 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-250-28 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2738 ₽/шт.</t>
+          <t>2450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Анкерная тяга 110 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-250-28 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2334 ₽/шт.</t>
+          <t>2601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Анкерная тяга 115 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-290-28 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2169 ₽/шт.</t>
+          <t>2795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Анкерная тяга 115 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 102 мм плоская для плотин и дамб АТ-290-28 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1921 ₽/шт.</t>
+          <t>2790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Анкерная тяга 11 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 105 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2107 ₽/шт.</t>
+          <t>1633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Анкерная тяга 1,1 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 105 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1749 ₽/шт.</t>
+          <t>2947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Анкерная тяга 11 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 11 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2157 ₽/шт.</t>
+          <t>2107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Анкерная тяга 120 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 11 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2722 ₽/шт.</t>
+          <t>2157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Анкерная тяга 120 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 110 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2345 ₽/шт.</t>
+          <t>2738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Анкерная тяга 125 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 110 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2808 ₽/шт.</t>
+          <t>2334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Анкерная тяга 125 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 115 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2686 ₽/шт.</t>
+          <t>2169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Анкерная тяга 12 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 115 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2791 ₽/шт.</t>
+          <t>1921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Анкерная тяга 1,2 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 12 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2616 ₽/шт.</t>
+          <t>2791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Анкерная тяга 12 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>1722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Анкерная тяга 130 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 120 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1846 ₽/шт.</t>
+          <t>2722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Анкерная тяга 130 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 120 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1834 ₽/шт.</t>
+          <t>2345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Анкерная тяга 135 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 125 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2256 ₽/шт.</t>
+          <t>2808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Анкерная тяга 135 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 125 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1580 ₽/шт.</t>
+          <t>2686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Анкерная тяга 13 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>1825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Анкерная тяга 140 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 130 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2124 ₽/шт.</t>
+          <t>1846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Анкерная тяга 140 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 130 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2453 ₽/шт.</t>
+          <t>1834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Анкерная тяга 145 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 135 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2590 ₽/шт.</t>
+          <t>2256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Анкерная тяга 145 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 135 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1992 ₽/шт.</t>
+          <t>1580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Анкерная тяга 14 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Анкерная тяга 1,4 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 14 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1991 ₽/шт.</t>
+          <t>2679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Анкерная тяга 14 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 140 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2679 ₽/шт.</t>
+          <t>2124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Анкерная тяга 150 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 140 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2056 ₽/шт.</t>
+          <t>2453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Анкерная тяга 150 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 145 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2181 ₽/шт.</t>
+          <t>2590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Анкерная тяга 155 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 145 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1967 ₽/шт.</t>
+          <t>1992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Анкерная тяга 155 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 15 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2699 ₽/шт.</t>
+          <t>2152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Анкерная тяга 15 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 15 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2152 ₽/шт.</t>
+          <t>1532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Анкерная тяга 15 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 150 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1532 ₽/шт.</t>
+          <t>2056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Анкерная тяга 160 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 150 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2801 ₽/шт.</t>
+          <t>2181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Анкерная тяга 160 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 155 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2417 ₽/шт.</t>
+          <t>1967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Анкерная тяга 165 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 155 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1675 ₽/шт.</t>
+          <t>2699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Анкерная тяга 16 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>1544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Анкерная тяга 1,6 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 16 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2533 ₽/шт.</t>
+          <t>1989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Анкерная тяга 16 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 160 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1989 ₽/шт.</t>
+          <t>2801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Анкерная тяга 170 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 160 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2538 ₽/шт.</t>
+          <t>2417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Анкерная тяга 175 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 165 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2428 ₽/шт.</t>
+          <t>1675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Анкерная тяга 17 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>2224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Анкерная тяга 17 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>2597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Анкерная тяга 180 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 170 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1986 ₽/шт.</t>
+          <t>2538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Анкерная тяга 185 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 175 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1863 ₽/шт.</t>
+          <t>2428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Анкерная тяга 18 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>1502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Анкерная тяга 1,8 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 18 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2714 ₽/шт.</t>
+          <t>2246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Анкерная тяга 18 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 180 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2246 ₽/шт.</t>
+          <t>1986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Анкерная тяга 190 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 185 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2587 ₽/шт.</t>
+          <t>1863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Анкерная тяга 195 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 19 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2134 ₽/шт.</t>
+          <t>2969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Анкерная тяга 19 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 190 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2969 ₽/шт.</t>
+          <t>2587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Анкерная тяга 1 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 195 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2237 ₽/шт.</t>
+          <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Анкерная тяга 200 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 2 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2774 ₽/шт.</t>
+          <t>1984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Анкерная тяга 20 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 2,2 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1655 ₽/шт.</t>
+          <t>1779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Анкерная тяга 20 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 2,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1856 ₽/шт.</t>
+          <t>2349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Анкерная тяга 210 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 20 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2303 ₽/шт.</t>
+          <t>1655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Анкерная тяга 21 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 20 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2343 ₽/шт.</t>
+          <t>1856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Анкерная тяга 220 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 200 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1797 ₽/шт.</t>
+          <t>2774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Анкерная тяга 22 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 21 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1584 ₽/шт.</t>
+          <t>2343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Анкерная тяга 2,2 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 210 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1779 ₽/шт.</t>
+          <t>2303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Анкерная тяга 22 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 22 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1812 ₽/шт.</t>
+          <t>1584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Анкерная тяга 230 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 22 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1881 ₽/шт.</t>
+          <t>1812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Анкерная тяга 23 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 220 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1591 ₽/шт.</t>
+          <t>1797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Анкерная тяга 240 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 23 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2577 ₽/шт.</t>
+          <t>1591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Анкерная тяга 24 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 230 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2984 ₽/шт.</t>
+          <t>1881 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Анкерная тяга 24 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 24 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1944 ₽/шт.</t>
+          <t>2984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Анкерная тяга 250 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 24 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1745 ₽/шт.</t>
+          <t>1944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Анкерная тяга 25 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 240 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1899 ₽/шт.</t>
+          <t>2577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Анкерная тяга 2,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 25 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2349 ₽/шт.</t>
+          <t>1899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Анкерная тяга 25 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>2732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Анкерная тяга 260 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 250 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2074 ₽/шт.</t>
+          <t>1745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Анкерная тяга 26 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>1706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Анкерная тяга 26 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Анкерная тяга 270 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 260 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2118 ₽/шт.</t>
+          <t>2074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Анкерная тяга 27 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>1608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Анкерная тяга 27 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Анкерная тяга 28 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 270 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1625 ₽/шт.</t>
+          <t>2118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Анкерная тяга 28 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 28 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2275 ₽/шт.</t>
+          <t>1625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Анкерная тяга 29 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 28 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2440 ₽/шт.</t>
+          <t>2275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Анкерная тяга 2 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 29 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1984 ₽/шт.</t>
+          <t>2440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Анкерная тяга 30 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 3 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2465 ₽/шт.</t>
+          <t>2573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Анкерная тяга 30 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 3,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1765 ₽/шт.</t>
+          <t>2784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Анкерная тяга 31 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 30 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1884 ₽/шт.</t>
+          <t>2465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Анкерная тяга 32 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 30 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>1765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Анкерная тяга 32 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 31 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1763 ₽/шт.</t>
+          <t>1884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Анкерная тяга 33 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 32 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2565 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Анкерная тяга 33 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 32 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2715 ₽/шт.</t>
+          <t>1763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Анкерная тяга 34 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 33 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2675 ₽/шт.</t>
+          <t>2565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Анкерная тяга 35 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 33 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2829 ₽/шт.</t>
+          <t>2715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Анкерная тяга 3,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 34 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2784 ₽/шт.</t>
+          <t>2675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Анкерная тяга 35 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 35 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2400 ₽/шт.</t>
+          <t>2829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Анкерная тяга 36 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 35 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2543 ₽/шт.</t>
+          <t>2400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Анкерная тяга 36 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 36 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2993 ₽/шт.</t>
+          <t>2543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Анкерная тяга 37 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 36 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1563 ₽/шт.</t>
+          <t>2993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Анкерная тяга 38 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 37 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1975 ₽/шт.</t>
+          <t>1563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Анкерная тяга 38 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 38 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2543 ₽/шт.</t>
+          <t>1975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Анкерная тяга 39 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 38 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2277 ₽/шт.</t>
+          <t>2543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Анкерная тяга 39 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 39 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2343 ₽/шт.</t>
+          <t>2277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Анкерная тяга 3 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 39 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2573 ₽/шт.</t>
+          <t>2343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Анкерная тяга 40 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 4 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2367 ₽/шт.</t>
+          <t>2209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Анкерная тяга 40 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 4,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>2714 ₽/шт.</t>
+          <t>2731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Анкерная тяга 40 мм с муфтой для существенных механических нагрузок АТс-40-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 40 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2138 ₽/шт.</t>
+          <t>2367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Анкерная тяга 40 мм с муфтой для существенных механических нагрузок АТс-40-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 40 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>1906 ₽/шт.</t>
+          <t>2714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Анкерная тяга 40 мм с проушиной для креплений АТ-40-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 40 мм с муфтой для существенных механических нагрузок АТс-40-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2004 ₽/шт.</t>
+          <t>2138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Анкерная тяга 41 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 40 мм с муфтой для существенных механических нагрузок АТс-40-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1865 ₽/шт.</t>
+          <t>1906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Анкерная тяга 42 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 40 мм с проушиной для креплений АТ-40-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1518 ₽/шт.</t>
+          <t>2004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Анкерная тяга 42 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 41 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2565 ₽/шт.</t>
+          <t>1865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Анкерная тяга 42 мм звено для конструкций при большой массе нагрузки АТ79.42-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 42 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2262 ₽/шт.</t>
+          <t>1518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Анкерная тяга 42 мм звено для конструкций при большой массе нагрузки АТЛ66.42-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 42 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2529 ₽/шт.</t>
+          <t>2565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Анкерная тяга 43 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 42 мм звено для конструкций при большой массе нагрузки АТ79.42-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1762 ₽/шт.</t>
+          <t>2262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Анкерная тяга 44 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 42 мм звено для конструкций при большой массе нагрузки АТЛ66.42-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2353 ₽/шт.</t>
+          <t>2529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Анкерная тяга 45 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 43 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1508 ₽/шт.</t>
+          <t>1762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Анкерная тяга 4,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 44 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2731 ₽/шт.</t>
+          <t>2353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Анкерная тяга 45 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 45 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2867 ₽/шт.</t>
+          <t>1508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Анкерная тяга 45 мм звено для конструкций при большой массе нагрузки АТ79.45-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 45 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1808 ₽/шт.</t>
+          <t>2867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Анкерная тяга 45 мм звено для конструкций при большой массе нагрузки АТЛ66.45-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 45 мм звено для конструкций при большой массе нагрузки АТ79.45-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1896 ₽/шт.</t>
+          <t>1808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Анкерная тяга 46 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 45 мм звено для конструкций при большой массе нагрузки АТЛ66.45-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2906 ₽/шт.</t>
+          <t>1896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Анкерная тяга 47 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 46 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2724 ₽/шт.</t>
+          <t>2906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Анкерная тяга 48 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 47 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1890 ₽/шт.</t>
+          <t>2724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Анкерная тяга 48 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 48 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1907 ₽/шт.</t>
+          <t>1890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Анкерная тяга 48 мм звено для конструкций при большой массе нагрузки АТ79.48-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 48 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2392 ₽/шт.</t>
+          <t>1907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Анкерная тяга 48 мм звено для конструкций при большой массе нагрузки АТЛ66.48-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 48 мм звено для конструкций при большой массе нагрузки АТ79.48-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1762 ₽/шт.</t>
+          <t>2392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Анкерная тяга 48 мм с муфтой для существенных механических нагрузок МН-48 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 48 мм звено для конструкций при большой массе нагрузки АТЛ66.48-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2002 ₽/шт.</t>
+          <t>1762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Анкерная тяга 48 мм с муфтой для существенных механических нагрузок МН-48 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 48 мм с муфтой для существенных механических нагрузок МН-48 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1768 ₽/шт.</t>
+          <t>2002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Анкерная тяга 4 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 48 мм с муфтой для существенных механических нагрузок МН-48 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2209 ₽/шт.</t>
+          <t>1768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 5 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1528 ₽/шт.</t>
+          <t>2734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2353 ₽/шт.</t>
+          <t>2409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм звено для конструкций при большой массе нагрузки АТ79.50-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 5,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1726 ₽/шт.</t>
+          <t>2015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм звено для конструкций при большой массе нагрузки АТЛ66.50-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 5,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2293 ₽/шт.</t>
+          <t>1554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм с муфтой для существенных механических нагрузок АТс-50-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 50 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2143 ₽/шт.</t>
+          <t>1528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм с муфтой для существенных механических нагрузок АТс-50-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 50 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>2284 ₽/шт.</t>
+          <t>2353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм с накладками для усиления сооружений М56 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 50 мм звено для конструкций при большой массе нагрузки АТ79.50-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>1726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Анкерная тяга 50 мм с проушиной для креплений АТ-50-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 50 мм звено для конструкций при большой массе нагрузки АТЛ66.50-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1879 ₽/шт.</t>
+          <t>2293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Анкерная тяга 52 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 50 мм с муфтой для существенных механических нагрузок АТс-50-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1651 ₽/шт.</t>
+          <t>2143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Анкерная тяга 52 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 50 мм с муфтой для существенных механических нагрузок АТс-50-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1941 ₽/шт.</t>
+          <t>2284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Анкерная тяга 53 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 50 мм с накладками для усиления сооружений М56 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1779 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Анкерная тяга 53 мм звено для конструкций при большой массе нагрузки АТ79.53-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 50 мм с проушиной для креплений АТ-50-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1566 ₽/шт.</t>
+          <t>1879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Анкерная тяга 53 мм звено для конструкций при большой массе нагрузки АТЛ66.53-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 52 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2736 ₽/шт.</t>
+          <t>1651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Анкерная тяга 53 мм с накладками для усиления сооружений М64 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 52 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2389 ₽/шт.</t>
+          <t>1941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Анкерная тяга 54 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 53 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>2608 ₽/шт.</t>
+          <t>1779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Анкерная тяга 5,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 53 мм звено для конструкций при большой массе нагрузки АТ79.53-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2015 ₽/шт.</t>
+          <t>1566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Анкерная тяга 55 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 53 мм звено для конструкций при большой массе нагрузки АТЛ66.53-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2915 ₽/шт.</t>
+          <t>2736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Анкерная тяга 5,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 53 мм с накладками для усиления сооружений М64 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1554 ₽/шт.</t>
+          <t>2389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Анкерная тяга 55 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 54 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2272 ₽/шт.</t>
+          <t>2608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 55 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2193 ₽/шт.</t>
+          <t>2915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 55 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2047 ₽/шт.</t>
+          <t>2272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм звено для конструкций при большой массе нагрузки АТ79.56-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 56 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1540 ₽/шт.</t>
+          <t>2193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм звено для конструкций при большой массе нагрузки АТЛ66.56-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 56 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2723 ₽/шт.</t>
+          <t>2047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок АТс-56-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 56 мм звено для конструкций при большой массе нагрузки АТ79.56-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2760 ₽/шт.</t>
+          <t>1540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок АТс-56-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 56 мм звено для конструкций при большой массе нагрузки АТЛ66.56-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2665 ₽/шт.</t>
+          <t>2723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок МН-56 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок АТс-56-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>2863 ₽/шт.</t>
+          <t>2760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок МН-56 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок АТс-56-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2903 ₽/шт.</t>
+          <t>2665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм с накладками для усиления сооружений М64 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок МН-56 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2433 ₽/шт.</t>
+          <t>2863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Анкерная тяга 56 мм с проушиной для креплений АТ-56-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 56 мм с муфтой для существенных механических нагрузок МН-56 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1760 ₽/шт.</t>
+          <t>2903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Анкерная тяга 58 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 56 мм с накладками для усиления сооружений М64 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2751 ₽/шт.</t>
+          <t>2433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Анкерная тяга 58 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 56 мм с проушиной для креплений АТ-56-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2212 ₽/шт.</t>
+          <t>1760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Анкерная тяга 5 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 58 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>2734 ₽/шт.</t>
+          <t>2751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Анкерная тяга 5 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 58 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2409 ₽/шт.</t>
+          <t>2212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 6 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1945 ₽/шт.</t>
+          <t>2437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 6 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1952 ₽/шт.</t>
+          <t>2467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм звено для конструкций при большой массе нагрузки АТ79.60-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 6,3 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1548 ₽/шт.</t>
+          <t>2253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм звено для конструкций при большой массе нагрузки АТЛ66.60-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 6,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1697 ₽/шт.</t>
+          <t>2833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм с муфтой для существенных механических нагрузок АТс-60-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 60 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>2246 ₽/шт.</t>
+          <t>1945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм с муфтой для существенных механических нагрузок АТс-60-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 60 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1549 ₽/шт.</t>
+          <t>1952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм с накладками для усиления сооружений М72х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 60 мм звено для конструкций при большой массе нагрузки АТ79.60-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2852 ₽/шт.</t>
+          <t>1548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Анкерная тяга 60 мм с проушиной для креплений АТ-60-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 60 мм звено для конструкций при большой массе нагрузки АТЛ66.60-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1756 ₽/шт.</t>
+          <t>1697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Анкерная тяга 62 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 60 мм с муфтой для существенных механических нагрузок АТс-60-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>2296 ₽/шт.</t>
+          <t>2246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Анкерная тяга 62 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 60 мм с муфтой для существенных механических нагрузок АТс-60-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>2036 ₽/шт.</t>
+          <t>1549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Анкерная тяга 6,3 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 60 мм с накладками для усиления сооружений М72х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2253 ₽/шт.</t>
+          <t>2852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Анкерная тяга 63 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 60 мм с проушиной для креплений АТ-60-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1814 ₽/шт.</t>
+          <t>1756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Анкерная тяга 63 мм с накладками для усиления сооружений М72х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 62 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2565 ₽/шт.</t>
+          <t>2296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Анкерная тяга 64 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 62 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2875 ₽/шт.</t>
+          <t>2036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Анкерная тяга 64 мм с муфтой для существенных механических нагрузок МН-64 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 63 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1996 ₽/шт.</t>
+          <t>1814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Анкерная тяга 64 мм с муфтой для существенных механических нагрузок МН-64 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 63 мм с накладками для усиления сооружений М72х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2766 ₽/шт.</t>
+          <t>2565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Анкерная тяга 6,5 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 64 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2833 ₽/шт.</t>
+          <t>2875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 64 мм с муфтой для существенных механических нагрузок МН-64 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2482 ₽/шт.</t>
+          <t>1996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 64 мм с муфтой для существенных механических нагрузок МН-64 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2137 ₽/шт.</t>
+          <t>2766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм звено для конструкций при большой массе нагрузки АТ79.65-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 65 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2139 ₽/шт.</t>
+          <t>2482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм звено для конструкций при большой массе нагрузки АТЛ66.65-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 65 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2226 ₽/шт.</t>
+          <t>2137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм с муфтой для существенных механических нагрузок АТс-65-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 65 мм звено для конструкций при большой массе нагрузки АТ79.65-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>2147 ₽/шт.</t>
+          <t>2139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм с муфтой для существенных механических нагрузок АТс-65-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 65 мм звено для конструкций при большой массе нагрузки АТЛ66.65-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>2919 ₽/шт.</t>
+          <t>2226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм с накладками для усиления сооружений М72х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 65 мм с муфтой для существенных механических нагрузок АТс-65-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>1618 ₽/шт.</t>
+          <t>2147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Анкерная тяга 65 мм с проушиной для креплений АТ-65-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 65 мм с муфтой для существенных механических нагрузок АТс-65-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>2485 ₽/шт.</t>
+          <t>2919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 65 мм с накладками для усиления сооружений М72х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2854 ₽/шт.</t>
+          <t>1618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-100-16 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 65 мм с проушиной для креплений АТ-65-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>2415 ₽/шт.</t>
+          <t>2485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-100-16 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 67 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>2303 ₽/шт.</t>
+          <t>2854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-120-16 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-100-16 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>2515 ₽/шт.</t>
+          <t>2415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-120-16 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-100-16 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>2038 ₽/шт.</t>
+          <t>2303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-150-16 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-120-16 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2378 ₽/шт.</t>
+          <t>2515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-150-16 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-120-16 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>2717 ₽/шт.</t>
+          <t>2038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Анкерная тяга 68 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-150-16 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>2218 ₽/шт.</t>
+          <t>2378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Анкерная тяга 68 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 67 мм плоская для плотин и дамб АТ-150-16 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>1759 ₽/шт.</t>
+          <t>2717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Анкерная тяга 6 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 68 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>2437 ₽/шт.</t>
+          <t>2218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Анкерная тяга 6 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 68 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>2467 ₽/шт.</t>
+          <t>1759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 7 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>2323 ₽/шт.</t>
+          <t>2084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 7 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>2386 ₽/шт.</t>
+          <t>1868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм звено для конструкций при большой массе нагрузки АТ79.70-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 70 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>1853 ₽/шт.</t>
+          <t>2323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм звено для конструкций при большой массе нагрузки АТЛ66.70-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 70 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>2539 ₽/шт.</t>
+          <t>2386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм с муфтой для существенных механических нагрузок АТс-70-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 70 мм звено для конструкций при большой массе нагрузки АТ79.70-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>2281 ₽/шт.</t>
+          <t>1853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм с муфтой для существенных механических нагрузок АТс-70-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 70 мм звено для конструкций при большой массе нагрузки АТЛ66.70-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>2827 ₽/шт.</t>
+          <t>2539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм с накладками для усиления сооружений М80х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 70 мм с муфтой для существенных механических нагрузок АТс-70-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2359 ₽/шт.</t>
+          <t>2281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Анкерная тяга 70 мм с проушиной для креплений АТ-70-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 70 мм с муфтой для существенных механических нагрузок АТс-70-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>2066 ₽/шт.</t>
+          <t>2827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Анкерная тяга 72 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 70 мм с накладками для усиления сооружений М80х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>2606 ₽/шт.</t>
+          <t>2359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Анкерная тяга 72 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 70 мм с проушиной для креплений АТ-70-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>2610 ₽/шт.</t>
+          <t>2066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Анкерная тяга 72 мм с муфтой для существенных механических нагрузок МН-72 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 72 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>1527 ₽/шт.</t>
+          <t>2606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Анкерная тяга 72 мм с муфтой для существенных механических нагрузок МН-72 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 72 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>2735 ₽/шт.</t>
+          <t>2610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Анкерная тяга 73 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 72 мм с муфтой для существенных механических нагрузок МН-72 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>2388 ₽/шт.</t>
+          <t>1527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Анкерная тяга 75 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 72 мм с муфтой для существенных механических нагрузок МН-72 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>2608 ₽/шт.</t>
+          <t>2735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Анкерная тяга 75 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 73 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>2902 ₽/шт.</t>
+          <t>2388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Анкерная тяга 75 мм звено для конструкций при большой массе нагрузки АТ79.75-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 75 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>2323 ₽/шт.</t>
+          <t>2608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Анкерная тяга 75 мм звено для конструкций при большой массе нагрузки АТЛ66.75-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 75 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>2754 ₽/шт.</t>
+          <t>2902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Анкерная тяга 75 мм с накладками для усиления сооружений М90х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 75 мм звено для конструкций при большой массе нагрузки АТ79.75-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>2901 ₽/шт.</t>
+          <t>2323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Анкерная тяга 76 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 75 мм звено для конструкций при большой массе нагрузки АТЛ66.75-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>2617 ₽/шт.</t>
+          <t>2754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Анкерная тяга 78 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 75 мм с накладками для усиления сооружений М90х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>2870 ₽/шт.</t>
+          <t>2901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Анкерная тяга 78 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 76 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>2391 ₽/шт.</t>
+          <t>2617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Анкерная тяга 7 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 78 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>2084 ₽/шт.</t>
+          <t>2870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Анкерная тяга 7 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 78 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>1868 ₽/шт.</t>
+          <t>2391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 8 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>1985 ₽/шт.</t>
+          <t>2072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 8 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>1756 ₽/шт.</t>
+          <t>1668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм звено для конструкций при большой массе нагрузки АТ79.80-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 80 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>2316 ₽/шт.</t>
+          <t>1985 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм звено для конструкций при большой массе нагрузки АТЛ66.80-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 80 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>2214 ₽/шт.</t>
+          <t>1756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок АТс-80-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 80 мм звено для конструкций при большой массе нагрузки АТ79.80-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>2464 ₽/шт.</t>
+          <t>2316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок АТс-80-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 80 мм звено для конструкций при большой массе нагрузки АТЛ66.80-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>2139 ₽/шт.</t>
+          <t>2214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок МН-80 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок АТс-80-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2477 ₽/шт.</t>
+          <t>2464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок МН-80 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок АТс-80-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>2354 ₽/шт.</t>
+          <t>2139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм с накладками для усиления сооружений М90х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок МН-80 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>2300 ₽/шт.</t>
+          <t>2477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Анкерная тяга 80 мм с проушиной для креплений АТ-80-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 80 мм с муфтой для существенных механических нагрузок МН-80 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>2563 ₽/шт.</t>
+          <t>2354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Анкерная тяга 82 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 80 мм с накладками для усиления сооружений М90х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>2100 ₽/шт.</t>
+          <t>2300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Анкерная тяга 85 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 80 мм с проушиной для креплений АТ-80-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>2592 ₽/шт.</t>
+          <t>2563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Анкерная тяга 85 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 82 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>2684 ₽/шт.</t>
+          <t>2100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Анкерная тяга 85 мм звено для конструкций при большой массе нагрузки АТ79.85-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 85 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>2101 ₽/шт.</t>
+          <t>2592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Анкерная тяга 85 мм звено для конструкций при большой массе нагрузки АТЛ66.85-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 85 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>2563 ₽/шт.</t>
+          <t>2684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Анкерная тяга 85 мм с накладками для усиления сооружений М100х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 85 мм звено для конструкций при большой массе нагрузки АТ79.85-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>1939 ₽/шт.</t>
+          <t>2101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 85 мм звено для конструкций при большой массе нагрузки АТЛ66.85-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>1620 ₽/шт.</t>
+          <t>2563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-150-20 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 85 мм с накладками для усиления сооружений М100х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>2063 ₽/шт.</t>
+          <t>1939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-150-20 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 87 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2236 ₽/шт.</t>
+          <t>1620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-170-20 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-150-20 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2738 ₽/шт.</t>
+          <t>2063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-170-20 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-150-20 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>1598 ₽/шт.</t>
+          <t>2236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-200-20 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-170-20 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>1947 ₽/шт.</t>
+          <t>2738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-200-20 3СП СНиП 3-18-95</t>
+          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-170-20 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>1757 ₽/шт.</t>
+          <t>1598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Анкерная тяга 8 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-200-20 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>2072 ₽/шт.</t>
+          <t>1947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Анкерная тяга 8 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 87 мм плоская для плотин и дамб АТ-200-20 3СП СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>1668 ₽/шт.</t>
+          <t>1757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 9 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>1562 ₽/шт.</t>
+          <t>2203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 9 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>1931 ₽/шт.</t>
+          <t>2372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм звено для конструкций при большой массе нагрузки АТ79.90-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 90 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>1844 ₽/шт.</t>
+          <t>1562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм звено для конструкций при большой массе нагрузки АТЛ66.90-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 90 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>2797 ₽/шт.</t>
+          <t>1931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок АТс-90-l 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 90 мм звено для конструкций при большой массе нагрузки АТ79.90-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>2000 ₽/шт.</t>
+          <t>1844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок АТс-90-l ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 90 мм звено для конструкций при большой массе нагрузки АТЛ66.90-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>1719 ₽/шт.</t>
+          <t>2797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок МН-90 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок АТс-90-l 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>2826 ₽/шт.</t>
+          <t>2000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок МН-90 ВСТ3 Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок АТс-90-l ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2467 ₽/шт.</t>
+          <t>1719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм с накладками для усиления сооружений М100х6 09Г2С СНиП 3-18-95</t>
+          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок МН-90 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>2965 ₽/шт.</t>
+          <t>2826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Анкерная тяга 90 мм с проушиной для креплений АТ-90-L 09Г2С Серия 3.505.1-15.4</t>
+          <t>Анкерная тяга 90 мм с муфтой для существенных механических нагрузок МН-90 ВСТ3 Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>1610 ₽/шт.</t>
+          <t>2467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Анкерная тяга 92 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 90 мм с накладками для усиления сооружений М100х6 09Г2С СНиП 3-18-95</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>1839 ₽/шт.</t>
+          <t>2965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Анкерная тяга 95 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 90 мм с проушиной для креплений АТ-90-L 09Г2С Серия 3.505.1-15.4</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>2745 ₽/шт.</t>
+          <t>1610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Анкерная тяга 95 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 92 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>2740 ₽/шт.</t>
+          <t>1839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Анкерная тяга 95 мм звено для конструкций при большой массе нагрузки АТ79.95-1 ВСТ3 Серия 3.504.1-23</t>
+          <t>Анкерная тяга 95 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>2113 ₽/шт.</t>
+          <t>2745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Анкерная тяга 95 мм звено для конструкций при большой массе нагрузки АТЛ66.95-2 09Г2С Серия 3.504.1-23</t>
+          <t>Анкерная тяга 95 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2079 ₽/шт.</t>
+          <t>2740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Анкерная тяга 97 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 95 мм звено для конструкций при большой массе нагрузки АТ79.95-1 ВСТ3 Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>2544 ₽/шт.</t>
+          <t>2113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Анкерная тяга 9 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 95 мм звено для конструкций при большой массе нагрузки АТЛ66.95-2 09Г2С Серия 3.504.1-23</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>2203 ₽/шт.</t>
+          <t>2079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Анкерная тяга 9 мм высокопрочная для конструкций при большой массе нагрузки АТВ2 09Г2С ГОСТ 23118-2019</t>
+          <t>Анкерная тяга 97 мм высокопрочная для конструкций при большой массе нагрузки АТВ1 09Г2С ГОСТ 23118-2019</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>2372 ₽/шт.</t>
+          <t>2544 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>