--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -573,75 +573,75 @@
         <is>
           <t>Асбестовый картон 1,9 мм КАП ГОСТ 2850-95</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Асбестовый картон 2,5 мм КАП ГОСТ 2850-95</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Асбестовый картон 3,5 мм КАОН-1 ГОСТ 2850-95</t>
+          <t>Асбестовый картон 3 мм КАОН-1 ГОСТ 2850-95</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Асбестовый картон 3 мм КАОН-1 ГОСТ 2850-95</t>
+          <t>Асбестовый картон 3 мм КАОН-2 ГОСТ 2850-95</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Асбестовый картон 3 мм КАОН-2 ГОСТ 2850-95</t>
+          <t>Асбестовый картон 3,5 мм КАОН-1 ГОСТ 2850-95</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Асбестовый картон 4 мм КАОН-1 ГОСТ 2850-95</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Асбестовый картон 5 мм КАОН-1 ГОСТ 2850-95</t>
         </is>