--- v0 (2026-05-17)
+++ v1 (2026-07-14)
@@ -549,200 +549,200 @@
         <is>
           <t>Асбестовый шнур 0,2 мм ШАП ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Асбестовый шнур 0,7 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>253 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 10 мм ШАГ ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 1 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>302 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 10 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 1,5 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 12 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 10 мм ШАГ ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м</t>
+          <t>302 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 15 мм ШАГ ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 10 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>306 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 1,5 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 12 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м</t>
+          <t>305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 15 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 15 мм ШАГ ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>307 ₽/пг.м</t>
+          <t>306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 18 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 15 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>308 ₽/пг.м</t>
+          <t>307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 1 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 18 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>308 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 20 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 2 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>312 ₽/пг.м</t>
+          <t>269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 22 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 2,5 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>315 ₽/пг.м</t>
+          <t>272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 2,5 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 20 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м</t>
+          <t>312 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 25 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 22 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>317 ₽/пг.м</t>
+          <t>315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Асбестовый шнур 2 мм ШАОН ГОСТ 1779-83</t>
+          <t>Асбестовый шнур 25 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>269 ₽/пг.м</t>
+          <t>317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Асбестовый шнур 3 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>275 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Асбестовый шнур 4 мм ШАОН ГОСТ 1779-83</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>277 ₽/пг.м</t>
         </is>