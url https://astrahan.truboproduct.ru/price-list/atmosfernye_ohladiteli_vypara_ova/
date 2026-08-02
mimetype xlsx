--- v0 (2026-05-19)
+++ v1 (2026-08-02)
@@ -537,68 +537,68 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Атмосферный охладитель выпара ОВА 16 м2 426 мм ОВА 16 ТУ 28.99.39-001-27937367-2018</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>352964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Атмосферный охладитель выпара ОВА 24 м2 530 мм ОВА 24 ТУ 28.99.39-001-27937367-2018</t>
+          <t>Атмосферный охладитель выпара ОВА 2 м2 325 мм ОВА 2 ТУ 28.99.39-001-27937367-2018</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>490365 ₽/шт.</t>
+          <t>120968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Атмосферный охладитель выпара ОВА 2 м2 325 мм ОВА 2 ТУ 28.99.39-001-27937367-2018</t>
+          <t>Атмосферный охладитель выпара ОВА 24 м2 530 мм ОВА 24 ТУ 28.99.39-001-27937367-2018</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>120968 ₽/шт.</t>
+          <t>490365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Атмосферный охладитель выпара ОВА 8 м2 426 мм ОВА 8 ТУ 28.99.39-001-27937367-2018</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>250369 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>