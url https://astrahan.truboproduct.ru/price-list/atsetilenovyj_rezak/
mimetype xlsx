--- v0 (2026-05-15)
+++ v1 (2026-07-12)
@@ -597,66 +597,66 @@
         <is>
           <t>Ацетиленовый резак 520x100 мм Р1 142 А 9/9 Донмет</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>5404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Ацетиленовый резак 520x300 мм Р3 300 А 9/9 Донмет</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>5865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ацетиленовый резак 535x300 мм Р2А-32-Р Сварог</t>
+          <t>Ацетиленовый резак 535x300 мм Р2А-32 Сварог</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>6847 ₽/шт.</t>
+          <t>7661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ацетиленовый резак 535x300 мм Р2А-32 Сварог</t>
+          <t>Ацетиленовый резак 535x300 мм Р2А-32-Р Сварог</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>7661 ₽/шт.</t>
+          <t>6847 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>