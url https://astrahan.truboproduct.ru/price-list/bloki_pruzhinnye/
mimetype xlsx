--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -525,380 +525,380 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Пружинный блок 143х мм 128 кгс 5,46 кг Л8-524.000</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 01 240х120 мм 128 кгс 5,5 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2487 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Пружинный блок 151х мм 278 кгс 5,98 кг Л8-524.000</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 02 230х120 мм 278 кгс 6 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2758 ₽/шт.</t>
+          <t>3023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Пружинный блок 270х мм 128 кгс 7,46 кг Л8-524.000</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 03 380х170 мм 534 кгс 13,9 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>3110 ₽/шт.</t>
+          <t>3960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Пружинный блок 284х мм 278 кгс 8,84 кг Л8-524.000</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 04 365х170 мм 816 кгс 15 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3621 ₽/шт.</t>
+          <t>4077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 01 240х120 мм 128 кгс 5,5 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 05 355х170 мм 1190 кгс 16,3 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2616 ₽/шт.</t>
+          <t>4257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 02 230х120 мм 278 кгс 6 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 06 330х170 мм 1666 кгс 18,1 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3023 ₽/шт.</t>
+          <t>4486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 03 380х170 мм 534 кгс 13,9 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 07 405х170 мм 2005 кгс 20,7 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3960 ₽/шт.</t>
+          <t>5054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 04 365х170 мм 816 кгс 15 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 08 475х210 мм 2686 кгс 35,7 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>4077 ₽/шт.</t>
+          <t>5855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 05 355х170 мм 1190 кгс 16,3 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 09 520х210 мм 3325 кгс 45,6 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4257 ₽/шт.</t>
+          <t>5984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 06 330х170 мм 1666 кгс 18,1 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 10 500х210 мм 4080 кгс 48,8 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>4486 ₽/шт.</t>
+          <t>6162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 07 405х170 мм 2005 кгс 20,7 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 11 560х220 мм 4955 кгс 58,9 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>5054 ₽/шт.</t>
+          <t>6339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 08 475х210 мм 2686 кгс 35,7 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 12 645х250 мм 5960 кгс 80,2 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>5855 ₽/шт.</t>
+          <t>6829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 09 520х210 мм 3325 кгс 45,6 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 13 410х120 мм 128 кгс 7 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>5984 ₽/шт.</t>
+          <t>3100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 10 500х210 мм 4080 кгс 48,8 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 14 400х120 мм 278 кгс 7,9 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>6162 ₽/шт.</t>
+          <t>3334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 11 560х220 мм 4955 кгс 58,9 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 15 440х170 мм 534 кгс 17,1 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>6339 ₽/шт.</t>
+          <t>4409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 12 645х250 мм 5960 кгс 80,2 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 16 515х170 мм 816 кгс 19,3 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>6829 ₽/шт.</t>
+          <t>5027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 13 410х120 мм 128 кгс 7 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 17 495х170 мм 1190 кгс 21,4 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>3100 ₽/шт.</t>
+          <t>5114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 14 400х120 мм 278 кгс 7,9 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 18 560х170 мм 1666 кгс 24,4 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>3334 ₽/шт.</t>
+          <t>5349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 15 440х170 мм 534 кгс 17,1 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 19 615х170 мм 2005 кгс 28,9 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>4409 ₽/шт.</t>
+          <t>5681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 16 515х170 мм 816 кгс 19,3 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 20 600х210 мм 2686 кгс 47,1 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>5027 ₽/шт.</t>
+          <t>6049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 17 495х170 мм 1190 кгс 21,4 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 21 690х210 мм 3325 кгс 62,8 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>5114 ₽/шт.</t>
+          <t>6461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 18 560х170 мм 1666 кгс 24,4 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 22 760х210 мм 4080 кгс 68,9 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>5349 ₽/шт.</t>
+          <t>6593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 19 615х170 мм 2005 кгс 28,9 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 23 805х220 мм 4955 кгс 82 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>5681 ₽/шт.</t>
+          <t>6889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 20 600х210 мм 2686 кгс 47,1 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 24 825х250 мм 5960 кгс 106,4 кг ОСТ 108.275.58-80</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>6049 ₽/шт.</t>
+          <t>7381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 21 690х210 мм 3325 кгс 62,8 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок 143х мм 128 кгс 5,46 кг Л8-524.000</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>6461 ₽/шт.</t>
+          <t>2487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 22 760х210 мм 4080 кгс 68,9 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок 151х мм 278 кгс 5,98 кг Л8-524.000</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>6593 ₽/шт.</t>
+          <t>2758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 23 805х220 мм 4955 кгс 82 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок 270х мм 128 кгс 7,46 кг Л8-524.000</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>6889 ₽/шт.</t>
+          <t>3110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Пружинный блок  для подвесок трубопроводов АЭС и ТЭЦ исполнение 24 825х250 мм 5960 кгс 106,4 кг ОСТ 108.275.58-80</t>
+          <t>Пружинный блок 284х мм 278 кгс 8,84 кг Л8-524.000</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>7381 ₽/шт.</t>
+          <t>3621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Пружинный блок опорный для подвесок трубопроводов АЭС и ТЭЦ исполнение 01 143х мм 128 кгс 5,6 кг ОСТ 108.275.60-80</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Пружинный блок опорный для подвесок трубопроводов АЭС и ТЭЦ исполнение 02 151х мм 278 кгс 6,1 кг ОСТ 108.275.60-80</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3040 ₽/шт.</t>
         </is>