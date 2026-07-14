--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -1473,320 +1473,320 @@
         <is>
           <t>Болт-скоба П-образный 94х105х30 мм М12  ART 3575</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Болт-скоба П-образный 94х105х30 мм М12 А4 ART 3575</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 30х64х30 мм М4 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 30х64х30 мм М4  ART 8230</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>396 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 30х64х30 мм М4  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 30х64х30 мм М4 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 30х64х30 мм М4 А2 ART 8230</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х100х50 мм М8 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х100х50 мм М8  ART 8230</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>405 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х100х50 мм М8  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х100х50 мм М8 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 35х100х50 мм М8 А2 ART 8230</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М5 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М5  ART 8230</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>399 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М5  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М5 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М5 А2 ART 8230</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М8 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М8  ART 8230</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>404 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М8  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М8 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 35х80х40 мм М8 А2 ART 8230</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х90х40 мм М6 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х90х40 мм М6  ART 8230</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 35х90х40 мм М6  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 35х90х40 мм М6 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 35х90х40 мм М6 А2 ART 8230</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 50х130х55 мм М10 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 50х130х55 мм М10  ART 8230</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 50х130х55 мм М10  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 50х130х55 мм М10 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 50х130х55 мм М10 А2 ART 8230</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 50х90х40 мм М10 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 50х90х40 мм М10  ART 8230</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 50х90х40 мм М10  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 50х90х40 мм М10 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 50х90х40 мм М10 А2 ART 8230</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 65х150х65 мм М12 AISI-304 ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 65х150х65 мм М12  ART 8230</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Болт-скобы U-образный для винт-путенса 65х150х65 мм М12  ART 8230</t>
+          <t>Болт-скобы U-образный для винт-путенса 65х150х65 мм М12 AISI-304 ART 8230</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>417 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Болт-скобы U-образный для винт-путенса 65х150х65 мм М12 А2 ART 8230</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>