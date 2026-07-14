--- v0 (2026-05-16)
+++ v1 (2026-07-14)
@@ -6249,2790 +6249,2790 @@
         <is>
           <t>Фундаментный болт с 2-мя гайками, шайбой и с разжимной цангой 30х500 мм 6,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>Фундаментный болт с 2-мя гайками, шайбой и с разжимной цангой 30х800 мм 6,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 10х330 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1000 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 12х200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1120 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 12х300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1250 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 12х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1300 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х150 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1320 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х175 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1400 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1500 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х210 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1600 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1700 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1740 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х310 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х350 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1900 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2000 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х450 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2240 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2350 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х560 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2700 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х1000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х810 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х1120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х900 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1000 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х1500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1120 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1250 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х255 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1320 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1400 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х350 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1500 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х370 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1600 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1700 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х450 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1900 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х510 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2000 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х550 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2120 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2240 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х610 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2500 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х650 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1400 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х710 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1500 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х720 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1600 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1700 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 22х200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1900 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1950 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1100 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х2300 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х2600 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х2800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1320 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 76х2320 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х1400 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х1600 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х2000 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х2500 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 90х2500 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х350 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 90х2800 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х370 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 90х3150 мм 2,2 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х390 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 10х330 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 12х200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х450 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 12х300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х460 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 12х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х480 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х150 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х175 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х520 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х560 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х210 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х610 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х630 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х310 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х650 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х350 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х690 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х710 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х450 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х720 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х750 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х560 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 16х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х1000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х1120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х1500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1320 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х255 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х350 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х370 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х450 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х510 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х350 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х550 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х420 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х610 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х430 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х650 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х450 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х460 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х710 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х720 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х540 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 20х900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х620 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 22х200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х640 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х650 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1100 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х710 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х730 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1320 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х750 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х1600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х950 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х960 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х350 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1030 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х370 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х390 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1200 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х450 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1320 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х460 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х480 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х520 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х560 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х350 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х610 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х630 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х450 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х650 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х460 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х690 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х470 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х710 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х720 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х520 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х750 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х610 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 24х900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х630 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х640 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х710 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х770 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1320 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х820 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х840 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х1800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1300 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х350 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х420 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1650 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х430 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х450 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х460 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>305 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>305 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х2000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х540 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>305 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х2240 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х2500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х620 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>305 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х640 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х450 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х650 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х710 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х710 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х730 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х750 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х850 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х880 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х950 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>306 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 30х960 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1120 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1250 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1030 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1320 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1400 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1200 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1320 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х2000 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х2240 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х1900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х340 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х410 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х350 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х470 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х500 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х450 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х460 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х700 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х470 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х710 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х780 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х520 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х800 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х900 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х610 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х920 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х630 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х960 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х640 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>307 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 56х1600 мм 2,1 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х710 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1000 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х770 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1120 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1250 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х820 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1300 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х840 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1320 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 36х900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1400 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1500 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1600 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1700 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1300 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1740 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х1900 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2000 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1650 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2240 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2350 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х2700 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х1900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х2000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х810 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х2240 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 56х900 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х2500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1000 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1120 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х450 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1250 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1320 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1400 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х710 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1500 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1600 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х850 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1700 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х880 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 42х900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х1900 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2000 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1120 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2120 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1250 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2240 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1320 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х2500 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1400 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 64х800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1400 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1500 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1600 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х1800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1700 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х2000 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х2240 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1900 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х340 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х1950 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х410 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х2300 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х470 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х2600 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х500 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 72х2800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 76х2320 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х700 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х1400 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х710 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х1600 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х780 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х2000 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х800 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 80х2500 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х900 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 90х2500 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х920 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 90х2800 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 48х960 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Фундаментный болт с 4-мя гайками ,шайбой и анкерной плитой 90х3150 мм 2,2 ГОСТ 24379.1-80</t>
+          <t>Фундаментный болт с 4-мя гайками, анкерной плитой, шайбой 56х1600 мм 2,1 ГОСТ 24379.1-80</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>