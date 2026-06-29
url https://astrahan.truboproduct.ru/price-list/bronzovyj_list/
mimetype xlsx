--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -14349,7796 +14349,7796 @@
         <is>
           <t>Бронзовый лист 0,9х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
           <t>6592 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
           <t>Бронзовый лист 0,9х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
           <t>6597 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>1503 ₽/пг.м</t>
+          <t>1397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>1573 ₽/пг.м</t>
+          <t>1399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>1799 ₽/пг.м</t>
+          <t>1675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>1989 ₽/пг.м</t>
+          <t>1675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>2050 ₽/пг.м</t>
+          <t>1895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>2317 ₽/пг.м</t>
+          <t>1896 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>2565 ₽/пг.м</t>
+          <t>2167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>2901 ₽/пг.м</t>
+          <t>2168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>2905 ₽/пг.м</t>
+          <t>2415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>2907 ₽/пг.м</t>
+          <t>2416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>3221 ₽/пг.м</t>
+          <t>2737 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>3221 ₽/пг.м</t>
+          <t>2739 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>3224 ₽/пг.м</t>
+          <t>3068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>3517 ₽/пг.м</t>
+          <t>3068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>3517 ₽/пг.м</t>
+          <t>3381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>3527 ₽/пг.м</t>
+          <t>3381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>3800 ₽/пг.м</t>
+          <t>3683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>3801 ₽/пг.м</t>
+          <t>3684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>4043 ₽/пг.м</t>
+          <t>3952 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>4044 ₽/пг.м</t>
+          <t>3956 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>4390 ₽/пг.м</t>
+          <t>4203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>4391 ₽/пг.м</t>
+          <t>4203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>4393 ₽/пг.м</t>
+          <t>5159 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>4542 ₽/пг.м</t>
+          <t>5160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>4542 ₽/пг.м</t>
+          <t>5622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>4543 ₽/пг.м</t>
+          <t>5624 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>4688 ₽/пг.м</t>
+          <t>6001 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>4689 ₽/пг.м</t>
+          <t>6006 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>4692 ₽/пг.м</t>
+          <t>6332 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>4813 ₽/пг.м</t>
+          <t>6333 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,1х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>4815 ₽/пг.м</t>
+          <t>6605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,1х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>4965 ₽/пг.м</t>
+          <t>6609 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>4979 ₽/пг.м</t>
+          <t>1403 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>4994 ₽/пг.м</t>
+          <t>1515 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,25х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>5323 ₽/пг.м</t>
+          <t>1761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>5324 ₽/пг.м</t>
+          <t>2007 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>5325 ₽/пг.м</t>
+          <t>2177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>5469 ₽/пг.м</t>
+          <t>2422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>5472 ₽/пг.м</t>
+          <t>2748 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,25х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>5803 ₽/пг.м</t>
+          <t>4219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>5805 ₽/пг.м</t>
+          <t>4456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>5807 ₽/пг.м</t>
+          <t>4610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,25х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>5858 ₽/пг.м</t>
+          <t>4880 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,25х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>6172 ₽/пг.м</t>
+          <t>5170 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>6172 ₽/пг.м</t>
+          <t>5632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>6174 ₽/пг.м</t>
+          <t>5812 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>6478 ₽/пг.м</t>
+          <t>6012 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,25х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>6481 ₽/пг.м</t>
+          <t>6619 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>6777 ₽/пг.м</t>
+          <t>1399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,2х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>6777 ₽/пг.м</t>
+          <t>1400 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Бронзовый лист 10х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,2х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>6780 ₽/пг.м</t>
+          <t>1678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>1505 ₽/пг.м</t>
+          <t>1678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>1397 ₽/пг.м</t>
+          <t>1897 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>1399 ₽/пг.м</t>
+          <t>1898 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>1579 ₽/пг.м</t>
+          <t>2174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>1675 ₽/пг.м</t>
+          <t>2176 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>1675 ₽/пг.м</t>
+          <t>2417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>1799 ₽/пг.м</t>
+          <t>2421 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>1992 ₽/пг.м</t>
+          <t>2743 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м</t>
+          <t>2747 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>1896 ₽/пг.м</t>
+          <t>2740 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>2051 ₽/пг.м</t>
+          <t>2740 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>2318 ₽/пг.м</t>
+          <t>3072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>2167 ₽/пг.м</t>
+          <t>3073 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>2168 ₽/пг.м</t>
+          <t>3070 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>2566 ₽/пг.м</t>
+          <t>3070 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>2415 ₽/пг.м</t>
+          <t>3387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>2416 ₽/пг.м</t>
+          <t>3388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>2908 ₽/пг.м</t>
+          <t>3383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>2737 ₽/пг.м</t>
+          <t>3385 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>2739 ₽/пг.м</t>
+          <t>3688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>3228 ₽/пг.м</t>
+          <t>3692 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>3068 ₽/пг.м</t>
+          <t>3685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>3068 ₽/пг.м</t>
+          <t>3688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>3381 ₽/пг.м</t>
+          <t>3958 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>3381 ₽/пг.м</t>
+          <t>3959 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>3530 ₽/пг.м</t>
+          <t>3956 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>3683 ₽/пг.м</t>
+          <t>3957 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>3684 ₽/пг.м</t>
+          <t>4211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>3952 ₽/пг.м</t>
+          <t>4212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>3956 ₽/пг.м</t>
+          <t>4205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>4394 ₽/пг.м</t>
+          <t>4207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>4203 ₽/пг.м</t>
+          <t>4454 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>4203 ₽/пг.м</t>
+          <t>4454 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>4543 ₽/пг.м</t>
+          <t>4610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>4693 ₽/пг.м</t>
+          <t>4610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>4997 ₽/пг.м</t>
+          <t>4765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>5326 ₽/пг.м</t>
+          <t>4766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>5159 ₽/пг.м</t>
+          <t>4878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>5160 ₽/пг.м</t>
+          <t>4879 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>5809 ₽/пг.м</t>
+          <t>5167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>5622 ₽/пг.м</t>
+          <t>5168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>5624 ₽/пг.м</t>
+          <t>5161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>5859 ₽/пг.м</t>
+          <t>5165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>6179 ₽/пг.м</t>
+          <t>5415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>6001 ₽/пг.м</t>
+          <t>5417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>6006 ₽/пг.м</t>
+          <t>5630 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>6332 ₽/пг.м</t>
+          <t>5631 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>6333 ₽/пг.м</t>
+          <t>5625 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Бронзовый лист 11х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>6787 ₽/пг.м</t>
+          <t>5626 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>6605 ₽/пг.м</t>
+          <t>6011 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,1х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,2х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>6609 ₽/пг.м</t>
+          <t>6011 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>1403 ₽/пг.м</t>
+          <t>6009 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>1508 ₽/пг.м</t>
+          <t>6010 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>1515 ₽/пг.м</t>
+          <t>6351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>1587 ₽/пг.м</t>
+          <t>6352 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>1761 ₽/пг.м</t>
+          <t>6342 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>1802 ₽/пг.м</t>
+          <t>6343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>1996 ₽/пг.м</t>
+          <t>6615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>2007 ₽/пг.м</t>
+          <t>6617 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>2054 ₽/пг.м</t>
+          <t>6610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,2х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>2177 ₽/пг.м</t>
+          <t>6611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>2323 ₽/пг.м</t>
+          <t>1404 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>2422 ₽/пг.м</t>
+          <t>1405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>2568 ₽/пг.м</t>
+          <t>1681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>2748 ₽/пг.м</t>
+          <t>1683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>2914 ₽/пг.м</t>
+          <t>1899 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>3231 ₽/пг.м</t>
+          <t>1903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>3536 ₽/пг.м</t>
+          <t>2181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>4219 ₽/пг.м</t>
+          <t>2183 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>4395 ₽/пг.м</t>
+          <t>2425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>4456 ₽/пг.м</t>
+          <t>2430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>4546 ₽/пг.м</t>
+          <t>2753 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>4610 ₽/пг.м</t>
+          <t>2754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>4704 ₽/пг.м</t>
+          <t>3074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>4880 ₽/пг.м</t>
+          <t>3074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>4999 ₽/пг.м</t>
+          <t>3389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>5170 ₽/пг.м</t>
+          <t>3391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>5327 ₽/пг.м</t>
+          <t>3692 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>5632 ₽/пг.м</t>
+          <t>3696 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>5810 ₽/пг.м</t>
+          <t>3961 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>5812 ₽/пг.м</t>
+          <t>3962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>5860 ₽/пг.м</t>
+          <t>4222 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>6012 ₽/пг.м</t>
+          <t>4223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>6184 ₽/пг.м</t>
+          <t>5172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,25х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>6619 ₽/пг.м</t>
+          <t>5174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12,5х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>6793 ₽/пг.м</t>
+          <t>5635 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>1507 ₽/пг.м</t>
+          <t>5636 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,3х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>1399 ₽/пг.м</t>
+          <t>6017 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,3х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>1400 ₽/пг.м</t>
+          <t>6017 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>1586 ₽/пг.м</t>
+          <t>6356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,3х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>1678 ₽/пг.м</t>
+          <t>6358 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,3х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>1678 ₽/пг.м</t>
+          <t>6622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,3х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>1801 ₽/пг.м</t>
+          <t>6622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>1994 ₽/пг.м</t>
+          <t>1405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>1897 ₽/пг.м</t>
+          <t>1405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>1898 ₽/пг.м</t>
+          <t>1407 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>2054 ₽/пг.м</t>
+          <t>1522 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>2319 ₽/пг.м</t>
+          <t>1684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>2174 ₽/пг.м</t>
+          <t>1685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>2176 ₽/пг.м</t>
+          <t>1765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>2566 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>2417 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>2421 ₽/пг.м</t>
+          <t>2008 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>2908 ₽/пг.м</t>
+          <t>2184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>2743 ₽/пг.м</t>
+          <t>2185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>2747 ₽/пг.м</t>
+          <t>2185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>2740 ₽/пг.м</t>
+          <t>2430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>2740 ₽/пг.м</t>
+          <t>2433 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>3229 ₽/пг.м</t>
+          <t>2433 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>3072 ₽/пг.м</t>
+          <t>2754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>3073 ₽/пг.м</t>
+          <t>2756 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>3070 ₽/пг.м</t>
+          <t>2757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>3070 ₽/пг.м</t>
+          <t>3074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>3387 ₽/пг.м</t>
+          <t>3076 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>3388 ₽/пг.м</t>
+          <t>3391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>3383 ₽/пг.м</t>
+          <t>3399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>3385 ₽/пг.м</t>
+          <t>3698 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>3531 ₽/пг.м</t>
+          <t>3700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>3688 ₽/пг.м</t>
+          <t>3962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>3692 ₽/пг.м</t>
+          <t>3962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>3685 ₽/пг.м</t>
+          <t>4228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>3688 ₽/пг.м</t>
+          <t>4229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>3958 ₽/пг.м</t>
+          <t>4230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>3959 ₽/пг.м</t>
+          <t>4457 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>3956 ₽/пг.м</t>
+          <t>4611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>3957 ₽/пг.м</t>
+          <t>4883 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>4394 ₽/пг.м</t>
+          <t>5178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>4211 ₽/пг.м</t>
+          <t>5180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,4х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>4212 ₽/пг.м</t>
+          <t>5181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>4205 ₽/пг.м</t>
+          <t>5636 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>4207 ₽/пг.м</t>
+          <t>5639 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>4544 ₽/пг.м</t>
+          <t>5642 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>4454 ₽/пг.м</t>
+          <t>5812 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>4454 ₽/пг.м</t>
+          <t>6017 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>4699 ₽/пг.м</t>
+          <t>6018 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>4610 ₽/пг.м</t>
+          <t>6019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>4610 ₽/пг.м</t>
+          <t>6362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>4765 ₽/пг.м</t>
+          <t>6362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>4766 ₽/пг.м</t>
+          <t>6627 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,4х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>4998 ₽/пг.м</t>
+          <t>6628 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,4х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>4878 ₽/пг.м</t>
+          <t>6630 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>4879 ₽/пг.м</t>
+          <t>1408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>5327 ₽/пг.м</t>
+          <t>1409 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>5167 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>5168 ₽/пг.м</t>
+          <t>1529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>5161 ₽/пг.м</t>
+          <t>1685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>5165 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>5415 ₽/пг.м</t>
+          <t>1766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>5417 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>5809 ₽/пг.м</t>
+          <t>1911 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>5630 ₽/пг.м</t>
+          <t>2008 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>5631 ₽/пг.м</t>
+          <t>2189 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>5625 ₽/пг.м</t>
+          <t>2189 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>5626 ₽/пг.м</t>
+          <t>2192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>5859 ₽/пг.м</t>
+          <t>2434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>6181 ₽/пг.м</t>
+          <t>2435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>6011 ₽/пг.м</t>
+          <t>2436 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>6011 ₽/пг.м</t>
+          <t>2759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>6009 ₽/пг.м</t>
+          <t>2761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>6010 ₽/пг.м</t>
+          <t>2761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>6351 ₽/пг.м</t>
+          <t>2759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>6352 ₽/пг.м</t>
+          <t>2759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>6342 ₽/пг.м</t>
+          <t>3086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>6343 ₽/пг.м</t>
+          <t>3088 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Бронзовый лист 12х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>6787 ₽/пг.м</t>
+          <t>3078 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>6615 ₽/пг.м</t>
+          <t>3079 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>6617 ₽/пг.м</t>
+          <t>3405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>6610 ₽/пг.м</t>
+          <t>3405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,2х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,5х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>6611 ₽/пг.м</t>
+          <t>3399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>1404 ₽/пг.м</t>
+          <t>3403 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>1405 ₽/пг.м</t>
+          <t>3707 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>1681 ₽/пг.м</t>
+          <t>3707 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>1683 ₽/пг.м</t>
+          <t>3702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>1899 ₽/пг.м</t>
+          <t>3707 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>1903 ₽/пг.м</t>
+          <t>3966 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>2181 ₽/пг.м</t>
+          <t>3967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>2183 ₽/пг.м</t>
+          <t>3966 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>2425 ₽/пг.м</t>
+          <t>3966 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>2430 ₽/пг.м</t>
+          <t>4232 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>2753 ₽/пг.м</t>
+          <t>4240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>2754 ₽/пг.м</t>
+          <t>4242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>3074 ₽/пг.м</t>
+          <t>4237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>3074 ₽/пг.м</t>
+          <t>4238 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>3389 ₽/пг.м</t>
+          <t>4462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>3391 ₽/пг.м</t>
+          <t>4463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>3692 ₽/пг.м</t>
+          <t>4463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>3696 ₽/пг.м</t>
+          <t>4611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>3961 ₽/пг.м</t>
+          <t>4612 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>3962 ₽/пг.м</t>
+          <t>4615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>4222 ₽/пг.м</t>
+          <t>4768 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>4223 ₽/пг.м</t>
+          <t>4771 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>5172 ₽/пг.м</t>
+          <t>4883 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>5174 ₽/пг.м</t>
+          <t>4885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>5635 ₽/пг.м</t>
+          <t>4886 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>5636 ₽/пг.м</t>
+          <t>5183 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>6017 ₽/пг.м</t>
+          <t>5192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>6017 ₽/пг.м</t>
+          <t>5194 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>6356 ₽/пг.м</t>
+          <t>5188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>6358 ₽/пг.м</t>
+          <t>5191 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>6622 ₽/пг.м</t>
+          <t>5418 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,3х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>6622 ₽/пг.м</t>
+          <t>5420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>1405 ₽/пг.м</t>
+          <t>5643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>1405 ₽/пг.м</t>
+          <t>5649 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>1407 ₽/пг.м</t>
+          <t>5650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>1522 ₽/пг.м</t>
+          <t>5644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>1684 ₽/пг.м</t>
+          <t>5647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м</t>
+          <t>5815 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>1765 ₽/пг.м</t>
+          <t>6024 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>6032 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>6034 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>2008 ₽/пг.м</t>
+          <t>6025 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>2184 ₽/пг.м</t>
+          <t>6026 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>2185 ₽/пг.м</t>
+          <t>6368 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>2185 ₽/пг.м</t>
+          <t>6368 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>2430 ₽/пг.м</t>
+          <t>6362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>2433 ₽/пг.м</t>
+          <t>6363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>2433 ₽/пг.м</t>
+          <t>6633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,5х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>2754 ₽/пг.м</t>
+          <t>6637 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>2756 ₽/пг.м</t>
+          <t>6643 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>2757 ₽/пг.м</t>
+          <t>6633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,5х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>3074 ₽/пг.м</t>
+          <t>6633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>3076 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>3391 ₽/пг.м</t>
+          <t>1410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>3399 ₽/пг.м</t>
+          <t>1411 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>3698 ₽/пг.м</t>
+          <t>1531 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>3700 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>3962 ₽/пг.м</t>
+          <t>1687 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>3962 ₽/пг.м</t>
+          <t>1766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>4228 ₽/пг.м</t>
+          <t>1913 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>4229 ₽/пг.м</t>
+          <t>1914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>4230 ₽/пг.м</t>
+          <t>2012 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>4457 ₽/пг.м</t>
+          <t>2192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>4611 ₽/пг.м</t>
+          <t>2197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>4883 ₽/пг.м</t>
+          <t>2203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>5178 ₽/пг.м</t>
+          <t>2455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>5180 ₽/пг.м</t>
+          <t>2462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>5181 ₽/пг.м</t>
+          <t>2464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>5636 ₽/пг.м</t>
+          <t>2762 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>5639 ₽/пг.м</t>
+          <t>2771 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>5642 ₽/пг.м</t>
+          <t>2773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>5812 ₽/пг.м</t>
+          <t>2766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>6017 ₽/пг.м</t>
+          <t>2767 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>6018 ₽/пг.м</t>
+          <t>3095 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>6019 ₽/пг.м</t>
+          <t>3103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>6362 ₽/пг.м</t>
+          <t>3090 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>6362 ₽/пг.м</t>
+          <t>3094 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>6627 ₽/пг.м</t>
+          <t>3412 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>6628 ₽/пг.м</t>
+          <t>3412 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,4х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>6630 ₽/пг.м</t>
+          <t>3406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>1408 ₽/пг.м</t>
+          <t>3408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>1409 ₽/пг.м</t>
+          <t>3709 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>3709 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>1529 ₽/пг.м</t>
+          <t>3708 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м</t>
+          <t>3708 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>3968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>1766 ₽/пг.м</t>
+          <t>3968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>3967 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>1911 ₽/пг.м</t>
+          <t>3968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>2008 ₽/пг.м</t>
+          <t>4244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>2189 ₽/пг.м</t>
+          <t>4258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>2189 ₽/пг.м</t>
+          <t>4263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>2192 ₽/пг.м</t>
+          <t>4250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>2434 ₽/пг.м</t>
+          <t>4250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>2435 ₽/пг.м</t>
+          <t>4464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>2436 ₽/пг.м</t>
+          <t>4464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>2759 ₽/пг.м</t>
+          <t>4469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>2761 ₽/пг.м</t>
+          <t>4617 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>2761 ₽/пг.м</t>
+          <t>4623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>2759 ₽/пг.м</t>
+          <t>4627 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>2759 ₽/пг.м</t>
+          <t>4772 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>3086 ₽/пг.м</t>
+          <t>4772 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>3088 ₽/пг.м</t>
+          <t>4887 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>3078 ₽/пг.м</t>
+          <t>4887 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>3079 ₽/пг.м</t>
+          <t>4888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>3405 ₽/пг.м</t>
+          <t>5197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>3405 ₽/пг.м</t>
+          <t>5199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>3399 ₽/пг.м</t>
+          <t>5200 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>3403 ₽/пг.м</t>
+          <t>5198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>3707 ₽/пг.м</t>
+          <t>5199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>3707 ₽/пг.м</t>
+          <t>5422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>3702 ₽/пг.м</t>
+          <t>5422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>3707 ₽/пг.м</t>
+          <t>5650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>3966 ₽/пг.м</t>
+          <t>5662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>3967 ₽/пг.м</t>
+          <t>5664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>3966 ₽/пг.м</t>
+          <t>5651 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>3966 ₽/пг.м</t>
+          <t>5657 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>4232 ₽/пг.м</t>
+          <t>5815 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>4240 ₽/пг.м</t>
+          <t>6034 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,6х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>4242 ₽/пг.м</t>
+          <t>6042 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>4237 ₽/пг.м</t>
+          <t>6043 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>4238 ₽/пг.м</t>
+          <t>6036 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>4462 ₽/пг.м</t>
+          <t>6039 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>4463 ₽/пг.м</t>
+          <t>6382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>4463 ₽/пг.м</t>
+          <t>6382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>4611 ₽/пг.м</t>
+          <t>6374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>4612 ₽/пг.м</t>
+          <t>6380 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>4615 ₽/пг.м</t>
+          <t>6644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>4768 ₽/пг.м</t>
+          <t>6647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>4771 ₽/пг.м</t>
+          <t>6647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,6х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>4883 ₽/пг.м</t>
+          <t>6644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,6х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>4885 ₽/пг.м</t>
+          <t>6647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>4886 ₽/пг.м</t>
+          <t>1411 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>5183 ₽/пг.м</t>
+          <t>1413 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>5192 ₽/пг.м</t>
+          <t>1689 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>5194 ₽/пг.м</t>
+          <t>1694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>5188 ₽/пг.м</t>
+          <t>1915 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>5191 ₽/пг.м</t>
+          <t>1920 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>5418 ₽/пг.м</t>
+          <t>2211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>5420 ₽/пг.м</t>
+          <t>2211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>5643 ₽/пг.м</t>
+          <t>2464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>5649 ₽/пг.м</t>
+          <t>2468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>5650 ₽/пг.м</t>
+          <t>2776 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>5644 ₽/пг.м</t>
+          <t>2778 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>5647 ₽/пг.м</t>
+          <t>2773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>5815 ₽/пг.м</t>
+          <t>2776 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>6024 ₽/пг.м</t>
+          <t>3112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>6032 ₽/пг.м</t>
+          <t>3112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>6034 ₽/пг.м</t>
+          <t>3104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>6025 ₽/пг.м</t>
+          <t>3110 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>6026 ₽/пг.м</t>
+          <t>3418 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>6368 ₽/пг.м</t>
+          <t>3420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>6368 ₽/пг.м</t>
+          <t>3416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>6362 ₽/пг.м</t>
+          <t>3417 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>6363 ₽/пг.м</t>
+          <t>3715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>6633 ₽/пг.м</t>
+          <t>3722 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>6637 ₽/пг.м</t>
+          <t>3712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>6643 ₽/пг.м</t>
+          <t>3714 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>6633 ₽/пг.м</t>
+          <t>3971 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,5х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>6633 ₽/пг.м</t>
+          <t>3971 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>1510 ₽/пг.м</t>
+          <t>3968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>3970 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>1410 ₽/пг.м</t>
+          <t>4269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>1411 ₽/пг.м</t>
+          <t>4274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>1531 ₽/пг.м</t>
+          <t>4265 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>4266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>1687 ₽/пг.м</t>
+          <t>4471 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>1766 ₽/пг.м</t>
+          <t>4472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>1996 ₽/пг.м</t>
+          <t>4631 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>1913 ₽/пг.м</t>
+          <t>4632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>1914 ₽/пг.м</t>
+          <t>4773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>2012 ₽/пг.м</t>
+          <t>4775 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>2326 ₽/пг.м</t>
+          <t>4889 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>2192 ₽/пг.м</t>
+          <t>4889 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>2197 ₽/пг.м</t>
+          <t>5205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>2203 ₽/пг.м</t>
+          <t>5215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>2568 ₽/пг.м</t>
+          <t>5201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>2455 ₽/пг.м</t>
+          <t>5203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>2462 ₽/пг.м</t>
+          <t>5426 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>2464 ₽/пг.м</t>
+          <t>5434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>2914 ₽/пг.м</t>
+          <t>5671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>2762 ₽/пг.м</t>
+          <t>5674 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>2771 ₽/пг.м</t>
+          <t>5665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>2773 ₽/пг.м</t>
+          <t>5665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>2766 ₽/пг.м</t>
+          <t>6049 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>2767 ₽/пг.м</t>
+          <t>6049 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>3233 ₽/пг.м</t>
+          <t>6044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>3095 ₽/пг.м</t>
+          <t>6047 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>3103 ₽/пг.м</t>
+          <t>6386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>3090 ₽/пг.м</t>
+          <t>6387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>3094 ₽/пг.м</t>
+          <t>6385 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>3412 ₽/пг.м</t>
+          <t>6385 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,7х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>3412 ₽/пг.м</t>
+          <t>6651 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>3406 ₽/пг.м</t>
+          <t>6654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,7х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>3408 ₽/пг.м</t>
+          <t>6650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,7х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>3536 ₽/пг.м</t>
+          <t>6651 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>3709 ₽/пг.м</t>
+          <t>1414 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>3709 ₽/пг.м</t>
+          <t>1415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>3708 ₽/пг.м</t>
+          <t>1416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>3708 ₽/пг.м</t>
+          <t>1532 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>3968 ₽/пг.м</t>
+          <t>1698 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>3968 ₽/пг.м</t>
+          <t>1698 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>3967 ₽/пг.м</t>
+          <t>1770 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>3968 ₽/пг.м</t>
+          <t>1924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>4396 ₽/пг.м</t>
+          <t>1924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>4244 ₽/пг.м</t>
+          <t>2013 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>4258 ₽/пг.м</t>
+          <t>2215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>4263 ₽/пг.м</t>
+          <t>2218 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>4250 ₽/пг.м</t>
+          <t>2221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>4250 ₽/пг.м</t>
+          <t>2468 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>4464 ₽/пг.м</t>
+          <t>2470 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>4464 ₽/пг.м</t>
+          <t>2471 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>4469 ₽/пг.м</t>
+          <t>2778 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>4617 ₽/пг.м</t>
+          <t>2783 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>4623 ₽/пг.м</t>
+          <t>2784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>4627 ₽/пг.м</t>
+          <t>2779 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>4772 ₽/пг.м</t>
+          <t>2782 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>4772 ₽/пг.м</t>
+          <t>3117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>4887 ₽/пг.м</t>
+          <t>3118 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>4887 ₽/пг.м</t>
+          <t>3113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>4888 ₽/пг.м</t>
+          <t>3116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>5329 ₽/пг.м</t>
+          <t>3422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>5197 ₽/пг.м</t>
+          <t>3425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>5199 ₽/пг.м</t>
+          <t>3420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>5200 ₽/пг.м</t>
+          <t>3421 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>5198 ₽/пг.м</t>
+          <t>3730 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>5199 ₽/пг.м</t>
+          <t>3731 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>5422 ₽/пг.м</t>
+          <t>3724 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>5422 ₽/пг.м</t>
+          <t>3726 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>5650 ₽/пг.м</t>
+          <t>3978 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>5662 ₽/пг.м</t>
+          <t>3979 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>5664 ₽/пг.м</t>
+          <t>3975 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>5651 ₽/пг.м</t>
+          <t>3977 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>5657 ₽/пг.м</t>
+          <t>4276 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>5815 ₽/пг.м</t>
+          <t>4286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>6034 ₽/пг.м</t>
+          <t>4287 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>6042 ₽/пг.м</t>
+          <t>4276 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>6043 ₽/пг.м</t>
+          <t>4278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>6036 ₽/пг.м</t>
+          <t>4472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>6039 ₽/пг.м</t>
+          <t>4472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>6382 ₽/пг.м</t>
+          <t>4476 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>6382 ₽/пг.м</t>
+          <t>4633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>6374 ₽/пг.м</t>
+          <t>4633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>6380 ₽/пг.м</t>
+          <t>4635 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
-          <t>Бронзовый лист 16х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>6797 ₽/пг.м</t>
+          <t>4779 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 1,8х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>6644 ₽/пг.м</t>
+          <t>4780 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>6647 ₽/пг.м</t>
+          <t>4890 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>6647 ₽/пг.м</t>
+          <t>4891 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>6644 ₽/пг.м</t>
+          <t>4891 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,6х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>6647 ₽/пг.м</t>
+          <t>5220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>1411 ₽/пг.м</t>
+          <t>5222 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>1413 ₽/пг.м</t>
+          <t>5224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>1689 ₽/пг.м</t>
+          <t>5221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>1694 ₽/пг.м</t>
+          <t>5221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>1915 ₽/пг.м</t>
+          <t>5434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>1920 ₽/пг.м</t>
+          <t>5439 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>2211 ₽/пг.м</t>
+          <t>5675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>2211 ₽/пг.м</t>
+          <t>5680 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>2464 ₽/пг.м</t>
+          <t>5680 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>2468 ₽/пг.м</t>
+          <t>5677 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>2776 ₽/пг.м</t>
+          <t>5678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>2778 ₽/пг.м</t>
+          <t>5820 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>2773 ₽/пг.м</t>
+          <t>6050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>2776 ₽/пг.м</t>
+          <t>6051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>3112 ₽/пг.м</t>
+          <t>6053 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>3112 ₽/пг.м</t>
+          <t>6050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>3104 ₽/пг.м</t>
+          <t>6050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>3110 ₽/пг.м</t>
+          <t>6392 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>3418 ₽/пг.м</t>
+          <t>6393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>3420 ₽/пг.м</t>
+          <t>6388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>3416 ₽/пг.м</t>
+          <t>6389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>3417 ₽/пг.м</t>
+          <t>6657 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>3715 ₽/пг.м</t>
+          <t>6666 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,8х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>3722 ₽/пг.м</t>
+          <t>6668 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>3712 ₽/пг.м</t>
+          <t>6660 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,8х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>3714 ₽/пг.м</t>
+          <t>6661 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>3971 ₽/пг.м</t>
+          <t>1419 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>3971 ₽/пг.м</t>
+          <t>1419 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>3968 ₽/пг.м</t>
+          <t>1703 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>3970 ₽/пг.м</t>
+          <t>1707 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>4269 ₽/пг.м</t>
+          <t>1928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>4274 ₽/пг.м</t>
+          <t>1934 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>4265 ₽/пг.м</t>
+          <t>2223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>4266 ₽/пг.м</t>
+          <t>2226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>4471 ₽/пг.м</t>
+          <t>2473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>4472 ₽/пг.м</t>
+          <t>2473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>4631 ₽/пг.м</t>
+          <t>2784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>4632 ₽/пг.м</t>
+          <t>2786 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>4773 ₽/пг.м</t>
+          <t>3124 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>4775 ₽/пг.м</t>
+          <t>3125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>4889 ₽/пг.м</t>
+          <t>3426 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>4889 ₽/пг.м</t>
+          <t>3429 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>5205 ₽/пг.м</t>
+          <t>3733 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>5215 ₽/пг.м</t>
+          <t>3735 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>5201 ₽/пг.м</t>
+          <t>3980 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>5203 ₽/пг.м</t>
+          <t>3980 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>5426 ₽/пг.м</t>
+          <t>4289 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>5434 ₽/пг.м</t>
+          <t>4291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>5671 ₽/пг.м</t>
+          <t>5226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>5674 ₽/пг.м</t>
+          <t>5227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>5665 ₽/пг.м</t>
+          <t>5683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>5665 ₽/пг.м</t>
+          <t>5683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>6049 ₽/пг.м</t>
+          <t>6053 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>6049 ₽/пг.м</t>
+          <t>6053 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>6044 ₽/пг.м</t>
+          <t>6394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 1,9х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>6047 ₽/пг.м</t>
+          <t>6395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>6386 ₽/пг.м</t>
+          <t>6669 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 1,9х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>6387 ₽/пг.м</t>
+          <t>6672 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>6385 ₽/пг.м</t>
+          <t>1503 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>6385 ₽/пг.м</t>
+          <t>1573 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>6651 ₽/пг.м</t>
+          <t>1799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>6654 ₽/пг.м</t>
+          <t>1989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>6650 ₽/пг.м</t>
+          <t>2050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,7х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>6651 ₽/пг.м</t>
+          <t>2317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>1414 ₽/пг.м</t>
+          <t>2565 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>1415 ₽/пг.м</t>
+          <t>2901 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>1416 ₽/пг.м</t>
+          <t>2905 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>1532 ₽/пг.м</t>
+          <t>2907 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>1698 ₽/пг.м</t>
+          <t>3221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>1698 ₽/пг.м</t>
+          <t>3221 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>1770 ₽/пг.м</t>
+          <t>3224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>1924 ₽/пг.м</t>
+          <t>3517 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>1924 ₽/пг.м</t>
+          <t>3517 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>2013 ₽/пг.м</t>
+          <t>3527 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>2215 ₽/пг.м</t>
+          <t>3800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>2218 ₽/пг.м</t>
+          <t>3801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>2221 ₽/пг.м</t>
+          <t>4043 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>2468 ₽/пг.м</t>
+          <t>4044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>2470 ₽/пг.м</t>
+          <t>4390 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>2471 ₽/пг.м</t>
+          <t>4391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
-          <t>2778 ₽/пг.м</t>
+          <t>4393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
-          <t>2783 ₽/пг.м</t>
+          <t>4542 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>2784 ₽/пг.м</t>
+          <t>4542 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>2779 ₽/пг.м</t>
+          <t>4543 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
-          <t>2782 ₽/пг.м</t>
+          <t>4688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>3117 ₽/пг.м</t>
+          <t>4689 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
-          <t>3118 ₽/пг.м</t>
+          <t>4692 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
-          <t>3113 ₽/пг.м</t>
+          <t>4813 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>3116 ₽/пг.м</t>
+          <t>4815 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>3422 ₽/пг.м</t>
+          <t>4965 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>3425 ₽/пг.м</t>
+          <t>4979 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
-          <t>3420 ₽/пг.м</t>
+          <t>4994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
-          <t>3421 ₽/пг.м</t>
+          <t>5323 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
-          <t>3730 ₽/пг.м</t>
+          <t>5324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>3731 ₽/пг.м</t>
+          <t>5325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>3724 ₽/пг.м</t>
+          <t>5469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
-          <t>3726 ₽/пг.м</t>
+          <t>5472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>3978 ₽/пг.м</t>
+          <t>5803 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>3979 ₽/пг.м</t>
+          <t>5805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>3975 ₽/пг.м</t>
+          <t>5807 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
-          <t>3977 ₽/пг.м</t>
+          <t>5858 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
-          <t>4276 ₽/пг.м</t>
+          <t>6172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
-          <t>4286 ₽/пг.м</t>
+          <t>6172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 10х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
-          <t>4287 ₽/пг.м</t>
+          <t>6174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>4276 ₽/пг.м</t>
+          <t>6478 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
-          <t>4278 ₽/пг.м</t>
+          <t>6481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 10х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>4472 ₽/пг.м</t>
+          <t>6777 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>4472 ₽/пг.м</t>
+          <t>6777 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 10х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>4476 ₽/пг.м</t>
+          <t>6780 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 11х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>4633 ₽/пг.м</t>
+          <t>1505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>4633 ₽/пг.м</t>
+          <t>1579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
-          <t>4635 ₽/пг.м</t>
+          <t>1799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
-          <t>4779 ₽/пг.м</t>
+          <t>1992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
-          <t>4780 ₽/пг.м</t>
+          <t>2051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 11х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
-          <t>4890 ₽/пг.м</t>
+          <t>2318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
-          <t>4891 ₽/пг.м</t>
+          <t>2566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
-          <t>4891 ₽/пг.м</t>
+          <t>2908 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 11х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
-          <t>5220 ₽/пг.м</t>
+          <t>3228 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 11х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>5222 ₽/пг.м</t>
+          <t>3530 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 11х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>5224 ₽/пг.м</t>
+          <t>4394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
-          <t>5221 ₽/пг.м</t>
+          <t>4543 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
-          <t>5221 ₽/пг.м</t>
+          <t>4693 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1754" t="inlineStr">
         <is>
-          <t>5434 ₽/пг.м</t>
+          <t>4997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1755" t="inlineStr">
         <is>
-          <t>5439 ₽/пг.м</t>
+          <t>5326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 11х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1756" t="inlineStr">
         <is>
-          <t>5675 ₽/пг.м</t>
+          <t>5809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 11х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1757" t="inlineStr">
         <is>
-          <t>5680 ₽/пг.м</t>
+          <t>5859 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 11х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
-          <t>5680 ₽/пг.м</t>
+          <t>6179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 11х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
-          <t>5677 ₽/пг.м</t>
+          <t>6787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>5678 ₽/пг.м</t>
+          <t>1508 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 12,5х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>5820 ₽/пг.м</t>
+          <t>1587 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 12,5х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>6050 ₽/пг.м</t>
+          <t>1802 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>6051 ₽/пг.м</t>
+          <t>1996 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>6053 ₽/пг.м</t>
+          <t>2054 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>6050 ₽/пг.м</t>
+          <t>2323 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
-          <t>6050 ₽/пг.м</t>
+          <t>2568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
-          <t>6392 ₽/пг.м</t>
+          <t>2914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
-          <t>6393 ₽/пг.м</t>
+          <t>3231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1769" t="inlineStr">
         <is>
-          <t>6388 ₽/пг.м</t>
+          <t>3536 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1770" t="inlineStr">
         <is>
-          <t>6389 ₽/пг.м</t>
+          <t>4395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 12,5х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1771" t="inlineStr">
         <is>
-          <t>6657 ₽/пг.м</t>
+          <t>4546 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
-          <t>6666 ₽/пг.м</t>
+          <t>4704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
-          <t>6668 ₽/пг.м</t>
+          <t>4999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
-          <t>6660 ₽/пг.м</t>
+          <t>5327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,8х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 12,5х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
-          <t>6661 ₽/пг.м</t>
+          <t>5810 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
-          <t>1419 ₽/пг.м</t>
+          <t>5860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
-          <t>1419 ₽/пг.м</t>
+          <t>6184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12,5х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
-          <t>1703 ₽/пг.м</t>
+          <t>6793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
-          <t>1707 ₽/пг.м</t>
+          <t>1507 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>1928 ₽/пг.м</t>
+          <t>1586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>1934 ₽/пг.м</t>
+          <t>1801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
-          <t>2223 ₽/пг.м</t>
+          <t>1994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
-          <t>2226 ₽/пг.м</t>
+          <t>2054 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
-          <t>2473 ₽/пг.м</t>
+          <t>2319 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
-          <t>2473 ₽/пг.м</t>
+          <t>2566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>2784 ₽/пг.м</t>
+          <t>2908 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>2786 ₽/пг.м</t>
+          <t>3229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>3124 ₽/пг.м</t>
+          <t>3531 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>3125 ₽/пг.м</t>
+          <t>4394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
-          <t>3426 ₽/пг.м</t>
+          <t>4544 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
-          <t>3429 ₽/пг.м</t>
+          <t>4699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
-          <t>3733 ₽/пг.м</t>
+          <t>4998 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
-          <t>3735 ₽/пг.м</t>
+          <t>5327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
-          <t>3980 ₽/пг.м</t>
+          <t>5809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
-          <t>3980 ₽/пг.м</t>
+          <t>5859 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
-          <t>4289 ₽/пг.м</t>
+          <t>6181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 12х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
-          <t>4291 ₽/пг.м</t>
+          <t>6787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>5226 ₽/пг.м</t>
+          <t>1510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>5227 ₽/пг.м</t>
+          <t>1996 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>5683 ₽/пг.м</t>
+          <t>2326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>5683 ₽/пг.м</t>
+          <t>2568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
-          <t>6053 ₽/пг.м</t>
+          <t>2914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
-          <t>6053 ₽/пг.м</t>
+          <t>3233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
-          <t>6394 ₽/пг.м</t>
+          <t>3536 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
-          <t>6395 ₽/пг.м</t>
+          <t>4396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
-          <t>6669 ₽/пг.м</t>
+          <t>5329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
-          <t>Бронзовый лист 1,9х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 16х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
-          <t>6672 ₽/пг.м</t>
+          <t>6797 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
           <t>Бронзовый лист 1х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
           <t>1389 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
           <t>Бронзовый лист 1х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
           <t>1392 ₽/пг.м</t>
         </is>
@@ -23061,2396 +23061,2396 @@
         <is>
           <t>Бронзовый лист 1х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
           <t>6602 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
           <t>Бронзовый лист 1х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
           <t>6602 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
-          <t>1510 ₽/пг.м</t>
+          <t>1427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
-          <t>1999 ₽/пг.м</t>
+          <t>1540 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
-          <t>2331 ₽/пг.м</t>
+          <t>1775 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
-          <t>2568 ₽/пг.м</t>
+          <t>2022 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
-          <t>2916 ₽/пг.м</t>
+          <t>2237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
-          <t>3234 ₽/пг.м</t>
+          <t>2488 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>3537 ₽/пг.м</t>
+          <t>2800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>4398 ₽/пг.м</t>
+          <t>4304 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>5332 ₽/пг.м</t>
+          <t>4485 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Бронзовый лист 20х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>6798 ₽/пг.м</t>
+          <t>4639 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>1427 ₽/пг.м</t>
+          <t>4899 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>1540 ₽/пг.м</t>
+          <t>5242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>1775 ₽/пг.м</t>
+          <t>5699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>2022 ₽/пг.м</t>
+          <t>5830 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
-          <t>2237 ₽/пг.м</t>
+          <t>6070 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,25х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
-          <t>2488 ₽/пг.м</t>
+          <t>6683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>2800 ₽/пг.м</t>
+          <t>1426 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
-          <t>4304 ₽/пг.м</t>
+          <t>1426 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>4485 ₽/пг.м</t>
+          <t>1710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
-          <t>4639 ₽/пг.м</t>
+          <t>1710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
-          <t>4899 ₽/пг.м</t>
+          <t>1936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
-          <t>5242 ₽/пг.м</t>
+          <t>1936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
-          <t>5699 ₽/пг.м</t>
+          <t>2232 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
-          <t>5830 ₽/пг.м</t>
+          <t>2233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
-          <t>6070 ₽/пг.м</t>
+          <t>2482 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,25х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>6683 ₽/пг.м</t>
+          <t>2483 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>1511 ₽/пг.м</t>
+          <t>2798 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>1426 ₽/пг.м</t>
+          <t>2799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>1426 ₽/пг.м</t>
+          <t>3143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>1710 ₽/пг.м</t>
+          <t>3149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>1710 ₽/пг.м</t>
+          <t>3435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>2003 ₽/пг.м</t>
+          <t>3440 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>1936 ₽/пг.м</t>
+          <t>3740 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>1936 ₽/пг.м</t>
+          <t>3741 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
-          <t>2331 ₽/пг.м</t>
+          <t>3987 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
-          <t>2232 ₽/пг.м</t>
+          <t>3991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
-          <t>2233 ₽/пг.м</t>
+          <t>4301 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
-          <t>2570 ₽/пг.м</t>
+          <t>4303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1926" t="inlineStr">
         <is>
-          <t>2482 ₽/пг.м</t>
+          <t>5236 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
-          <t>2483 ₽/пг.м</t>
+          <t>5237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
-          <t>2917 ₽/пг.м</t>
+          <t>5695 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
-          <t>2798 ₽/пг.м</t>
+          <t>5697 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>2799 ₽/пг.м</t>
+          <t>6067 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,2х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>3235 ₽/пг.м</t>
+          <t>6067 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>3143 ₽/пг.м</t>
+          <t>6404 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
-          <t>3149 ₽/пг.м</t>
+          <t>6405 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
-          <t>3435 ₽/пг.м</t>
+          <t>6682 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,2х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
-          <t>3440 ₽/пг.м</t>
+          <t>6682 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
-          <t>3538 ₽/пг.м</t>
+          <t>1427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1937" t="inlineStr">
         <is>
-          <t>3740 ₽/пг.м</t>
+          <t>1427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1938" t="inlineStr">
         <is>
-          <t>3741 ₽/пг.м</t>
+          <t>1430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1939" t="inlineStr">
         <is>
-          <t>3987 ₽/пг.м</t>
+          <t>1541 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1940" t="inlineStr">
         <is>
-          <t>3991 ₽/пг.м</t>
+          <t>1711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
-          <t>4398 ₽/пг.м</t>
+          <t>1712 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
-          <t>4301 ₽/пг.м</t>
+          <t>1775 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>4303 ₽/пг.м</t>
+          <t>1936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
-          <t>5336 ₽/пг.м</t>
+          <t>1938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
-          <t>5236 ₽/пг.м</t>
+          <t>2025 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
-          <t>5237 ₽/пг.м</t>
+          <t>2244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
-          <t>5695 ₽/пг.м</t>
+          <t>2245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1948" t="inlineStr">
         <is>
-          <t>5697 ₽/пг.м</t>
+          <t>2246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1949" t="inlineStr">
         <is>
-          <t>6067 ₽/пг.м</t>
+          <t>2488 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1950" t="inlineStr">
         <is>
-          <t>6067 ₽/пг.м</t>
+          <t>2490 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1951" t="inlineStr">
         <is>
-          <t>6404 ₽/пг.м</t>
+          <t>2496 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
-          <t>6405 ₽/пг.м</t>
+          <t>2801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
-          <t>Бронзовый лист 22х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
-          <t>6798 ₽/пг.м</t>
+          <t>2805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
-          <t>6682 ₽/пг.м</t>
+          <t>2806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,2х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
-          <t>6682 ₽/пг.м</t>
+          <t>2802 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
-          <t>1427 ₽/пг.м</t>
+          <t>2804 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1957" t="inlineStr">
         <is>
-          <t>1427 ₽/пг.м</t>
+          <t>3153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1958" t="inlineStr">
         <is>
-          <t>1430 ₽/пг.м</t>
+          <t>3155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1959" t="inlineStr">
         <is>
-          <t>1541 ₽/пг.м</t>
+          <t>3149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1960" t="inlineStr">
         <is>
-          <t>1711 ₽/пг.м</t>
+          <t>3150 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1961" t="inlineStr">
         <is>
-          <t>1712 ₽/пг.м</t>
+          <t>3449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1962" t="inlineStr">
         <is>
-          <t>1775 ₽/пг.м</t>
+          <t>3451 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1963" t="inlineStr">
         <is>
-          <t>1936 ₽/пг.м</t>
+          <t>3442 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
-          <t>1938 ₽/пг.м</t>
+          <t>3443 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
-          <t>2025 ₽/пг.м</t>
+          <t>3753 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
-          <t>2244 ₽/пг.м</t>
+          <t>3754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
-          <t>2245 ₽/пг.м</t>
+          <t>3744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
-          <t>2246 ₽/пг.м</t>
+          <t>3744 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>2488 ₽/пг.м</t>
+          <t>3995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
-          <t>2490 ₽/пг.м</t>
+          <t>3997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
-          <t>2496 ₽/пг.м</t>
+          <t>3991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1972" t="inlineStr">
         <is>
-          <t>2801 ₽/пг.м</t>
+          <t>3993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
-          <t>2805 ₽/пг.м</t>
+          <t>4305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
-          <t>2806 ₽/пг.м</t>
+          <t>4310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х150 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
-          <t>2802 ₽/пг.м</t>
+          <t>4314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х150 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1976" t="inlineStr">
         <is>
-          <t>2804 ₽/пг.м</t>
+          <t>4305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1977" t="inlineStr">
         <is>
-          <t>3153 ₽/пг.м</t>
+          <t>4307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
-          <t>3155 ₽/пг.м</t>
+          <t>4486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х160 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1979" t="inlineStr">
         <is>
-          <t>3149 ₽/пг.м</t>
+          <t>4487 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х160 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1980" t="inlineStr">
         <is>
-          <t>3150 ₽/пг.м</t>
+          <t>4487 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1981" t="inlineStr">
         <is>
-          <t>3449 ₽/пг.м</t>
+          <t>4639 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1982" t="inlineStr">
         <is>
-          <t>3451 ₽/пг.м</t>
+          <t>4639 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х170 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1983" t="inlineStr">
         <is>
-          <t>3442 ₽/пг.м</t>
+          <t>4640 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х170 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1984" t="inlineStr">
         <is>
-          <t>3443 ₽/пг.м</t>
+          <t>4790 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1985" t="inlineStr">
         <is>
-          <t>3753 ₽/пг.м</t>
+          <t>4792 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1986" t="inlineStr">
         <is>
-          <t>3754 ₽/пг.м</t>
+          <t>4906 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х180 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1987" t="inlineStr">
         <is>
-          <t>3744 ₽/пг.м</t>
+          <t>4911 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х180 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1988" t="inlineStr">
         <is>
-          <t>3744 ₽/пг.м</t>
+          <t>4912 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1989" t="inlineStr">
         <is>
-          <t>3995 ₽/пг.м</t>
+          <t>5246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1990" t="inlineStr">
         <is>
-          <t>3997 ₽/пг.м</t>
+          <t>5250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х190 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1991" t="inlineStr">
         <is>
-          <t>3991 ₽/пг.м</t>
+          <t>5251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х190 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
-          <t>3993 ₽/пг.м</t>
+          <t>5247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
-          <t>4305 ₽/пг.м</t>
+          <t>5248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
-          <t>4310 ₽/пг.м</t>
+          <t>5446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1995" t="inlineStr">
         <is>
-          <t>4314 ₽/пг.м</t>
+          <t>5448 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х200 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B1996" t="inlineStr">
         <is>
-          <t>4305 ₽/пг.м</t>
+          <t>5702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х200 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1997" t="inlineStr">
         <is>
-          <t>4307 ₽/пг.м</t>
+          <t>5710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
-          <t>4486 ₽/пг.м</t>
+          <t>5710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х210 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
-          <t>4487 ₽/пг.м</t>
+          <t>5706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х210 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2000" t="inlineStr">
         <is>
-          <t>4487 ₽/пг.м</t>
+          <t>5710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2001" t="inlineStr">
         <is>
-          <t>4639 ₽/пг.м</t>
+          <t>5832 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х220 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2002" t="inlineStr">
         <is>
-          <t>4639 ₽/пг.м</t>
+          <t>6070 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х220 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2003" t="inlineStr">
         <is>
-          <t>4640 ₽/пг.м</t>
+          <t>6074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х230 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
-          <t>4790 ₽/пг.м</t>
+          <t>6075 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х230 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
-          <t>4792 ₽/пг.м</t>
+          <t>6071 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2006" t="inlineStr">
         <is>
-          <t>4906 ₽/пг.м</t>
+          <t>6072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х240 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2007" t="inlineStr">
         <is>
-          <t>4911 ₽/пг.м</t>
+          <t>6413 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х240 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2008" t="inlineStr">
         <is>
-          <t>4912 ₽/пг.м</t>
+          <t>6415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,5х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
-          <t>5246 ₽/пг.м</t>
+          <t>6411 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
-          <t>5250 ₽/пг.м</t>
+          <t>6411 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,5х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
-          <t>5251 ₽/пг.м</t>
+          <t>6684 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х250 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
-          <t>5247 ₽/пг.м</t>
+          <t>6690 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х250 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
-          <t>5248 ₽/пг.м</t>
+          <t>6698 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х260 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>5446 ₽/пг.м</t>
+          <t>6687 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х260 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,5х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
-          <t>5448 ₽/пг.м</t>
+          <t>6688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
-          <t>5702 ₽/пг.м</t>
+          <t>1430 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2017" t="inlineStr">
         <is>
-          <t>5710 ₽/пг.м</t>
+          <t>1434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2018" t="inlineStr">
         <is>
-          <t>5710 ₽/пг.м</t>
+          <t>1435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х270 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2019" t="inlineStr">
         <is>
-          <t>5706 ₽/пг.м</t>
+          <t>1543 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х270 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х110 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2020" t="inlineStr">
         <is>
-          <t>5710 ₽/пг.м</t>
+          <t>1715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2021" t="inlineStr">
         <is>
-          <t>5832 ₽/пг.м</t>
+          <t>1715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2022" t="inlineStr">
         <is>
-          <t>6070 ₽/пг.м</t>
+          <t>1776 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х120 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2023" t="inlineStr">
         <is>
-          <t>6074 ₽/пг.м</t>
+          <t>1940 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2024" t="inlineStr">
         <is>
-          <t>6075 ₽/пг.м</t>
+          <t>1940 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х280 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2025" t="inlineStr">
         <is>
-          <t>6071 ₽/пг.м</t>
+          <t>2026 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х280 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
-          <t>6072 ₽/пг.м</t>
+          <t>2247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х130 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2027" t="inlineStr">
         <is>
-          <t>6413 ₽/пг.м</t>
+          <t>2253 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2028" t="inlineStr">
         <is>
-          <t>6415 ₽/пг.м</t>
+          <t>2256 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х290 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2029" t="inlineStr">
         <is>
-          <t>6411 ₽/пг.м</t>
+          <t>2498 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х290 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х140 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2030" t="inlineStr">
         <is>
-          <t>6411 ₽/пг.м</t>
+          <t>2499 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2031" t="inlineStr">
         <is>
-          <t>6684 ₽/пг.м</t>
+          <t>2501 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2032" t="inlineStr">
         <is>
-          <t>6690 ₽/пг.м</t>
+          <t>2808 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х150 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2033" t="inlineStr">
         <is>
-          <t>6698 ₽/пг.м</t>
+          <t>2809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х300 мм БрОФ6,5-0,15 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2034" t="inlineStr">
         <is>
-          <t>6687 ₽/пг.м</t>
+          <t>2809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,5х300 мм БрОЦ4-3 ГОСТ 1761-2016</t>
+          <t>Бронзовый лист 2,8х160 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2035" t="inlineStr">
         <is>
-          <t>6688 ₽/пг.м</t>
+          <t>3157 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2036" t="inlineStr">
         <is>
-          <t>1430 ₽/пг.м</t>
+          <t>3159 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х100 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х170 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2037" t="inlineStr">
         <is>
-          <t>1434 ₽/пг.м</t>
+          <t>3457 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х100 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2038" t="inlineStr">
         <is>
-          <t>1435 ₽/пг.м</t>
+          <t>3458 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х105 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х180 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2039" t="inlineStr">
         <is>
-          <t>1543 ₽/пг.м</t>
+          <t>3755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х110 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2040" t="inlineStr">
         <is>
-          <t>1715 ₽/пг.м</t>
+          <t>3755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х110 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х190 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2041" t="inlineStr">
         <is>
-          <t>1715 ₽/пг.м</t>
+          <t>3997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х115 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2042" t="inlineStr">
         <is>
-          <t>1776 ₽/пг.м</t>
+          <t>4002 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х120 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2043" t="inlineStr">
         <is>
-          <t>1940 ₽/пг.м</t>
+          <t>4315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х120 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х200 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2044" t="inlineStr">
         <is>
-          <t>1940 ₽/пг.м</t>
+          <t>4317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х125 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2045" t="inlineStr">
         <is>
-          <t>2026 ₽/пг.м</t>
+          <t>4320 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2046" t="inlineStr">
         <is>
-          <t>2247 ₽/пг.м</t>
+          <t>4491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х130 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2047" t="inlineStr">
         <is>
-          <t>2253 ₽/пг.м</t>
+          <t>4641 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х130 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
-          <t>2256 ₽/пг.м</t>
+          <t>4914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
-          <t>2498 ₽/пг.м</t>
+          <t>5252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х140 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х250 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
-          <t>2499 ₽/пг.м</t>
+          <t>5253 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х140 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2051" t="inlineStr">
         <is>
-          <t>2501 ₽/пг.м</t>
+          <t>5254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2052" t="inlineStr">
         <is>
-          <t>2808 ₽/пг.м</t>
+          <t>5711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х150 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х270 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2053" t="inlineStr">
         <is>
-          <t>2809 ₽/пг.м</t>
+          <t>5713 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х150 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2054" t="inlineStr">
         <is>
-          <t>2809 ₽/пг.м</t>
+          <t>5714 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х160 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2055" t="inlineStr">
         <is>
-          <t>3157 ₽/пг.м</t>
+          <t>5833 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х160 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2056" t="inlineStr">
         <is>
-          <t>3159 ₽/пг.м</t>
+          <t>6080 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х170 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х280 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2057" t="inlineStr">
         <is>
-          <t>3457 ₽/пг.м</t>
+          <t>6081 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х170 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2058" t="inlineStr">
         <is>
-          <t>3458 ₽/пг.м</t>
+          <t>6083 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х180 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х290 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2059" t="inlineStr">
         <is>
-          <t>3755 ₽/пг.м</t>
+          <t>6420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х180 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2060" t="inlineStr">
         <is>
-          <t>3755 ₽/пг.м</t>
+          <t>6423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х190 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2061" t="inlineStr">
         <is>
-          <t>3997 ₽/пг.м</t>
+          <t>6700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х190 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 2,8х300 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2062" t="inlineStr">
         <is>
-          <t>4002 ₽/пг.м</t>
+          <t>6705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 2,8х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2063" t="inlineStr">
         <is>
-          <t>4315 ₽/пг.м</t>
+          <t>6705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х200 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 20х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2064" t="inlineStr">
         <is>
-          <t>4317 ₽/пг.м</t>
+          <t>1510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х200 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 20х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2065" t="inlineStr">
         <is>
-          <t>4320 ₽/пг.м</t>
+          <t>1999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х210 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 20х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2066" t="inlineStr">
         <is>
-          <t>4491 ₽/пг.м</t>
+          <t>2331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х220 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 20х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2067" t="inlineStr">
         <is>
-          <t>4641 ₽/пг.м</t>
+          <t>2568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х240 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 20х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2068" t="inlineStr">
         <is>
-          <t>4914 ₽/пг.м</t>
+          <t>2916 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 20х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2069" t="inlineStr">
         <is>
-          <t>5252 ₽/пг.м</t>
+          <t>3234 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х250 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 20х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2070" t="inlineStr">
         <is>
-          <t>5253 ₽/пг.м</t>
+          <t>3537 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х250 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 20х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2071" t="inlineStr">
         <is>
-          <t>5254 ₽/пг.м</t>
+          <t>4398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х270 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 20х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2072" t="inlineStr">
         <is>
-          <t>5711 ₽/пг.м</t>
+          <t>5332 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х270 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 20х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2073" t="inlineStr">
         <is>
-          <t>5713 ₽/пг.м</t>
+          <t>6798 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х270 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2074" t="inlineStr">
         <is>
-          <t>5714 ₽/пг.м</t>
+          <t>1511 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х275 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 22х120 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2075" t="inlineStr">
         <is>
-          <t>5833 ₽/пг.м</t>
+          <t>2003 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х280 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 22х130 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2076" t="inlineStr">
         <is>
-          <t>6080 ₽/пг.м</t>
+          <t>2331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х280 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х140 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2077" t="inlineStr">
         <is>
-          <t>6081 ₽/пг.м</t>
+          <t>2570 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х280 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х150 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2078" t="inlineStr">
         <is>
-          <t>6083 ₽/пг.м</t>
+          <t>2917 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х290 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х160 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2079" t="inlineStr">
         <is>
-          <t>6420 ₽/пг.м</t>
+          <t>3235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х290 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х175 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2080" t="inlineStr">
         <is>
-          <t>6423 ₽/пг.м</t>
+          <t>3538 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
+          <t>Бронзовый лист 22х200 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2081" t="inlineStr">
         <is>
-          <t>6700 ₽/пг.м</t>
+          <t>4398 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х300 мм БрБ2 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х250 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2082" t="inlineStr">
         <is>
-          <t>6705 ₽/пг.м</t>
+          <t>5336 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" t="inlineStr">
         <is>
-          <t>Бронзовый лист 2,8х300 мм БрБНТ1,9 ГОСТ 1789-2013</t>
+          <t>Бронзовый лист 22х300 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2083" t="inlineStr">
         <is>
-          <t>6705 ₽/пг.м</t>
+          <t>6798 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" t="inlineStr">
         <is>
           <t>Бронзовый лист 2х100 мм БрАМц9-2 ГОСТ 1595-2021</t>
         </is>
       </c>
       <c r="B2084" t="inlineStr">
         <is>
           <t>1420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" t="inlineStr">
         <is>
           <t>Бронзовый лист 2х100 мм БрБ2 ГОСТ 1789-2013</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
           <t>1421 ₽/пг.м</t>
         </is>