--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -525,224 +525,224 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>13560 ₽/шт.</t>
+          <t>2156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>13844 ₽/шт.</t>
+          <t>2397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>12528 ₽/шт.</t>
+          <t>1408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>13150 ₽/шт.</t>
+          <t>1842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>13308 ₽/шт.</t>
+          <t>2078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>13596 ₽/шт.</t>
+          <t>13560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>13851 ₽/шт.</t>
+          <t>13844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>12555 ₽/шт.</t>
+          <t>12528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>13168 ₽/шт.</t>
+          <t>13150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>13338 ₽/шт.</t>
+          <t>13308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>13684 ₽/шт.</t>
+          <t>13596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>13907 ₽/шт.</t>
+          <t>13851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>12628 ₽/шт.</t>
+          <t>12555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>13171 ₽/шт.</t>
+          <t>13168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>13376 ₽/шт.</t>
+          <t>13338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1000 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>13643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1000 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>13904 ₽/шт.</t>
         </is>
@@ -765,104 +765,104 @@
         <is>
           <t>Затвор дисковый поворотный стальной 1000 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>13170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1000 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>13372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2156 ₽/шт.</t>
+          <t>13684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2397 ₽/шт.</t>
+          <t>13907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1408 ₽/шт.</t>
+          <t>12628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1842 ₽/шт.</t>
+          <t>13171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 100 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1000 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2078 ₽/шт.</t>
+          <t>13376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1200 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>14710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1200 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>14927 ₽/шт.</t>
         </is>
@@ -945,164 +945,164 @@
         <is>
           <t>Затвор дисковый поворотный стальной 1200 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>14285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1200 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>14575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>14842 ₽/шт.</t>
+          <t>14831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>14981 ₽/шт.</t>
+          <t>14958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>14086 ₽/шт.</t>
+          <t>14070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>14392 ₽/шт.</t>
+          <t>14383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>14592 ₽/шт.</t>
+          <t>14579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>14831 ₽/шт.</t>
+          <t>14842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>14958 ₽/шт.</t>
+          <t>14981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>14070 ₽/шт.</t>
+          <t>14086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>14383 ₽/шт.</t>
+          <t>14392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1200 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1200 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>14579 ₽/шт.</t>
+          <t>14592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1400 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>16168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1400 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>16375 ₽/шт.</t>
         </is>
@@ -1185,164 +1185,164 @@
         <is>
           <t>Затвор дисковый поворотный стальной 1400 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>15605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1400 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>15839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>16239 ₽/шт.</t>
+          <t>16211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>16437 ₽/шт.</t>
+          <t>16423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>15160 ₽/шт.</t>
+          <t>15157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>15639 ₽/шт.</t>
+          <t>15634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>15902 ₽/шт.</t>
+          <t>15871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>16211 ₽/шт.</t>
+          <t>16239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>16423 ₽/шт.</t>
+          <t>16437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>15157 ₽/шт.</t>
+          <t>15160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>15634 ₽/шт.</t>
+          <t>15639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1400 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1400 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>15871 ₽/шт.</t>
+          <t>15902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 150 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>2931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 150 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>3058 ₽/шт.</t>
         </is>
@@ -1425,164 +1425,164 @@
         <is>
           <t>Затвор дисковый поворотный стальной 1600 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>16972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1600 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>17210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>17483 ₽/шт.</t>
+          <t>17407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>17795 ₽/шт.</t>
+          <t>17791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>16625 ₽/шт.</t>
+          <t>16614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>17010 ₽/шт.</t>
+          <t>16989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>17240 ₽/шт.</t>
+          <t>17234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>17407 ₽/шт.</t>
+          <t>17483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>17791 ₽/шт.</t>
+          <t>17795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>16614 ₽/шт.</t>
+          <t>16625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>16989 ₽/шт.</t>
+          <t>17010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 1600 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 1600 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>17234 ₽/шт.</t>
+          <t>17240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1800 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>17971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1800 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>18038 ₽/шт.</t>
         </is>
@@ -1605,164 +1605,164 @@
         <is>
           <t>Затвор дисковый поворотный стальной 1800 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>17923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 1800 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>17932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>18688 ₽/шт.</t>
+          <t>3730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>18805 ₽/шт.</t>
+          <t>3890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>18228 ₽/шт.</t>
+          <t>3148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>18497 ₽/шт.</t>
+          <t>3439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>18599 ₽/шт.</t>
+          <t>3597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>3730 ₽/шт.</t>
+          <t>18688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>3890 ₽/шт.</t>
+          <t>18805 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>3148 ₽/шт.</t>
+          <t>18228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>3439 ₽/шт.</t>
+          <t>18497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 200 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 2000 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>3597 ₽/шт.</t>
+          <t>18599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 2200 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>19037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 2200 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>19134 ₽/шт.</t>
         </is>
@@ -1845,224 +1845,224 @@
         <is>
           <t>Затвор дисковый поворотный стальной 2400 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>19221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 2400 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>19282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>4668 ₽/шт.</t>
+          <t>4611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>4969 ₽/шт.</t>
+          <t>4865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>4050 ₽/шт.</t>
+          <t>3968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>4359 ₽/шт.</t>
+          <t>4358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>4541 ₽/шт.</t>
+          <t>4531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>4611 ₽/шт.</t>
+          <t>4668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>4865 ₽/шт.</t>
+          <t>4969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>3968 ₽/шт.</t>
+          <t>4050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>4358 ₽/шт.</t>
+          <t>4359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 250 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 250 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>4531 ₽/шт.</t>
+          <t>4541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>19946 ₽/шт.</t>
+          <t>6010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>19947 ₽/шт.</t>
+          <t>6174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>19900 ₽/шт.</t>
+          <t>5181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>19940 ₽/шт.</t>
+          <t>5585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>19945 ₽/шт.</t>
+          <t>5769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 300 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>6047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 300 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>6181 ₽/шт.</t>
         </is>
@@ -2085,104 +2085,104 @@
         <is>
           <t>Затвор дисковый поворотный стальной 300 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>5600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 300 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>5771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>6010 ₽/шт.</t>
+          <t>19946 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>6174 ₽/шт.</t>
+          <t>19947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>5181 ₽/шт.</t>
+          <t>19900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>5585 ₽/шт.</t>
+          <t>19940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 300 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 3000 мм 0,25 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>5769 ₽/шт.</t>
+          <t>19945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 400 мм 0,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>7249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 400 мм 0,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>7689 ₽/шт.</t>
         </is>
@@ -2205,224 +2205,224 @@
         <is>
           <t>Затвор дисковый поворотный стальной 400 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>6778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 400 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>7022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>7555 ₽/шт.</t>
+          <t>7459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>7717 ₽/шт.</t>
+          <t>7701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>6472 ₽/шт.</t>
+          <t>6443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>6802 ₽/шт.</t>
+          <t>6801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>7057 ₽/шт.</t>
+          <t>7040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>7459 ₽/шт.</t>
+          <t>7555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>7701 ₽/шт.</t>
+          <t>7717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>6443 ₽/шт.</t>
+          <t>6472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>6801 ₽/шт.</t>
+          <t>6802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 400 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 400 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>7040 ₽/шт.</t>
+          <t>7057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>8718 ₽/шт.</t>
+          <t>737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>8878 ₽/шт.</t>
+          <t>770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>7996 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>8429 ₽/шт.</t>
+          <t>620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>8531 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 500 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>8710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 500 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>8878 ₽/шт.</t>
         </is>
@@ -2445,104 +2445,104 @@
         <is>
           <t>Затвор дисковый поворотный стальной 500 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>8365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 500 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>8529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>737 ₽/шт.</t>
+          <t>8718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>770 ₽/шт.</t>
+          <t>8878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>7996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>620 ₽/шт.</t>
+          <t>8429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 50 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 500 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>8531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 600 мм 0,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>10005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 600 мм 0,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>10365 ₽/шт.</t>
         </is>
@@ -2565,284 +2565,284 @@
         <is>
           <t>Затвор дисковый поворотный стальной 600 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>9486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 600 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>9808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>10099 ₽/шт.</t>
+          <t>10088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>10389 ₽/шт.</t>
+          <t>10366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>9221 ₽/шт.</t>
+          <t>9192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>9534 ₽/шт.</t>
+          <t>9525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>9845 ₽/шт.</t>
+          <t>9812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>10088 ₽/шт.</t>
+          <t>10099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>10366 ₽/шт.</t>
+          <t>10389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>9192 ₽/шт.</t>
+          <t>9221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>9525 ₽/шт.</t>
+          <t>9534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 600 мм 1 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 600 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>9812 ₽/шт.</t>
+          <t>9845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>11749 ₽/шт.</t>
+          <t>1244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>12269 ₽/шт.</t>
+          <t>1361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>10815 ₽/шт.</t>
+          <t>950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>11157 ₽/шт.</t>
+          <t>1151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>11481 ₽/шт.</t>
+          <t>1211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>11849 ₽/шт.</t>
+          <t>11749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>12396 ₽/шт.</t>
+          <t>12269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>10880 ₽/шт.</t>
+          <t>10815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>11234 ₽/шт.</t>
+          <t>11157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 0,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>11528 ₽/шт.</t>
+          <t>11481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 800 мм 1 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>11780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 800 мм 1 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>12331 ₽/шт.</t>
         </is>
@@ -2865,128 +2865,128 @@
         <is>
           <t>Затвор дисковый поворотный стальной 800 мм 1 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>11191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный стальной 800 мм 1 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>11481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа 09Г2С ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1244 ₽/шт.</t>
+          <t>11849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа AISI 304 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1361 ₽/шт.</t>
+          <t>12396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа ст20 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>950 ₽/шт.</t>
+          <t>10880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа ст25 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1151 ₽/шт.</t>
+          <t>11234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный стальной 80 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный стальной 800 мм 1,6 МПа ст35 ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1211 ₽/шт.</t>
+          <t>11528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный титановый 1000 мм 0,6 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный титановый 100 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>12695 ₽/шт.</t>
+          <t>1432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный титановый 100 мм 0,6 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный титановый 1000 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1432 ₽/шт.</t>
+          <t>12695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный титановый 1200 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>14087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный титановый 200 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>3183 ₽/шт.</t>
         </is>
@@ -3057,92 +3057,92 @@
         <is>
           <t>Затвор дисковый поворотный титановый 600 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>9292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный титановый 800 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>10909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 1000 мм 0,25 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 100 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>12833 ₽/шт.</t>
+          <t>1609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 1000 мм 0,6 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 1000 мм 0,25 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>12851 ₽/шт.</t>
+          <t>12833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 1000 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 1000 мм 0,6 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>12873 ₽/шт.</t>
+          <t>12851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 100 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 1000 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1609 ₽/шт.</t>
+          <t>12873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный чугунный 1200 мм 0,25 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>14112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный чугунный 1200 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>14126 ₽/шт.</t>
         </is>
@@ -3225,224 +3225,224 @@
         <is>
           <t>Затвор дисковый поворотный чугунный 250 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>4285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный чугунный 300 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>5437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 400 мм 0,25 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 40 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>6608 ₽/шт.</t>
+          <t>533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 400 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 400 мм 0,25 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>6612 ₽/шт.</t>
+          <t>6608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 40 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 400 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>533 ₽/шт.</t>
+          <t>6612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 500 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 50 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>8173 ₽/шт.</t>
+          <t>575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 50 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 500 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>575 ₽/шт.</t>
+          <t>8173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный чугунный 600 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>9372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Затвор дисковый поворотный чугунный 65 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 800 мм 0,25 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 80 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>10948 ₽/шт.</t>
+          <t>1133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 800 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 800 мм 0,25 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>10970 ₽/шт.</t>
+          <t>10948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Затвор дисковый поворотный чугунный 80 мм 1 МПа ГОСТ 12521-77</t>
+          <t>Затвор дисковый поворотный чугунный 800 мм 1 МПа ГОСТ 12521-77</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>1133 ₽/шт.</t>
+          <t>10970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 1000 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>13539 ₽/шт.</t>
+          <t>2083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 1000 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>13840 ₽/шт.</t>
+          <t>2182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 1000 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>12524 ₽/шт.</t>
+          <t>1361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 1000 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>13128 ₽/шт.</t>
+          <t>1672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 1000 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>13295 ₽/шт.</t>
+          <t>1880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 100 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>2119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 100 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>2213 ₽/шт.</t>
         </is>
@@ -3465,164 +3465,164 @@
         <is>
           <t>Затвор дисковый стальной 100 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>1750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 100 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>1899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>2083 ₽/шт.</t>
+          <t>2127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>2182 ₽/шт.</t>
+          <t>2349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>1361 ₽/шт.</t>
+          <t>1394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>1672 ₽/шт.</t>
+          <t>1815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 100 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>1880 ₽/шт.</t>
+          <t>1903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 1000 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>2127 ₽/шт.</t>
+          <t>13539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 1000 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2349 ₽/шт.</t>
+          <t>13840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 1000 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>1394 ₽/шт.</t>
+          <t>12524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 1000 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>1815 ₽/шт.</t>
+          <t>13128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 100 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 1000 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>1903 ₽/шт.</t>
+          <t>13295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 1200 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>14652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 1200 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>14926 ₽/шт.</t>
         </is>
@@ -3825,164 +3825,164 @@
         <is>
           <t>Затвор дисковый стальной 1400 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>15557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 1400 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>15822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>2895 ₽/шт.</t>
+          <t>2862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>3011 ₽/шт.</t>
+          <t>2964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2471 ₽/шт.</t>
+          <t>2443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>2727 ₽/шт.</t>
+          <t>2724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>2790 ₽/шт.</t>
+          <t>2770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>2862 ₽/шт.</t>
+          <t>2895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>2964 ₽/шт.</t>
+          <t>3011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>2443 ₽/шт.</t>
+          <t>2471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>2724 ₽/шт.</t>
+          <t>2727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 150 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 150 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2770 ₽/шт.</t>
+          <t>2790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 150 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>2901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 150 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>3018 ₽/шт.</t>
         </is>
@@ -4125,104 +4125,104 @@
         <is>
           <t>Затвор дисковый стальной 1600 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>16960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 1600 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>17176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 2000 мм 0,63 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>18608 ₽/шт.</t>
+          <t>3648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 2000 мм 0,63 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>18713 ₽/шт.</t>
+          <t>3745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 2000 мм 0,63 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>18180 ₽/шт.</t>
+          <t>3086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 2000 мм 0,63 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>18293 ₽/шт.</t>
+          <t>3350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 2000 мм 0,63 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>18519 ₽/шт.</t>
+          <t>3549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 200 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>3668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 200 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>3745 ₽/шт.</t>
         </is>
@@ -4245,164 +4245,164 @@
         <is>
           <t>Затвор дисковый стальной 200 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>3390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 200 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>3566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>3648 ₽/шт.</t>
+          <t>3673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>3745 ₽/шт.</t>
+          <t>3884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>3086 ₽/шт.</t>
+          <t>3132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>3350 ₽/шт.</t>
+          <t>3438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 200 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>3549 ₽/шт.</t>
+          <t>3580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 2000 мм 0,63 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>3673 ₽/шт.</t>
+          <t>18608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 2000 мм 0,63 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>3884 ₽/шт.</t>
+          <t>18713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 2000 мм 0,63 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>3132 ₽/шт.</t>
+          <t>18180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 2000 мм 0,63 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>3438 ₽/шт.</t>
+          <t>18293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 200 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 2000 мм 0,63 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>3580 ₽/шт.</t>
+          <t>18519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 2200 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>19032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 2200 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>19129 ₽/шт.</t>
         </is>
@@ -4425,164 +4425,164 @@
         <is>
           <t>Затвор дисковый стальной 2200 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>18884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 2200 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>18968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>4563 ₽/шт.</t>
+          <t>4546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>4674 ₽/шт.</t>
+          <t>4671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>3932 ₽/шт.</t>
+          <t>3921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>4337 ₽/шт.</t>
+          <t>4321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>4450 ₽/шт.</t>
+          <t>4366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>4546 ₽/шт.</t>
+          <t>4563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>4671 ₽/шт.</t>
+          <t>4674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>3921 ₽/шт.</t>
+          <t>3932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>4321 ₽/шт.</t>
+          <t>4337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 250 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 250 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>4366 ₽/шт.</t>
+          <t>4450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 250 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>4610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 250 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>4705 ₽/шт.</t>
         </is>
@@ -4905,284 +4905,284 @@
         <is>
           <t>Затвор дисковый стальной 450 мм 0,01 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>7732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 450 мм 0,01 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>7749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,01 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 50 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>8538 ₽/шт.</t>
+          <t>722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,01 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 50 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>8720 ₽/шт.</t>
+          <t>747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,01 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 50 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>7784 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,01 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 50 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>8192 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,01 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 50 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>8434 ₽/шт.</t>
+          <t>642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,25 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,01 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>8633 ₽/шт.</t>
+          <t>8538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,25 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,01 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>8721 ₽/шт.</t>
+          <t>8720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,25 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,01 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>7814 ₽/шт.</t>
+          <t>7784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,25 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,01 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>8218 ₽/шт.</t>
+          <t>8192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,25 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,01 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>8455 ₽/шт.</t>
+          <t>8434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,63 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,25 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>8636 ₽/шт.</t>
+          <t>8633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,63 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,25 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>8768 ₽/шт.</t>
+          <t>8721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,63 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,25 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>7898 ₽/шт.</t>
+          <t>7814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,63 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,25 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>8274 ₽/шт.</t>
+          <t>8218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 0,63 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,25 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>8467 ₽/шт.</t>
+          <t>8455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,63 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>8661 ₽/шт.</t>
+          <t>8636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,63 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>8826 ₽/шт.</t>
+          <t>8768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,63 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>7937 ₽/шт.</t>
+          <t>7898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,63 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>8334 ₽/шт.</t>
+          <t>8274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 0,63 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>8495 ₽/шт.</t>
+          <t>8467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 500 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>8648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 500 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>8818 ₽/шт.</t>
         </is>
@@ -5205,284 +5205,284 @@
         <is>
           <t>Затвор дисковый стальной 500 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>8333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 500 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>8479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>8703 ₽/шт.</t>
+          <t>8661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>8862 ₽/шт.</t>
+          <t>8826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>7939 ₽/шт.</t>
+          <t>7937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>8364 ₽/шт.</t>
+          <t>8334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 500 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>8517 ₽/шт.</t>
+          <t>8495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 50 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>722 ₽/шт.</t>
+          <t>8703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 50 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>747 ₽/шт.</t>
+          <t>8862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 50 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>7939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 50 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>8364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 50 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 500 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>642 ₽/шт.</t>
+          <t>8517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>9997 ₽/шт.</t>
+          <t>9953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>10300 ₽/шт.</t>
+          <t>10234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>9103 ₽/шт.</t>
+          <t>8931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>9477 ₽/шт.</t>
+          <t>9429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>9776 ₽/шт.</t>
+          <t>9698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>9953 ₽/шт.</t>
+          <t>9997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>10234 ₽/шт.</t>
+          <t>10300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>8931 ₽/шт.</t>
+          <t>9103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>9429 ₽/шт.</t>
+          <t>9477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 600 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 600 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>9698 ₽/шт.</t>
+          <t>9776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 600 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>10002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 600 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>10334 ₽/шт.</t>
         </is>
@@ -5505,284 +5505,284 @@
         <is>
           <t>Затвор дисковый стальной 600 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>9486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной 600 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>9806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 0,01 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 80 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>11587 ₽/шт.</t>
+          <t>1224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 0,01 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 80 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>11934 ₽/шт.</t>
+          <t>1261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 0,01 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 80 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>10627 ₽/шт.</t>
+          <t>921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 0,01 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 80 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>10988 ₽/шт.</t>
+          <t>1143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 0,01 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 80 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>11296 ₽/шт.</t>
+          <t>1170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 0,01 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>11707 ₽/шт.</t>
+          <t>11587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 0,01 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>12120 ₽/шт.</t>
+          <t>11934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 0,01 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>10692 ₽/шт.</t>
+          <t>10627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 0,01 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>11090 ₽/шт.</t>
+          <t>10988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 0,01 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>11375 ₽/шт.</t>
+          <t>11296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>11722 ₽/шт.</t>
+          <t>11707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>12238 ₽/шт.</t>
+          <t>12120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>10785 ₽/шт.</t>
+          <t>10692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>11090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 800 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>11454 ₽/шт.</t>
+          <t>11375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 80 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 2,5 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>1224 ₽/шт.</t>
+          <t>11722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 80 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 2,5 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>1261 ₽/шт.</t>
+          <t>12238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 80 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 2,5 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>921 ₽/шт.</t>
+          <t>10785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 80 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 2,5 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>1143 ₽/шт.</t>
+          <t>11090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной 80 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной 800 мм 2,5 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>1170 ₽/шт.</t>
+          <t>11454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной межфланцевый электропривод 1000 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>13434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной межфланцевый электропривод 1000 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>13738 ₽/шт.</t>
         </is>
@@ -5985,164 +5985,164 @@
         <is>
           <t>Затвор дисковый стальной под приварку электропривод 2000 мм 0,25 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>18283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной под приварку электропривод 2000 мм 0,25 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>18518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>18681 ₽/шт.</t>
+          <t>18611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>18761 ₽/шт.</t>
+          <t>18718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>18227 ₽/шт.</t>
+          <t>18215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>18378 ₽/шт.</t>
+          <t>18369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>18593 ₽/шт.</t>
+          <t>18561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>18611 ₽/шт.</t>
+          <t>18681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>18718 ₽/шт.</t>
+          <t>18761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>18215 ₽/шт.</t>
+          <t>18227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>18369 ₽/шт.</t>
+          <t>18378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной под приварку электропривод 2000 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>18561 ₽/шт.</t>
+          <t>18593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной под приварку электропривод 2400 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>19318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной под приварку электропривод 2400 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>19372 ₽/шт.</t>
         </is>
@@ -6945,164 +6945,164 @@
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 0,63 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>15377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 0,63 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>15709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>16078 ₽/шт.</t>
+          <t>16074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>16348 ₽/шт.</t>
+          <t>16294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>15093 ₽/шт.</t>
+          <t>15058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>15556 ₽/шт.</t>
+          <t>15459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>15806 ₽/шт.</t>
+          <t>15752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>16074 ₽/шт.</t>
+          <t>16078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>16294 ₽/шт.</t>
+          <t>16348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>15058 ₽/шт.</t>
+          <t>15093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>15459 ₽/шт.</t>
+          <t>15556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1400 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>15752 ₽/шт.</t>
+          <t>15806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 0,63 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>17296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 0,63 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>17605 ₽/шт.</t>
         </is>
@@ -7125,164 +7125,164 @@
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 0,63 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>16869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 0,63 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>17071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>17400 ₽/шт.</t>
+          <t>17331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>17727 ₽/шт.</t>
+          <t>17689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>16565 ₽/шт.</t>
+          <t>16535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>16915 ₽/шт.</t>
+          <t>16879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>17166 ₽/шт.</t>
+          <t>17118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа 09Г2С ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>17331 ₽/шт.</t>
+          <t>17400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа AISI 304 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>17689 ₽/шт.</t>
+          <t>17727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа ст20 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа ст20 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>16535 ₽/шт.</t>
+          <t>16565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа ст25 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>16879 ₽/шт.</t>
+          <t>16915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1 МПа ст35 ГОСТ 12521-89</t>
+          <t>Затвор дисковый стальной фланцевый электропривод 1600 мм 1,6 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>17118 ₽/шт.</t>
+          <t>17166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1800 мм 0,25 МПа 09Г2С ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>17953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 1800 мм 0,25 МПа AISI 304 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>18024 ₽/шт.</t>
         </is>
@@ -8085,68 +8085,68 @@
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 800 мм 1 МПа ст25 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>11013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Затвор дисковый стальной фланцевый электропривод 800 мм 1 МПа ст35 ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>11347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Затвор дисковый титановый 1000 мм 0,63 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый титановый 100 мм 0,63 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>12695 ₽/шт.</t>
+          <t>1415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Затвор дисковый титановый 100 мм 0,63 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый титановый 1000 мм 0,63 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>1415 ₽/шт.</t>
+          <t>12695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Затвор дисковый титановый 200 мм 0,63 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>3176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>Затвор дисковый титановый 350 мм 0,63 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>6199 ₽/шт.</t>
         </is>
@@ -8301,248 +8301,248 @@
         <is>
           <t>Затвор дисковый чугунный 1600 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>16652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный 1800 мм 0,25 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>17876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 2000 мм 0,25 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 200 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>18250 ₽/шт.</t>
+          <t>3279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 200 мм 1,6 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 2000 мм 0,25 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>3279 ₽/шт.</t>
+          <t>18250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 250 мм 1,6 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 250 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>4209 ₽/шт.</t>
+          <t>4117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 250 мм 1 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 250 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>4117 ₽/шт.</t>
+          <t>4209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный 300 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>5362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 400 мм 1,6 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 40 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>6605 ₽/шт.</t>
+          <t>531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 40 мм 1 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 400 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>531 ₽/шт.</t>
+          <t>6605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 500 мм 1,6 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 50 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>8121 ₽/шт.</t>
+          <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 50 мм 1 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 500 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>574 ₽/шт.</t>
+          <t>8121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный 600 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>9370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный 65 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 800 мм 1,6 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 80 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>10929 ₽/шт.</t>
+          <t>982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный 80 мм 1 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный 800 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>982 ₽/шт.</t>
+          <t>10929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный межфланцевый ручной 100 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>1609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный межфланцевый ручной 150 мм 1,6 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>2653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный фланцевый ручной 1000 мм 1 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный фланцевый ручной 100 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>12779 ₽/шт.</t>
+          <t>1521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Затвор дисковый чугунный фланцевый ручной 100 мм 1 МПа ГОСТ 12521-89</t>
+          <t>Затвор дисковый чугунный фланцевый ручной 1000 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>1521 ₽/шт.</t>
+          <t>12779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный фланцевый ручной 1200 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>14112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>Затвор дисковый чугунный фланцевый ручной 150 мм 1 МПа ГОСТ 12521-89</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>2599 ₽/шт.</t>
         </is>