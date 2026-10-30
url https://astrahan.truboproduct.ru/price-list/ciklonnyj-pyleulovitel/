--- v0 (2026-05-15)
+++ v1 (2026-10-30)
@@ -1353,68 +1353,68 @@
         <is>
           <t>Циклонный пылеочиститель ЦОК-9</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>34018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Циклонный пылеочиститель ЦОЛ-1</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>14827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Циклонный пылеочиститель ЦОЛ-12</t>
+          <t>Циклонный пылеочиститель ЦОЛ-1,5</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>45906 ₽/шт.</t>
+          <t>17218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Циклонный пылеочиститель ЦОЛ-1,5</t>
+          <t>Циклонный пылеочиститель ЦОЛ-12</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>17218 ₽/шт.</t>
+          <t>45906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Циклонный пылеочиститель ЦОЛ-18</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>47877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Циклонный пылеочиститель ЦОЛ-3</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>24962 ₽/шт.</t>
         </is>