--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -2916,650 +2916,650 @@
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Трубы в изоляции</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Стальная труба с внутренним эпоксидным покрытием 57x0,35 ГОСТ 31445-2012</t>
         </is>
       </c>
       <c r="B177" t="n">
         <v>635</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Труба в ВУС изоляции 32 0 ТУ 5768-006-09012803-2012</t>
+          <t>Труба ВУС в битумно-мастичной изоляции 377 2 слоя ГОСТ 9.602-2016</t>
         </is>
       </c>
       <c r="B178" t="n">
         <v>870</v>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Труба ВУС в битумно-мастичной изоляции 377 2 слоя ГОСТ 9.602-2016</t>
+          <t>Труба ВУС в ленточно-полимерной изоляции 76 2 слоя ГОСТ 9.602-2016</t>
         </is>
       </c>
       <c r="B179" t="n">
         <v>870</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Труба ВУС в ленточно-полимерной изоляции 76 2 слоя ГОСТ 9.602-2016</t>
+          <t>Труба ППУ 38x110 Полиэтилен ГОСТ 30732-2006</t>
         </is>
       </c>
       <c r="B180" t="n">
-        <v>870</v>
+        <v>1526</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Труба в УС изоляции 133 ТУ 5768-006-09012803-2012</t>
+          <t>Труба ППУ с греющим кабелем 57x140x1 ГОСТ 30732-2020</t>
         </is>
       </c>
       <c r="B181" t="n">
-        <v>122</v>
+        <v>1526</v>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Труба в ЦПП 150 ВЧШГ ТУ 1461-037-90910065-2015</t>
+          <t>Труба в ВУС изоляции 32 0 ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B182" t="n">
-        <v>370</v>
+        <v>870</v>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Труба ППУ 38x110 Полиэтилен ГОСТ 30732-2006</t>
+          <t>Труба в УС изоляции 133 ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B183" t="n">
-        <v>1526</v>
+        <v>122</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Труба ППУ с греющим кабелем 57x140x1 ГОСТ 30732-2020</t>
+          <t>Труба в ЦПП 150 ВЧШГ ТУ 1461-037-90910065-2015</t>
         </is>
       </c>
       <c r="B184" t="n">
-        <v>1526</v>
+        <v>370</v>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Труба стальная ВУС 159 2 слоя ГОСТ 9.602-2016</t>
         </is>
       </c>
       <c r="B185" t="n">
         <v>870</v>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Трубы в ППМ 32x110x36,5 ТУ 5768-006-09012803-2012</t>
         </is>
       </c>
       <c r="B186" t="n">
         <v>1336</v>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля</t>
+          <t>Труба НПВХ</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 110 нормальная жесткая гофрированная SN12 ГОСТ Р МЭК 61386.24-2014</t>
+          <t>Труба НПВХ 110x96,8x6,6x1,6 раструбная для напорных систем SDR17 ПЭ-100</t>
         </is>
       </c>
       <c r="B188" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 160 легкая жесткая гладкая SN14 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 110x96,8x6,6x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
         </is>
       </c>
       <c r="B189" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 160 легкая жесткая гладкая SN16 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 160x141x9,5x1,6 раструбная для напорных систем SDR17 ПЭ-100</t>
         </is>
       </c>
       <c r="B190" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 160 легкая жесткая гладкая SN8 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 160x141x9,5x1,6 раструбная для напорных систем SDR17 ПЭ-63</t>
         </is>
       </c>
       <c r="B191" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 200 легкая жесткая гладкая SN12 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 160x141x9,5x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
         </is>
       </c>
       <c r="B192" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 250 легкая жесткая гладкая SN16 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 225x198,2x13,4x1,6 раструбная для напорных систем SDR17 ПЭ-100</t>
         </is>
       </c>
       <c r="B193" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 250 легкая жесткая гладкая SN8 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 225x198,2x13,4x1,6 раструбная для напорных систем SDR17 ПЭ-63</t>
         </is>
       </c>
       <c r="B194" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 250 нормальная жесткая гладкая SN8 ТУ 22.21.21-033-73011750-2020</t>
+          <t>Труба НПВХ 225x198,2x13,4x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
         </is>
       </c>
       <c r="B195" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 280 легкая жесткая гладкая SN4 ТУ 22.21.21-070-73011750-2020</t>
+          <t>Труба НПВХ 315x277,6x18,7x1,6 раструбная для напорных систем SDR17 ПЭ-63</t>
         </is>
       </c>
       <c r="B196" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Труба для защиты кабеля 50 легкая гибкая гофрированная SN8 ГОСТ Р МЭК 61386.24-2014</t>
+          <t>Труба НПВХ 315x277,6x18,7x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
         </is>
       </c>
       <c r="B197" t="n">
-        <v>148</v>
+        <v>2765</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Трубы дымовые одноствольные</t>
+          <t>Труба для защиты кабеля</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 1200x1400x23 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 110 нормальная жесткая гофрированная SN12 ГОСТ Р МЭК 61386.24-2014</t>
         </is>
       </c>
       <c r="B199" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 150x250x11 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 160 легкая жесткая гладкая SN14 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B200" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 150x250x9 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 160 легкая жесткая гладкая SN16 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B201" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 200x300x11 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 160 легкая жесткая гладкая SN8 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B202" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 200x300x9 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 200 легкая жесткая гладкая SN12 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B203" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 250x350x11 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 250 легкая жесткая гладкая SN16 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B204" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 250x350x9 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 250 легкая жесткая гладкая SN8 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B205" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 300x400x11 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 250 нормальная жесткая гладкая SN8 ТУ 22.21.21-033-73011750-2020</t>
         </is>
       </c>
       <c r="B206" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 300x400x13 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 280 легкая жесткая гладкая SN4 ТУ 22.21.21-070-73011750-2020</t>
         </is>
       </c>
       <c r="B207" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Труба дымовая одноствольная 300x400x9 AISI-304 ОСТ 26.260.758-2003</t>
+          <t>Труба для защиты кабеля 50 легкая гибкая гофрированная SN8 ГОСТ Р МЭК 61386.24-2014</t>
         </is>
       </c>
       <c r="B208" t="n">
-        <v>539493</v>
+        <v>148</v>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>шт</t>
+          <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Труба НПВХ</t>
+          <t>Трубы дымовые одноствольные</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Труба НПВХ 110x96,8x6,6x1,6 раструбная для напорных систем SDR17 ПЭ-100</t>
+          <t>Труба дымовая одноствольная 1200x1400x23 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B210" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Труба НПВХ 110x96,8x6,6x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
+          <t>Труба дымовая одноствольная 150x250x11 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B211" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Труба НПВХ 160x141x9,5x1,6 раструбная для напорных систем SDR17 ПЭ-100</t>
+          <t>Труба дымовая одноствольная 150x250x9 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B212" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Труба НПВХ 160x141x9,5x1,6 раструбная для напорных систем SDR17 ПЭ-63</t>
+          <t>Труба дымовая одноствольная 200x300x11 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B213" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Труба НПВХ 160x141x9,5x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
+          <t>Труба дымовая одноствольная 200x300x9 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B214" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Труба НПВХ 225x198,2x13,4x1,6 раструбная для напорных систем SDR17 ПЭ-100</t>
+          <t>Труба дымовая одноствольная 250x350x11 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B215" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Труба НПВХ 225x198,2x13,4x1,6 раструбная для напорных систем SDR17 ПЭ-63</t>
+          <t>Труба дымовая одноствольная 250x350x9 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B216" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Труба НПВХ 225x198,2x13,4x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
+          <t>Труба дымовая одноствольная 300x400x11 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B217" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Труба НПВХ 315x277,6x18,7x1,6 раструбная для напорных систем SDR17 ПЭ-63</t>
+          <t>Труба дымовая одноствольная 300x400x13 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B218" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Труба НПВХ 315x277,6x18,7x1,6 раструбная для напорных систем SDR17 ПЭ-80</t>
+          <t>Труба дымовая одноствольная 300x400x9 AISI-304 ОСТ 26.260.758-2003</t>
         </is>
       </c>
       <c r="B219" t="n">
-        <v>2765</v>
+        <v>539493</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>пг.м</t>
+          <t>шт</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Труба обсадная НПВХ</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Труба обсадная НПВХ 121x113x5 раструбная для скважин ПЭ-80</t>
         </is>
       </c>
       <c r="B221" t="n">
         <v>1120</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
@@ -3776,66 +3776,66 @@
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Труба профильная квадратная 70x3x18000 сварная гнутая оцинкованная Ст10 ГОСТ 30245-2012</t>
         </is>
       </c>
       <c r="B237" t="n">
         <v>297</v>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Труба профильная прямоугольная 50x25x2,5 сварная гнутая оцинкованная Ст10 ГОСТ 30245-2012</t>
+          <t>Труба профильная прямоугольная 50x25x2 сварная гнутая оцинкованная Ст10 ГОСТ 30245-2012</t>
         </is>
       </c>
       <c r="B238" t="n">
         <v>120</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Труба профильная прямоугольная 50x25x2 сварная гнутая оцинкованная Ст10 ГОСТ 30245-2012</t>
+          <t>Труба профильная прямоугольная 50x25x2,5 сварная гнутая оцинкованная Ст10 ГОСТ 30245-2012</t>
         </is>
       </c>
       <c r="B239" t="n">
         <v>120</v>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Труба стальная каплевидная 1x12x6x2,4x1,2 нормальная Ст10 ГОСТ 8638-57</t>
         </is>
       </c>
       <c r="B240" t="n">
         <v>76</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>пг.м</t>
         </is>
       </c>