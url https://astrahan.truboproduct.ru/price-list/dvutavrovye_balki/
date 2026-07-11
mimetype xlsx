--- v0 (2026-05-15)
+++ v1 (2026-07-11)
@@ -5457,536 +5457,536 @@
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст6пс ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>2599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Двутавровая балка монорельсовый 45М 450х150х10,5х18 мм Ст6сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>2901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2Д ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>9379 ₽/шт.</t>
+          <t>11276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2С ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>12730 ₽/шт.</t>
+          <t>13010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2СД ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>10823 ₽/шт.</t>
+          <t>11570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм С345 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>11397 ₽/шт.</t>
+          <t>10749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст0 ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>14359 ₽/шт.</t>
+          <t>14015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3пс ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>9446 ₽/шт.</t>
+          <t>9642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>13062 ₽/шт.</t>
+          <t>8666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>13138 ₽/шт.</t>
+          <t>9379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>11649 ₽/шт.</t>
+          <t>12730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>9981 ₽/шт.</t>
+          <t>10823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>11480 ₽/шт.</t>
+          <t>11397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>10510 ₽/шт.</t>
+          <t>14359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>9458 ₽/шт.</t>
+          <t>9446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б1 990х320х16х21 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>13824 ₽/шт.</t>
+          <t>13062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>10553 ₽/шт.</t>
+          <t>13138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>10044 ₽/шт.</t>
+          <t>11649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>13051 ₽/шт.</t>
+          <t>9981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>9754 ₽/шт.</t>
+          <t>11480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>11450 ₽/шт.</t>
+          <t>10510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>10130 ₽/шт.</t>
+          <t>9458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б2 998х320х17х25 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>10030 ₽/шт.</t>
+          <t>13824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2Д ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>10407 ₽/шт.</t>
+          <t>10553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2С ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>14751 ₽/шт.</t>
+          <t>10044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>10850 ₽/шт.</t>
+          <t>13051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм С345 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>13339 ₽/шт.</t>
+          <t>9754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст0 ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>13243 ₽/шт.</t>
+          <t>11450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3пс ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>9555 ₽/шт.</t>
+          <t>10130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3сп ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 100Б3 1006х320х18х29 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>8697 ₽/шт.</t>
+          <t>10030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2Д ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>11276 ₽/шт.</t>
+          <t>10407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2С ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>13010 ₽/шт.</t>
+          <t>14751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм 09Г2СД ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>11570 ₽/шт.</t>
+          <t>10850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм С345 ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>10749 ₽/шт.</t>
+          <t>13339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст0 ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст0 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>14015 ₽/шт.</t>
+          <t>13243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3пс ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3пс ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>9642 ₽/шт.</t>
+          <t>9555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10 100х55х4,5х7,2 мм Ст3сп ГОСТ 8239-89</t>
+          <t>Двутавровая балка нормальный 100Б4 1013х320х19,5х32,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>8666 ₽/шт.</t>
+          <t>8697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2Д ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>12074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>11747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>12737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>13592 ₽/шт.</t>
+          <t>12616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>9971 ₽/шт.</t>
+          <t>13592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>12616 ₽/шт.</t>
+          <t>9971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>14354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 10Б1 100х55х4,1х5,7 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>10929 ₽/шт.</t>
         </is>
@@ -6165,80 +6165,80 @@
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>11486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>14386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>12794 ₽/шт.</t>
+          <t>10905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>10259 ₽/шт.</t>
+          <t>12794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>10905 ₽/шт.</t>
+          <t>10259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>10554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б1 117,6х64х3,8х5,1 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>12574 ₽/шт.</t>
         </is>
@@ -6333,80 +6333,80 @@
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>9955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>14338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>10178 ₽/шт.</t>
+          <t>14410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>11572 ₽/шт.</t>
+          <t>10178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>14410 ₽/шт.</t>
+          <t>11572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>9154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 12Б2 120х64х4,4х6,3 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>11511 ₽/шт.</t>
         </is>
@@ -6585,80 +6585,80 @@
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>12806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>13634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>14095 ₽/шт.</t>
+          <t>12519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>14400 ₽/шт.</t>
+          <t>14095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>12519 ₽/шт.</t>
+          <t>14400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>9233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б1 137,4х73х3,8х5,6 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>12487 ₽/шт.</t>
         </is>
@@ -6753,80 +6753,80 @@
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>14458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>12385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>12415 ₽/шт.</t>
+          <t>12056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>14619 ₽/шт.</t>
+          <t>12415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>12056 ₽/шт.</t>
+          <t>14619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>8864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 14Б2 140х73х4,7х6,9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>10513 ₽/шт.</t>
         </is>
@@ -7089,80 +7089,80 @@
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>12276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>11708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>14242 ₽/шт.</t>
+          <t>14481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>14050 ₽/шт.</t>
+          <t>14242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>14481 ₽/шт.</t>
+          <t>14050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>11538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б1 157х82х4х5,9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>11728 ₽/шт.</t>
         </is>
@@ -7257,80 +7257,80 @@
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>9350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>11955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>14101 ₽/шт.</t>
+          <t>13525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>13749 ₽/шт.</t>
+          <t>14101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>13525 ₽/шт.</t>
+          <t>13749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>12626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 16Б2 160х82х5х7,4 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>13089 ₽/шт.</t>
         </is>
@@ -7509,80 +7509,80 @@
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>14444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>9224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>14973 ₽/шт.</t>
+          <t>9874 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>13961 ₽/шт.</t>
+          <t>14973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>9874 ₽/шт.</t>
+          <t>13961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>12601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б1 177х91х4,3х6,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>11607 ₽/шт.</t>
         </is>
@@ -7677,80 +7677,80 @@
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>13565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>14246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>12934 ₽/шт.</t>
+          <t>12834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>10229 ₽/шт.</t>
+          <t>12934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>12834 ₽/шт.</t>
+          <t>10229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>9996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 18Б2 180х91х5,3х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
           <t>10426 ₽/шт.</t>
         </is>
@@ -7989,68 +7989,68 @@
         <is>
           <t>Двутавровая балка нормальный 20 200х100х5,2х8,4 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>13416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>14693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>13784 ₽/шт.</t>
+          <t>12244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>12244 ₽/шт.</t>
+          <t>13784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>13935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 20Б1 200х100х5,5х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>14031 ₽/шт.</t>
         </is>
@@ -8745,68 +8745,68 @@
         <is>
           <t>Двутавровая балка нормальный 24М 240х110х8,2х14 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>11200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>10241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>10975 ₽/шт.</t>
+          <t>12317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>12317 ₽/шт.</t>
+          <t>10975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>12233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>13788 ₽/шт.</t>
         </is>
@@ -8829,68 +8829,68 @@
         <is>
           <t>Двутавровая балка нормальный 25Б1 248х124х5х8 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>11029 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>9344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>14257 ₽/шт.</t>
+          <t>10954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>10954 ₽/шт.</t>
+          <t>14257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>9044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 25Б2 250х125х6х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>9725 ₽/шт.</t>
         </is>
@@ -9501,68 +9501,68 @@
         <is>
           <t>Двутавровая балка нормальный 30Б1 296х140х5,8х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>14516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>10465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>12511 ₽/шт.</t>
+          <t>14669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>14669 ₽/шт.</t>
+          <t>12511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>10900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б1 298х149х5,5х8 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>12234 ₽/шт.</t>
         </is>
@@ -9669,68 +9669,68 @@
         <is>
           <t>Двутавровая балка нормальный 30Б2 299х140х6х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>14717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>10949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>12426 ₽/шт.</t>
+          <t>14772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>14772 ₽/шт.</t>
+          <t>12426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>9175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 30Б2 300х150х5х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>14228 ₽/шт.</t>
         </is>
@@ -9921,68 +9921,68 @@
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х155х6,2х8,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>12978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>12848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>12956 ₽/шт.</t>
+          <t>13888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>13888 ₽/шт.</t>
+          <t>12956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>14907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б1 346х174х6х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>14888 ₽/шт.</t>
         </is>
@@ -10089,68 +10089,68 @@
         <is>
           <t>Двутавровая балка нормальный 35Б2 349х155х6,5х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>14457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>10378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>11753 ₽/шт.</t>
+          <t>10098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>10098 ₽/шт.</t>
+          <t>11753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>10488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 35Б2 350х175х7х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
           <t>14355 ₽/шт.</t>
         </is>
@@ -10593,68 +10593,68 @@
         <is>
           <t>Двутавровая балка нормальный 40Б1 392х165х7х9,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>14513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>8656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>9361 ₽/шт.</t>
+          <t>13624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>13624 ₽/шт.</t>
+          <t>9361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>14566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б1 396х199х7х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>13259 ₽/шт.</t>
         </is>
@@ -10761,68 +10761,68 @@
         <is>
           <t>Двутавровая балка нормальный 40Б2 396х165х7,5х11,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>10064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>9141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>13351 ₽/шт.</t>
+          <t>14076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>14076 ₽/шт.</t>
+          <t>13351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>8942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 40Б2 400х200х8х13 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>14445 ₽/шт.</t>
         </is>
@@ -11013,68 +11013,68 @@
         <is>
           <t>Двутавровая балка нормальный 45Б1 443х180х7,8х11 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>13003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>12604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>14931 ₽/шт.</t>
+          <t>12208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>12208 ₽/шт.</t>
+          <t>14931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>10580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б1 446х199х8х12 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t>11759 ₽/шт.</t>
         </is>
@@ -11181,68 +11181,68 @@
         <is>
           <t>Двутавровая балка нормальный 45Б2 447х180х8,4х13 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>13318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>12647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>14795 ₽/шт.</t>
+          <t>12196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>12196 ₽/шт.</t>
+          <t>14795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>9245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 45Б2 450х200х9х14 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>10355 ₽/шт.</t>
         </is>
@@ -11433,68 +11433,68 @@
         <is>
           <t>Двутавровая балка нормальный 50 500х170х10х15,2 мм Ст3сп ГОСТ 8239-89</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>11186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>14460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>12869 ₽/шт.</t>
+          <t>14952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>14952 ₽/шт.</t>
+          <t>12869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>9455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х199х8,8х12 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>13558 ₽/шт.</t>
         </is>
@@ -11601,68 +11601,68 @@
         <is>
           <t>Двутавровая балка нормальный 50Б1 492х200х8,8х12 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>14770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>9240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>11988 ₽/шт.</t>
+          <t>14846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>14846 ₽/шт.</t>
+          <t>11988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>11443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х199х9х14 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>13543 ₽/шт.</t>
         </is>
@@ -11769,68 +11769,68 @@
         <is>
           <t>Двутавровая балка нормальный 50Б2 496х200х9,2х14 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>9632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>8647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>8955 ₽/шт.</t>
+          <t>10443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>10443 ₽/шт.</t>
+          <t>8955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>14617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 50Б3 500х200х10х16 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>14157 ₽/шт.</t>
         </is>
@@ -11961,80 +11961,80 @@
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>12435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>14797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>12460 ₽/шт.</t>
+          <t>9740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>11873 ₽/шт.</t>
+          <t>12460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>9740 ₽/шт.</t>
+          <t>11873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>9315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б1 543х220х9,5х13,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>11759 ₽/шт.</t>
         </is>
@@ -12129,80 +12129,80 @@
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
           <t>12518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
           <t>8588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>13887 ₽/шт.</t>
+          <t>11707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>11745 ₽/шт.</t>
+          <t>13887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>11707 ₽/шт.</t>
+          <t>11745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>14232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 55Б2 547х220х10х15,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>13718 ₽/шт.</t>
         </is>
@@ -12441,68 +12441,68 @@
         <is>
           <t>Двутавровая балка нормальный 60Б1 593х230х10,5х15,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
           <t>13767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>13398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>13927 ₽/шт.</t>
+          <t>13697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>13697 ₽/шт.</t>
+          <t>13927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
           <t>9017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б1 596х199х10х15 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
           <t>10490 ₽/шт.</t>
         </is>
@@ -12609,68 +12609,68 @@
         <is>
           <t>Двутавровая балка нормальный 60Б2 597х230х11х17,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>8707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>12769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>12056 ₽/шт.</t>
+          <t>10535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>10535 ₽/шт.</t>
+          <t>12056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
           <t>10990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
           <t>11313 ₽/шт.</t>
         </is>
@@ -12693,68 +12693,68 @@
         <is>
           <t>Двутавровая балка нормальный 60Б2 600х200х11х17 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>14332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
           <t>12920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>10448 ₽/шт.</t>
+          <t>9606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>9606 ₽/шт.</t>
+          <t>10448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
           <t>9388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б0 693х230х11,8х15,2 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
           <t>10988 ₽/шт.</t>
         </is>
@@ -12801,80 +12801,80 @@
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
           <t>13520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
           <t>10196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>14822 ₽/шт.</t>
+          <t>10917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>9799 ₽/шт.</t>
+          <t>14822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>10917 ₽/шт.</t>
+          <t>9799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
           <t>14011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б1 691х260х12х15,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
           <t>14672 ₽/шт.</t>
         </is>
@@ -12969,80 +12969,80 @@
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>10708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2С ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
           <t>10068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД ГОСТ 26020-83</t>
+          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>10438 ₽/шт.</t>
+          <t>8968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>14790 ₽/шт.</t>
+          <t>10438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>8968 ₽/шт.</t>
+          <t>14790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм С345 ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>9914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
           <t>Двутавровая балка нормальный 70Б2 697х260х12,5х18,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>13947 ₽/шт.</t>
         </is>
@@ -13533,68 +13533,68 @@
         <is>
           <t>Двутавровая балка нормальный З0М 300х130х9х15 мм Ст3сп ГОСТ 19425-74</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>12562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>6730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>6965 ₽/шт.</t>
+          <t>5171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>5171 ₽/шт.</t>
+          <t>6965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>6100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>4856 ₽/шт.</t>
         </is>
@@ -13617,68 +13617,68 @@
         <is>
           <t>Двутавровая балка широкополочный 100Ш1 990х320х16х21 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
           <t>5500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>5663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>4377 ₽/шт.</t>
+          <t>4021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>4021 ₽/шт.</t>
+          <t>4377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>7355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>6102 ₽/шт.</t>
         </is>
@@ -13701,68 +13701,68 @@
         <is>
           <t>Двутавровая балка широкополочный 100Ш2 998х320х17х25 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
           <t>5950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>6470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>4030 ₽/шт.</t>
+          <t>5329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>5329 ₽/шт.</t>
+          <t>4030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
           <t>5676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
           <t>5478 ₽/шт.</t>
         </is>
@@ -13785,68 +13785,68 @@
         <is>
           <t>Двутавровая балка широкополочный 100Ш3 1006х320х18х29 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>5094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
           <t>6090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>3996 ₽/шт.</t>
+          <t>6984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>6984 ₽/шт.</t>
+          <t>3996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
           <t>5078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 100Ш4 1013х320х19,5х32,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>7376 ₽/шт.</t>
         </is>
@@ -13953,68 +13953,68 @@
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 193х150х6х9 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
           <t>6956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>4426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>5988 ₽/шт.</t>
+          <t>5218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>5218 ₽/шт.</t>
+          <t>5988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>5572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 20Ш1 194х150х6х9 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>7074 ₽/шт.</t>
         </is>
@@ -14121,68 +14121,68 @@
         <is>
           <t>Двутавровая балка широкополочный 23Ш1 226х155х6,5х10 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>5517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>7280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>6124 ₽/шт.</t>
+          <t>4958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>4958 ₽/шт.</t>
+          <t>6124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
           <t>5511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 25Ш1 244х175х7х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>5980 ₽/шт.</t>
         </is>
@@ -14457,68 +14457,68 @@
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 291х200х8х11 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
           <t>5303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
           <t>6805 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>4045 ₽/шт.</t>
+          <t>4940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>4940 ₽/шт.</t>
+          <t>4045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
           <t>7101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш1 294х200х8х12 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
           <t>7404 ₽/шт.</t>
         </is>
@@ -14625,68 +14625,68 @@
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 295х200х8,5х13 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
           <t>4745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
           <t>4105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>6428 ₽/шт.</t>
+          <t>4091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>4091 ₽/шт.</t>
+          <t>6428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
           <t>4320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 30Ш2 300х201х9х15 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>6566 ₽/шт.</t>
         </is>
@@ -14793,68 +14793,68 @@
         <is>
           <t>Двутавровая балка широкополочный 30Ш3 299х200х9х15 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
           <t>6056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
           <t>7131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>4419 ₽/шт.</t>
+          <t>6067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>6067 ₽/шт.</t>
+          <t>4419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
           <t>7195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 334х249х8х11 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>5003 ₽/шт.</t>
         </is>
@@ -14961,68 +14961,68 @@
         <is>
           <t>Двутавровая балка широкополочный 35Ш1 338х250х9,5х12,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
           <t>4357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>4873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>4991 ₽/шт.</t>
+          <t>5750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>5750 ₽/шт.</t>
+          <t>4991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
           <t>6565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 35Ш2 340х250х9х14 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
           <t>6461 ₽/шт.</t>
         </is>
@@ -15213,68 +15213,68 @@
         <is>
           <t>Двутавровая балка широкополочный 35Ш3 345х250х10,5х16 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
           <t>6185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
           <t>4767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>4319 ₽/шт.</t>
+          <t>7138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>7138 ₽/шт.</t>
+          <t>4319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>6400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 383х299х9,5х12,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
           <t>4456 ₽/шт.</t>
         </is>
@@ -15381,68 +15381,68 @@
         <is>
           <t>Двутавровая балка широкополочный 40Ш1 388х300х9,5х14 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
           <t>7244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
           <t>6508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>6004 ₽/шт.</t>
+          <t>5703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>5703 ₽/шт.</t>
+          <t>6004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
           <t>7323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 40Ш2 390х300х10х16 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
           <t>4777 ₽/шт.</t>
         </is>
@@ -15633,68 +15633,68 @@
         <is>
           <t>Двутавровая балка широкополочный 40Ш3 396х300х12,5х18 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
           <t>5266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
           <t>6913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>6901 ₽/шт.</t>
+          <t>5162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>5162 ₽/шт.</t>
+          <t>6901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
           <t>4655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
           <t>5722 ₽/шт.</t>
         </is>
@@ -15717,68 +15717,68 @@
         <is>
           <t>Двутавровая балка широкополочный 45Ш1 440х300х11х18 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
           <t>7507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>5716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>6650 ₽/шт.</t>
+          <t>7081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>7081 ₽/шт.</t>
+          <t>6650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
           <t>7262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 482х300х11х15 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
           <t>5767 ₽/шт.</t>
         </is>
@@ -15885,68 +15885,68 @@
         <is>
           <t>Двутавровая балка широкополочный 50Ш1 484х300х11х15 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>5435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>6617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>5795 ₽/шт.</t>
+          <t>4402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>4402 ₽/шт.</t>
+          <t>5795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>4275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 487х300х14,5х17,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
           <t>5395 ₽/шт.</t>
         </is>
@@ -16053,68 +16053,68 @@
         <is>
           <t>Двутавровая балка широкополочный 50Ш2 489х300х14,5х17,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
           <t>7319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
           <t>4495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>4294 ₽/шт.</t>
+          <t>3937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>3937 ₽/шт.</t>
+          <t>4294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
           <t>5121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 493х300х15,5х20,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
           <t>6271 ₽/шт.</t>
         </is>
@@ -16221,68 +16221,68 @@
         <is>
           <t>Двутавровая балка широкополочный 50Ш3 495х300х15,5х20,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
           <t>5042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>6466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>5106 ₽/шт.</t>
+          <t>5773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>5773 ₽/шт.</t>
+          <t>5106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
           <t>6501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 50Ш4 499х300х16,5х23,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>5152 ₽/шт.</t>
         </is>
@@ -16473,68 +16473,68 @@
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 580х320х12х17 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
           <t>4702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
           <t>7002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>5982 ₽/шт.</t>
+          <t>4271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>4271 ₽/шт.</t>
+          <t>5982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
           <t>4714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш1 582х300х12х17 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
           <t>5162 ₽/шт.</t>
         </is>
@@ -16641,68 +16641,68 @@
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 587х320х16х20,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
           <t>6962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
           <t>6622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>7493 ₽/шт.</t>
+          <t>5915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>5915 ₽/шт.</t>
+          <t>7493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
           <t>7241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш2 589х300х16х20,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
           <t>5272 ₽/шт.</t>
         </is>
@@ -16809,68 +16809,68 @@
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 596х320х18х24,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>6095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
           <t>5600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>4876 ₽/шт.</t>
+          <t>7351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>7351 ₽/шт.</t>
+          <t>4876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>7103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш3 597х300х18х24,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
           <t>4598 ₽/шт.</t>
         </is>
@@ -16977,68 +16977,68 @@
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 603х320х20х28,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
           <t>6152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>6795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>3987 ₽/шт.</t>
+          <t>6351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>6351 ₽/шт.</t>
+          <t>3987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
           <t>6374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 60Ш4 605х300х20х28,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
           <t>5000 ₽/шт.</t>
         </is>
@@ -17145,68 +17145,68 @@
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 683х320х13,5х19 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>4012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>6741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>5087 ₽/шт.</t>
+          <t>6209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>6209 ₽/шт.</t>
+          <t>5087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
           <t>5690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш1 692х300х13х20 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
           <t>7330 ₽/шт.</t>
         </is>
@@ -17313,68 +17313,68 @@
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 691х320х15х23 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>5548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
           <t>6390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>5975 ₽/шт.</t>
+          <t>6014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>6014 ₽/шт.</t>
+          <t>5975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>4055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш2 698х300х15х23 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>4000 ₽/шт.</t>
         </is>
@@ -17481,68 +17481,68 @@
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 700х320х18х27,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>5648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>4310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>5003 ₽/шт.</t>
+          <t>4510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>4510 ₽/шт.</t>
+          <t>5003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>4376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш3 707х300х18х27,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
           <t>6961 ₽/шт.</t>
         </is>
@@ -17649,68 +17649,68 @@
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 708х320х20,5х31,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
           <t>4927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
           <t>7102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>6036 ₽/шт.</t>
+          <t>6756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>6756 ₽/шт.</t>
+          <t>6036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
           <t>6073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш4 715х300х20,5х31,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
           <t>5630 ₽/шт.</t>
         </is>
@@ -17817,68 +17817,68 @@
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 718х320х23х36,5 мм Ст3сп ГОСТ 26020-83</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>4799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
           <t>4374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>5625 ₽/шт.</t>
+          <t>6237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>6237 ₽/шт.</t>
+          <t>5625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
           <t>7245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
           <t>6175 ₽/шт.</t>
         </is>
@@ -17901,68 +17901,68 @@
         <is>
           <t>Двутавровая балка широкополочный 70Ш5 725х300х23х36,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
           <t>6307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
           <t>7122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>5924 ₽/шт.</t>
+          <t>4286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>4286 ₽/шт.</t>
+          <t>5924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>5318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>7024 ₽/шт.</t>
         </is>
@@ -17985,68 +17985,68 @@
         <is>
           <t>Двутавровая балка широкополочный 80Ш1 782х300х13,5х17 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
           <t>6569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
           <t>7294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>5689 ₽/шт.</t>
+          <t>6232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>6232 ₽/шт.</t>
+          <t>5689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
           <t>5431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
           <t>5960 ₽/шт.</t>
         </is>
@@ -18069,68 +18069,68 @@
         <is>
           <t>Двутавровая балка широкополочный 80Ш2 792х300х14х22 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
           <t>4753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
           <t>7296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>6671 ₽/шт.</t>
+          <t>6777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>6777 ₽/шт.</t>
+          <t>6671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
           <t>5059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
           <t>7150 ₽/шт.</t>
         </is>
@@ -18153,68 +18153,68 @@
         <is>
           <t>Двутавровая балка широкополочный 90Ш1 881х299х15х18,5 мм Ст3сп СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
           <t>4642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2Д СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
           <t>6489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>4752 ₽/шт.</t>
+          <t>4348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2С СТО АСЧМ 20-93</t>
+          <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм 09Г2СД СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>4348 ₽/шт.</t>
+          <t>4752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм С345 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
           <t>6337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
           <t>Двутавровая балка широкополочный 90Ш2 890х299х15х23 мм Ст0 СТО АСЧМ 20-93</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
           <t>5596 ₽/шт.</t>
         </is>