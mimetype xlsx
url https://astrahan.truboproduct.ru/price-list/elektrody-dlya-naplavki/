--- v0 (2026-05-18)
+++ v1 (2026-07-21)
@@ -537,2228 +537,2228 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 0,5 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>1507 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм SVL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>5166 ₽/кг</t>
+          <t>1717 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ЭВИ-1 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>5141 ₽/кг</t>
+          <t>1739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ЭВИ-2 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>5244 ₽/кг</t>
+          <t>1533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ЭВИ-3 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>5169 ₽/кг</t>
+          <t>1647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>5264 ₽/кг</t>
+          <t>1508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ЭВТ-15 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм WP ISO 6848-2004</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>5152 ₽/кг</t>
+          <t>1538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 10 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1 мм WT20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>5272 ₽/кг</t>
+          <t>1606 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,2 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1906 ₽/кг</t>
+          <t>1536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,2 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1827 ₽/кг</t>
+          <t>1535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,2 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>1893 ₽/кг</t>
+          <t>1510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,2 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1862 ₽/кг</t>
+          <t>1710 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,2 мм WP ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1841 ₽/кг</t>
+          <t>1765 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,2 мм WT20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1844 ₽/кг</t>
+          <t>1697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,4 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2022 ₽/кг</t>
+          <t>1807 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,4 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1928 ₽/кг</t>
+          <t>1695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,4 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,2 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2001 ₽/кг</t>
+          <t>1906 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,4 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,2 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2062 ₽/кг</t>
+          <t>1893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,4 мм WP ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,2 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1951 ₽/кг</t>
+          <t>1862 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,4 мм WT20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,2 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1986 ₽/кг</t>
+          <t>1827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,2 мм WP ISO 6848-2004</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2210 ₽/кг</t>
+          <t>1841 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,2 мм WT20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2067 ₽/кг</t>
+          <t>1844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,4 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2152 ₽/кг</t>
+          <t>2022 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,4 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2129 ₽/кг</t>
+          <t>2001 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм WP ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,4 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2117 ₽/кг</t>
+          <t>2062 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм WT20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,4 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2122 ₽/кг</t>
+          <t>1928 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,5 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1,4 мм WP ISO 6848-2004</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2220 ₽/кг</t>
+          <t>1951 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,4 мм WT20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2318 ₽/кг</t>
+          <t>1986 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2243 ₽/кг</t>
+          <t>2210 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2307 ₽/кг</t>
+          <t>2152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2389 ₽/кг</t>
+          <t>2129 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WP ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2349 ₽/кг</t>
+          <t>2067 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм WP ISO 6848-2004</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2297 ₽/кг</t>
+          <t>2117 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм WT20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2289 ₽/кг</t>
+          <t>2122 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WС-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,5 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2274 ₽/кг</t>
+          <t>2220 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2473 ₽/кг</t>
+          <t>2318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1,6 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2417 ₽/кг</t>
+          <t>2307 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1,6 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2268 ₽/кг</t>
+          <t>2389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 1,6 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2409 ₽/кг</t>
+          <t>2243 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1,6 мм WP ISO 6848-2004</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2438 ₽/кг</t>
+          <t>2349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 1,6 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2452 ₽/кг</t>
+          <t>2297 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1,6 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 1,6 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2408 ₽/кг</t>
+          <t>2289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм SVL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм WС-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1717 ₽/кг</t>
+          <t>2274 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1739 ₽/кг</t>
+          <t>2473 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1508 ₽/кг</t>
+          <t>2268 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1533 ₽/кг</t>
+          <t>2417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1647 ₽/кг</t>
+          <t>2438 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WP ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1538 ₽/кг</t>
+          <t>2409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WT20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1606 ₽/кг</t>
+          <t>2452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 1,6 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1536 ₽/кг</t>
+          <t>2408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 10 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1535 ₽/кг</t>
+          <t>5166 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 10 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1710 ₽/кг</t>
+          <t>5141 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 10 мм ЭВИ-2 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1510 ₽/кг</t>
+          <t>5244 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 10 мм ЭВИ-3 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1697 ₽/кг</t>
+          <t>5169 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 10 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1765 ₽/кг</t>
+          <t>5264 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 10 мм ЭВТ-15 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1807 ₽/кг</t>
+          <t>5152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 1 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 10 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1695 ₽/кг</t>
+          <t>5272 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2947 ₽/кг</t>
+          <t>2546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2786 ₽/кг</t>
+          <t>2505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2937 ₽/кг</t>
+          <t>2583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2913 ₽/кг</t>
+          <t>2506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2907 ₽/кг</t>
+          <t>2523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WZ-10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2872 ₽/кг</t>
+          <t>2575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WZ-9 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2937 ₽/кг</t>
+          <t>2490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2826 ₽/кг</t>
+          <t>2520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WС-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WС-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2967 ₽/кг</t>
+          <t>2718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2948 ₽/кг</t>
+          <t>2714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,4 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2946 ₽/кг</t>
+          <t>2513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,5 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 2 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>3035 ₽/кг</t>
+          <t>2616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,5 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>3040 ₽/кг</t>
+          <t>2667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,5 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2 мм ЭВИ-2 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>3035 ₽/кг</t>
+          <t>2658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2,5 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 2 мм ЭВИ-3 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>3011 ₽/кг</t>
+          <t>2628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2546 ₽/кг</t>
+          <t>2686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2506 ₽/кг</t>
+          <t>2613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм ЭВТ-15 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2505 ₽/кг</t>
+          <t>2626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2583 ₽/кг</t>
+          <t>2713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2523 ₽/кг</t>
+          <t>2593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2,4 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2575 ₽/кг</t>
+          <t>2947 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WZ-9 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2,4 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2490 ₽/кг</t>
+          <t>2937 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2,4 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2520 ₽/кг</t>
+          <t>2913 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WС-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2,4 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2718 ₽/кг</t>
+          <t>2786 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 2,4 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2714 ₽/кг</t>
+          <t>2907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,4 мм WZ-10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2616 ₽/кг</t>
+          <t>2872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,4 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2513 ₽/кг</t>
+          <t>2937 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВИ-1 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,4 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2667 ₽/кг</t>
+          <t>2826 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВИ-2 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,4 мм WС-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2658 ₽/кг</t>
+          <t>2967 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВИ-3 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,4 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2628 ₽/кг</t>
+          <t>2948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 2,4 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2613 ₽/кг</t>
+          <t>2946 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,5 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2686 ₽/кг</t>
+          <t>3040 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВТ-15 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,5 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2626 ₽/кг</t>
+          <t>3035 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 2,5 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2713 ₽/кг</t>
+          <t>3035 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 2 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 2,5 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2593 ₽/кг</t>
+          <t>3011 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,25 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>3625 ₽/кг</t>
+          <t>3139 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>3540 ₽/кг</t>
+          <t>3097 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>3550 ₽/кг</t>
+          <t>3084 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>3538 ₽/кг</t>
+          <t>3270 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>3506 ₽/кг</t>
+          <t>3061 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WZ-11 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>3449 ₽/кг</t>
+          <t>3061 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WZ-12 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>3598 ₽/кг</t>
+          <t>3285 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>3544 ₽/кг</t>
+          <t>3053 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WС-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>3419 ₽/кг</t>
+          <t>3408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WС-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>3614 ₽/кг</t>
+          <t>3385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>3604 ₽/кг</t>
+          <t>3279 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,2 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>3569 ₽/кг</t>
+          <t>3345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3,4 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3 мм ЭВИ-2 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>3632 ₽/кг</t>
+          <t>3332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ЭВИ-3 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>3139 ₽/кг</t>
+          <t>3316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>3270 ₽/кг</t>
+          <t>3041 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>3097 ₽/кг</t>
+          <t>3271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ЭВТ-15 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>3084 ₽/кг</t>
+          <t>3300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>3061 ₽/кг</t>
+          <t>3378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WZ-11 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>3061 ₽/кг</t>
+          <t>3214 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3,2 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>3285 ₽/кг</t>
+          <t>3540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3,2 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>3053 ₽/кг</t>
+          <t>3538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WС-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3,2 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>3408 ₽/кг</t>
+          <t>3506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 3,2 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>3385 ₽/кг</t>
+          <t>3550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,2 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>3279 ₽/кг</t>
+          <t>3449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВИ-1 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,2 мм WZ-12 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>3345 ₽/кг</t>
+          <t>3598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВИ-2 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,2 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>3332 ₽/кг</t>
+          <t>3544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВИ-3 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,2 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>3316 ₽/кг</t>
+          <t>3419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 3,2 мм WС-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>3271 ₽/кг</t>
+          <t>3614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,2 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>3041 ₽/кг</t>
+          <t>3604 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВТ-15 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,2 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>3300 ₽/кг</t>
+          <t>3569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 3,25 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>3378 ₽/кг</t>
+          <t>3625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 3 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 3,4 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>3214 ₽/кг</t>
+          <t>3632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>4282 ₽/кг</t>
+          <t>3832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>4236 ₽/кг</t>
+          <t>3741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>4222 ₽/кг</t>
+          <t>4042 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>4333 ₽/кг</t>
+          <t>3654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>4206 ₽/кг</t>
+          <t>3731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WZ-13 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>4219 ₽/кг</t>
+          <t>4034 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>4363 ₽/кг</t>
+          <t>4012 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4,8 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>4351 ₽/кг</t>
+          <t>3665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WС-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>3832 ₽/кг</t>
+          <t>4033 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>3654 ₽/кг</t>
+          <t>4169 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>3741 ₽/кг</t>
+          <t>3966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>4042 ₽/кг</t>
+          <t>4081 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WY-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВИ-2 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>3731 ₽/кг</t>
+          <t>4064 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WZ-13 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВИ-3 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>4034 ₽/кг</t>
+          <t>4056 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WZ-8 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>4012 ₽/кг</t>
+          <t>4104 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>3665 ₽/кг</t>
+          <t>3927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WС-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВТ-15 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>4033 ₽/кг</t>
+          <t>4047 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 4 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>4169 ₽/кг</t>
+          <t>4140 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>3966 ₽/кг</t>
+          <t>3833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВИ-1 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4,8 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>4081 ₽/кг</t>
+          <t>4282 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВИ-2 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4,8 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>4064 ₽/кг</t>
+          <t>4236 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВИ-3 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4,8 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>4056 ₽/кг</t>
+          <t>4222 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 4,8 мм WY-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>3927 ₽/кг</t>
+          <t>4333 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4,8 мм WZ-8 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>4104 ₽/кг</t>
+          <t>4206 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВТ-15 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4,8 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>4047 ₽/кг</t>
+          <t>4219 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 4,8 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>4140 ₽/кг</t>
+          <t>4363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 4 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 4,8 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>3833 ₽/кг</t>
+          <t>4351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>4464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 5 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>4392 ₽/кг</t>
+          <t>4527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 5 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>4527 ₽/кг</t>
+          <t>4437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 5 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>4437 ₽/кг</t>
+          <t>4392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>4399 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>4770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 5 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>4461 ₽/кг</t>
+          <t>4509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 5 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>4509 ₽/кг</t>
+          <t>4461 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>4683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм ЭВИ-2 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>4680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм ЭВИ-3 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>4670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм ЭВЛ-2 ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 5 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>4503 ₽/кг</t>
+          <t>4757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 5 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 5 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>4757 ₽/кг</t>
+          <t>4503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм ЭВТ-15 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>4649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>4761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 5 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>4377 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6,4 мм ВЛ-20 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм WC-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>4948 ₽/кг</t>
+          <t>4848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм WC-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 6 мм WL-15 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>4848 ₽/кг</t>
+          <t>4811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм WL10 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 6 мм WL-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>4813 ₽/кг</t>
+          <t>4796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм WL-15 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 6 мм WL10 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>4811 ₽/кг</t>
+          <t>4813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм WL-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 6 мм WР ISO 6848-2004</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>4796 ₽/кг</t>
+          <t>4770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм WР ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 6 мм WТ-20 ISO 6848-2004</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>4770 ₽/кг</t>
+          <t>4944 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм WТ-20 ISO 6848-2004</t>
+          <t>Вольфрамовый электрод 6 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>4944 ₽/кг</t>
+          <t>4847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>4847 ₽/кг</t>
+          <t>4934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВИ-1 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВИ-2 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>4934 ₽/кг</t>
+          <t>4932 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВИ-2 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВИ-3 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>4932 ₽/кг</t>
+          <t>4890 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВИ-3 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>4890 ₽/кг</t>
+          <t>4934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 6 мм ЭВЛ-2 ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>4832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВЛ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВТ-15 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>4934 ₽/кг</t>
+          <t>4872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВТ-15 ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВЧ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>4872 ₽/кг</t>
+          <t>4938 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВЧ ГОСТ 23949-80</t>
+          <t>Вольфрамовый электрод 6 мм ЭВЧ ТУ 48-19-527-91</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>4938 ₽/кг</t>
+          <t>4818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Вольфрамовый электрод 6 мм ЭВЧ ТУ 48-19-527-91</t>
+          <t>Вольфрамовый электрод 6,4 мм ВЛ-20 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>4818 ₽/кг</t>
+          <t>4948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 8 мм ВЛ ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>4967 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Вольфрамовый электрод 8 мм ЭВИ-1 ГОСТ 23949-80</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>5136 ₽/кг</t>
         </is>