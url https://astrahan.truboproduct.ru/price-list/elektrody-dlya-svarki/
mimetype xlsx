--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -645,260 +645,260 @@
         <is>
           <t>Алюминиевый электрод 5 мм ОЗАНА-1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>15600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Алюминиевый электрод 5 мм ОЗАНА-2</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>14942 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ2</t>
+          <t>Электрод для сварки чугуна 2 мм ОК-46.00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ3</t>
+          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ-4 ТУ</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>539 ₽/кг</t>
+          <t>430 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ-4 ТУ</t>
+          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ2</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>430 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ6</t>
+          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ3</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2,5 мм ОК-46.00</t>
+          <t>Электрод для сварки чугуна 2,5 мм ОЗЧ6</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>502 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2,5 мм ОК-92.18</t>
+          <t>Электрод для сварки чугуна 2,5 мм ОК-46.00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>514 ₽/кг</t>
+          <t>502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 2 мм ОК-46.00</t>
+          <t>Электрод для сварки чугуна 2,5 мм ОК-92.18</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3,2 мм ОЗЧ6</t>
+          <t>Электрод для сварки чугуна 3 мм МНЧ2</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>708 ₽/кг</t>
+          <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3,4 мм ОК-92.18</t>
+          <t>Электрод для сварки чугуна 3 мм ОЗЧ-4 ТУ</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>725 ₽/кг</t>
+          <t>604 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3 мм МНЧ2</t>
+          <t>Электрод для сварки чугуна 3 мм ОЗЧ3</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>699 ₽/кг</t>
+          <t>635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3 мм ОЗЧ3</t>
+          <t>Электрод для сварки чугуна 3 мм ОК-46.00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>635 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3 мм ОЗЧ-4 ТУ</t>
+          <t>Электрод для сварки чугуна 3 мм ЦЧ-4 ТУ</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>604 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3 мм ОК-46.00</t>
+          <t>Электрод для сварки чугуна 3,2 мм ОЗЧ6</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 3 мм ЦЧ-4 ТУ</t>
+          <t>Электрод для сварки чугуна 3,4 мм ОК-92.18</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>725 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Электрод для сварки чугуна 4 мм МНЧ2</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 4 мм ОЗЧ2</t>
+          <t>Электрод для сварки чугуна 4 мм ОЗЧ-4 ТУ</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>974 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 4 мм ОЗЧ3</t>
+          <t>Электрод для сварки чугуна 4 мм ОЗЧ2</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>950 ₽/кг</t>
+          <t>974 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 4 мм ОЗЧ-4 ТУ</t>
+          <t>Электрод для сварки чугуна 4 мм ОЗЧ3</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>950 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Электрод для сварки чугуна 4 мм ОЗЧ6</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Электрод для сварки чугуна 4 мм ОК-46.00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>884 ₽/кг</t>
         </is>
@@ -921,80 +921,80 @@
         <is>
           <t>Электрод для сварки чугуна 4 мм ЦЧ-4 ТУ</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>846 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Электрод для сварки чугуна 5 мм МНЧ2</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>1156 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 5 мм ОЗЧ2</t>
+          <t>Электрод для сварки чугуна 5 мм ОЗЧ-4 ТУ</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1137 ₽/кг</t>
+          <t>1041 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 5 мм ОЗЧ3</t>
+          <t>Электрод для сварки чугуна 5 мм ОЗЧ2</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1080 ₽/кг</t>
+          <t>1137 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Электрод для сварки чугуна 5 мм ОЗЧ-4 ТУ</t>
+          <t>Электрод для сварки чугуна 5 мм ОЗЧ3</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1041 ₽/кг</t>
+          <t>1080 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Электрод для сварки чугуна 5 мм ОЗЧ6</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>1066 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Электрод для сварки чугуна 5 мм ОК-46.00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>1046 ₽/кг</t>
         </is>