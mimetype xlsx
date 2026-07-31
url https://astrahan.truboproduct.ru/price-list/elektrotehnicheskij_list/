--- v0 (2026-05-19)
+++ v1 (2026-07-31)
@@ -525,68 +525,68 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Круг электротехнический 10 мм 10895 ГОСТ 11036-84</t>
+          <t>Круг электротехнический 1 мм 10895 ГОСТ 11036-75</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>493 ₽/кг</t>
+          <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Круг электротехнический 1 мм 10895 ГОСТ 11036-75</t>
+          <t>Круг электротехнический 10 мм 10895 ГОСТ 11036-84</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>404 ₽/кг</t>
+          <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Круг электротехнический 2 мм 10895 ГОСТ 11036-76</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Круг электротехнический 3 мм 10895 ГОСТ 11036-77</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>413 ₽/кг</t>
         </is>
@@ -717,188 +717,188 @@
         <is>
           <t>Лента электротехническая 0,05х10 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>1568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,05х10 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12,5 мм 2012</t>
+          <t>Лента электротехническая 0,05х12 мм 2012</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2464 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12,5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1503 ₽/кг</t>
+          <t>1501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12,5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12,5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>1550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12,5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>1568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12,5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1588 ₽/кг</t>
+          <t>1587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12 мм 2012</t>
+          <t>Лента электротехническая 0,05х12,5 мм 2012</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>2464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12,5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1501 ₽/кг</t>
+          <t>1503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12,5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12,5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>1550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12,5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>1568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,05х12 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,05х12,5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1587 ₽/кг</t>
+          <t>1588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,05х15 мм 2012</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>430 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,05х15 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>1506 ₽/кг</t>
         </is>
@@ -1785,164 +1785,164 @@
         <is>
           <t>Лента электротехническая 0,08х10 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>1690 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,08х10 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>1720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12,5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1613 ₽/кг</t>
+          <t>1610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12,5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>1640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12,5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1671 ₽/кг</t>
+          <t>1670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12,5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>1693 ₽/кг</t>
+          <t>1690 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12,5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1724 ₽/кг</t>
+          <t>1721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12,5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1610 ₽/кг</t>
+          <t>1613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12,5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>1640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12,5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1670 ₽/кг</t>
+          <t>1671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12,5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>1690 ₽/кг</t>
+          <t>1693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х12 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х12,5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1721 ₽/кг</t>
+          <t>1724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,08х15 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>1614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,08х15 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>1643 ₽/кг</t>
         </is>
@@ -2445,284 +2445,284 @@
         <is>
           <t>Лента электротехническая 0,08х40 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>1709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,08х40 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>1732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х50 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1628 ₽/кг</t>
+          <t>1605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х50 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1660 ₽/кг</t>
+          <t>1630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х50 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1682 ₽/кг</t>
+          <t>1664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х50 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1712 ₽/кг</t>
+          <t>1686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х50 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1732 ₽/кг</t>
+          <t>1718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х50 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1605 ₽/кг</t>
+          <t>1628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х50 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1630 ₽/кг</t>
+          <t>1660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х50 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1664 ₽/кг</t>
+          <t>1682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х50 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1686 ₽/кг</t>
+          <t>1712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х50 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1718 ₽/кг</t>
+          <t>1732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х64 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х6,5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1629 ₽/кг</t>
+          <t>1607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х64 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х6,5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1661 ₽/кг</t>
+          <t>1635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х64 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х6,5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1682 ₽/кг</t>
+          <t>1667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х64 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х6,5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>1715 ₽/кг</t>
+          <t>1687 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х64 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х6,5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1733 ₽/кг</t>
+          <t>1718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х6,5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х64 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1607 ₽/кг</t>
+          <t>1629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х6,5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х64 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1635 ₽/кг</t>
+          <t>1661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х6,5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х64 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1667 ₽/кг</t>
+          <t>1682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х6,5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х64 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1687 ₽/кг</t>
+          <t>1715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,08х6,5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,08х64 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>1718 ₽/кг</t>
+          <t>1733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,08х71 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>1630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,08х71 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>1663 ₽/кг</t>
         </is>
@@ -2865,159 +2865,159 @@
         <is>
           <t>Лента электротехническая 0,15х10 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>1810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,15х10 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>1818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12,5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1756 ₽/кг</t>
+          <t>1748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12,5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1788 ₽/кг</t>
+          <t>1785 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12,5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1803 ₽/кг</t>
+          <t>1802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12,5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1813 ₽/кг</t>
+          <t>1811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12,5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>1821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12,5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1748 ₽/кг</t>
+          <t>1756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12,5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1785 ₽/кг</t>
+          <t>1788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12,5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1802 ₽/кг</t>
+          <t>1803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12,5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1811 ₽/кг</t>
+          <t>1813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х12 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х12,5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>1821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,15х15 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>1756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,15х16 мм 3421 ГОСТ 21427.4-78</t>
         </is>
@@ -3093,272 +3093,272 @@
         <is>
           <t>Лента электротехническая 0,15х35,5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>1771 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,15х40 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>1772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х50 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1772 ₽/кг</t>
+          <t>1739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>1739 ₽/кг</t>
+          <t>1779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>1779 ₽/кг</t>
+          <t>1791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>1791 ₽/кг</t>
+          <t>1804 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>1804 ₽/кг</t>
+          <t>1815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х50 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>1815 ₽/кг</t>
+          <t>1772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х64 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х6,5 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>1774 ₽/кг</t>
+          <t>1740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х6,5 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х6,5 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>1740 ₽/кг</t>
+          <t>1781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х6,5 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х6,5 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>1781 ₽/кг</t>
+          <t>1794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х6,5 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х6,5 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>1794 ₽/кг</t>
+          <t>1804 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х6,5 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х6,5 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>1804 ₽/кг</t>
+          <t>1817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х6,5 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х64 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>1817 ₽/кг</t>
+          <t>1774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Лента электротехническая 0,15х71 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>1775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х80 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х8 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>1778 ₽/кг</t>
+          <t>1743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х8 мм 3421 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х8 мм 3422 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>1743 ₽/кг</t>
+          <t>1783 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х8 мм 3422 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х8 мм 3423 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>1783 ₽/кг</t>
+          <t>1798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х8 мм 3423 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х8 мм 3424 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>1798 ₽/кг</t>
+          <t>1807 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х8 мм 3424 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х8 мм 3425 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>1807 ₽/кг</t>
+          <t>1817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Лента электротехническая 0,15х8 мм 3425 ГОСТ 21427.4-78</t>
+          <t>Лента электротехническая 0,15х80 мм 3421 ГОСТ 21427.4-78</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>1817 ₽/кг</t>
+          <t>1778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Лента электротехническая холоднокатаная 0,23х170 мм T100-23D ГОСТ 32482-2013</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>2652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Лента электротехническая холоднокатаная 0,23х170 мм T100-27D ГОСТ 32482-2013</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>2739 ₽/кг</t>
         </is>