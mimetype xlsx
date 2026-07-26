--- v0 (2026-05-15)
+++ v1 (2026-07-26)
@@ -621,159 +621,159 @@
         <is>
           <t>Фановая труба для инсталляции 90 градусов 2,7х160 мм 0.15 м</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Фановая труба для инсталляции 90 градусов 2,7х200 мм 0.15 м</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 1,8х32 мм 1,5 м</t>
+          <t>Фановая труба для канализации 45 градусов 1,8х32 мм 1 м</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 1,8х32 мм 1 м</t>
+          <t>Фановая труба для канализации 45 градусов 1,8х32 мм 1,5 м</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 1,8х32 мм 2 м</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 1,8х40 мм 1,5 м</t>
+          <t>Фановая труба для канализации 45 градусов 1,8х40 мм 1 м</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 1,8х40 мм 1 м</t>
+          <t>Фановая труба для канализации 45 градусов 1,8х40 мм 1,5 м</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>431 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 1,8х40 мм 2 м</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 1,8х50 мм 0.5 м</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 1,8х50 мм 0.75 м</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 1,8х50 мм 1,5 м</t>
+          <t>Фановая труба для канализации 45 градусов 1,8х50 мм 1 м</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 1,8х50 мм 1 м</t>
+          <t>Фановая труба для канализации 45 градусов 1,8х50 мм 1,5 м</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 1,8х50 мм 2 м</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 1,8х50 мм 3 м</t>
         </is>
@@ -825,68 +825,68 @@
         <is>
           <t>Фановая труба для канализации 45 градусов 2,7х90 мм 0.5 м</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 2,7х90 мм 0.75 м</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 2,7х90 мм 1,5 м</t>
+          <t>Фановая труба для канализации 45 градусов 2,7х90 мм 1 м</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>526 ₽/шт.</t>
+          <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 45 градусов 2,7х90 мм 1 м</t>
+          <t>Фановая труба для канализации 45 градусов 2,7х90 мм 1,5 м</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>516 ₽/шт.</t>
+          <t>526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 2,7х90 мм 2 м</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 45 градусов 2,7х90 мм 3 м</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
@@ -933,68 +933,68 @@
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х110 мм 0.5 м</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х110 мм 0.75 м</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 90 градусов 2,7х110 мм 1,5 м</t>
+          <t>Фановая труба для канализации 90 градусов 2,7х110 мм 1 м</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>700 ₽/шт.</t>
+          <t>759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 90 градусов 2,7х110 мм 1 м</t>
+          <t>Фановая труба для канализации 90 градусов 2,7х110 мм 1,5 м</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>759 ₽/шт.</t>
+          <t>700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х110 мм 2 м</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х110 мм 3 м</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>705 ₽/шт.</t>
         </is>
@@ -1005,68 +1005,68 @@
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х160 мм 0.5 м</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х160 мм 0.75 м</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 90 градусов 2,7х160 мм 1,5 м</t>
+          <t>Фановая труба для канализации 90 градусов 2,7х160 мм 1 м</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>803 ₽/шт.</t>
+          <t>792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 90 градусов 2,7х160 мм 1 м</t>
+          <t>Фановая труба для канализации 90 градусов 2,7х160 мм 1,5 м</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>792 ₽/шт.</t>
+          <t>803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х160 мм 2 м</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х160 мм 3 м</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>784 ₽/шт.</t>
         </is>
@@ -1077,68 +1077,68 @@
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х200 мм 0.5 м</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х200 мм 0.75 м</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 90 градусов 2,7х200 мм 1,5 м</t>
+          <t>Фановая труба для канализации 90 градусов 2,7х200 мм 1 м</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>850 ₽/шт.</t>
+          <t>818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Фановая труба для канализации 90 градусов 2,7х200 мм 1 м</t>
+          <t>Фановая труба для канализации 90 градусов 2,7х200 мм 1,5 м</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>818 ₽/шт.</t>
+          <t>850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х200 мм 2 м</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Фановая труба для канализации 90 градусов 2,7х200 мм 3 м</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>832 ₽/шт.</t>
         </is>