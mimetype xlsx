--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -525,2240 +525,2240 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C01LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C01 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C01 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C01LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>303 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C03LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C03 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C03 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C03LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>809 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C05LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C05 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C05 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C05LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>636 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C10LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C1 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Феррохром FeCr50C10 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C1LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C10LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C1N3 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C1LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>587 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C1N7Si ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C1N3 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>832 ₽/кг</t>
+          <t>587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Феррохром FeCr50C1N7 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C1 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C1N7Si ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>458 ₽/кг</t>
+          <t>832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C20LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>913 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Феррохром FeCr50C20 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C20LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>496 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>913 ₽/кг</t>
+          <t>496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C40LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C40 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>523 ₽/кг</t>
+          <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C40 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C40LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>612 ₽/кг</t>
+          <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C5 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>843 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>992 ₽/кг</t>
+          <t>326 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>303 ₽/кг</t>
+          <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>735 ₽/кг</t>
+          <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>748 ₽/кг</t>
+          <t>992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>738 ₽/кг</t>
+          <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>388 ₽/кг</t>
+          <t>735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>382 ₽/кг</t>
+          <t>748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>944 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si7LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>743 ₽/кг</t>
+          <t>944 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50Si7 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>608 ₽/кг</t>
+          <t>382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C50 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si7 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>326 ₽/кг</t>
+          <t>608 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C5LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C50Si7LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>852 ₽/кг</t>
+          <t>743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C5 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C5LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>852 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>759 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>964 ₽/кг</t>
+          <t>759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Феррохром FeCr50C70LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>777 ₽/кг</t>
+          <t>964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>525 ₽/кг</t>
+          <t>448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>842 ₽/кг</t>
+          <t>777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>448 ₽/кг</t>
+          <t>842 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>853 ₽/кг</t>
+          <t>525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>941 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>683 ₽/кг</t>
+          <t>853 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70Si6LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>941 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Феррохром FeCr50C70Si6 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>468 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C70 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C70Si6LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>445 ₽/кг</t>
+          <t>725 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Феррохром FeCr50C90LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>312 ₽/кг</t>
+          <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>953 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>301 ₽/кг</t>
+          <t>953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>805 ₽/кг</t>
+          <t>312 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>481 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>398 ₽/кг</t>
+          <t>805 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>481 ₽/кг</t>
+          <t>398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Феррохром FeCr50C90 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr50C90Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>725 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C01LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C01 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>463 ₽/кг</t>
+          <t>793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C01 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C01LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>793 ₽/кг</t>
+          <t>463 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C03LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C03 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>971 ₽/кг</t>
+          <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C03 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C03LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>336 ₽/кг</t>
+          <t>971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C05LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C05 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>851 ₽/кг</t>
+          <t>360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C05 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C05LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>360 ₽/кг</t>
+          <t>851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C10LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C1 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>459 ₽/кг</t>
+          <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Феррохром FeCr60C10 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>400 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C1LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C10LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C1N3 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C1LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>499 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C1N7Si ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C1N3 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>499 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Феррохром FeCr60C1N7 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C1 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C1N7Si ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>401 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C20LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Феррохром FeCr60C20 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C20LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>483 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>449 ₽/кг</t>
+          <t>483 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C40LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C40 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>773 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C40 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C40LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C5 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>729 ₽/кг</t>
+          <t>978 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>715 ₽/кг</t>
+          <t>994 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>395 ₽/кг</t>
+          <t>729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>964 ₽/кг</t>
+          <t>395 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>500 ₽/кг</t>
+          <t>715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>548 ₽/кг</t>
+          <t>964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>434 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>695 ₽/кг</t>
+          <t>500 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>514 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si7LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50Si7 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>870 ₽/кг</t>
+          <t>695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C50 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si7 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>994 ₽/кг</t>
+          <t>870 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C5LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C50Si7LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>924 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C5 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C5LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>978 ₽/кг</t>
+          <t>924 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>413 ₽/кг</t>
+          <t>552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>314 ₽/кг</t>
+          <t>413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Феррохром FeCr60C70LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>380 ₽/кг</t>
+          <t>314 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>732 ₽/кг</t>
+          <t>963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>380 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>963 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>532 ₽/кг</t>
+          <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>865 ₽/кг</t>
+          <t>532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70Si6LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>940 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Феррохром FeCr60C70Si6 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C70 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C70Si6LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>552 ₽/кг</t>
+          <t>940 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>679 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>431 ₽/кг</t>
+          <t>679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Феррохром FeCr60C90LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>496 ₽/кг</t>
+          <t>431 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>817 ₽/кг</t>
+          <t>496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>666 ₽/кг</t>
+          <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>911 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>956 ₽/кг</t>
+          <t>911 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>413 ₽/кг</t>
+          <t>956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Феррохром FeCr60C90 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr60C90Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C01LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C01 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>463 ₽/кг</t>
+          <t>466 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C01 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C01LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>466 ₽/кг</t>
+          <t>463 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C03LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C03 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>313 ₽/кг</t>
+          <t>998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C03 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C03LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>998 ₽/кг</t>
+          <t>313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C05LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C05 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>490 ₽/кг</t>
+          <t>749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C05 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C05LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>749 ₽/кг</t>
+          <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C10LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C1 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Феррохром FeCr70C10 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C1LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C10LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C1N3 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C1LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>976 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C1N7Si ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C1N3 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>369 ₽/кг</t>
+          <t>976 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Феррохром FeCr70C1N7 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C1 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C1N7Si ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>522 ₽/кг</t>
+          <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C20LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Феррохром FeCr70C20 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C20LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>319 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>675 ₽/кг</t>
+          <t>319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C40LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C40 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C40 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C40LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>308 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C5 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>932 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>414 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>458 ₽/кг</t>
+          <t>414 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>954 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>889 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>436 ₽/кг</t>
+          <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>826 ₽/кг</t>
+          <t>954 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>679 ₽/кг</t>
+          <t>527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>527 ₽/кг</t>
+          <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si7LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50Si7 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>447 ₽/кг</t>
+          <t>826 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C50 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si7 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>932 ₽/кг</t>
+          <t>447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C5LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C50Si7LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>953 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C5 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C5LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>398 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>922 ₽/кг</t>
+          <t>398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Феррохром FeCr70C70LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>464 ₽/кг</t>
+          <t>922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>515 ₽/кг</t>
+          <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>951 ₽/кг</t>
+          <t>464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>301 ₽/кг</t>
+          <t>951 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>337 ₽/кг</t>
+          <t>515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>756 ₽/кг</t>
+          <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>992 ₽/кг</t>
+          <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>469 ₽/кг</t>
+          <t>992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70Si6LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>790 ₽/кг</t>
+          <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Феррохром FeCr70C70Si6 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C70 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C70Si6LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>889 ₽/кг</t>
+          <t>570 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Феррохром FeCr70C90LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si2LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si2LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si2 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>794 ₽/кг</t>
+          <t>330 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si2LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si2LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>489 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si2 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si2LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>330 ₽/кг</t>
+          <t>489 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si4LP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si2LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>970 ₽/кг</t>
+          <t>794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si4LSLP ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si4 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>705 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si4LS ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si4LP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>469 ₽/кг</t>
+          <t>970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90Si4 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si4LS ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Феррохром FeCr70C90 ГОСТ 4757-91</t>
+          <t>Феррохром FeCr70C90Si4LSLP ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>570 ₽/кг</t>
+          <t>705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Феррохром FeCr80C01 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Феррохром FeCr80C03 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>368 ₽/кг</t>
         </is>
@@ -2937,80 +2937,80 @@
         <is>
           <t>Феррохром ФХ006А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>950 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Феррохром ФХ006Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>984 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Феррохром ФХ010А ГОСТ 4757-91</t>
+          <t>Феррохром ФХ010 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>586 ₽/кг</t>
+          <t>957 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Феррохром ФХ010Б ГОСТ 4757-91</t>
+          <t>Феррохром ФХ010А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Феррохром ФХ010 ГОСТ 4757-91</t>
+          <t>Феррохром ФХ010Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>957 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Феррохром ФХ015А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Феррохром ФХ015Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>379 ₽/кг</t>
         </is>
@@ -3045,80 +3045,80 @@
         <is>
           <t>Феррохром ФХ050А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Феррохром ФХ050Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Феррохром ФХ100А ГОСТ 4757-91</t>
+          <t>Феррохром ФХ100 ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>369 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Феррохром ФХ100Б ГОСТ 4757-91</t>
+          <t>Феррохром ФХ100А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>967 ₽/кг</t>
+          <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Феррохром ФХ100 ГОСТ 4757-91</t>
+          <t>Феррохром ФХ100Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>967 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Феррохром ФХ200А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Феррохром ФХ200Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>960 ₽/кг</t>
         </is>