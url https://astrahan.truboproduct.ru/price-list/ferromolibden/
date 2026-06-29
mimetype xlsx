--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -525,176 +525,176 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ферромолибден FeMo60Cu1,5 ГОСТ 4759-91</t>
+          <t>Ферромолибден FeMo60 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>3638845 ₽/кг</t>
+          <t>3932770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Ферромолибден FeMo60Cu1 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3728930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Ферромолибден FeMo60 ГОСТ 4759-91</t>
+          <t>Ферромолибден FeMo60Cu1,5 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>3932770 ₽/кг</t>
+          <t>3638845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ферромолибден FeMo70Cu1,5 ГОСТ 4759-91</t>
+          <t>Ферромолибден FeMo70 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3050698 ₽/кг</t>
+          <t>3563528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Ферромолибден FeMo70Cu1 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>3105928 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ферромолибден FeMo70 ГОСТ 4759-91</t>
+          <t>Ферромолибден FeMo70Cu1,5 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3563528 ₽/кг</t>
+          <t>3050698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Ферромолибден ФМо50 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>1442783 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Ферромолибден ФМо52 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>1632860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Ферромолибден ФМо55А ГОСТ 4759-91</t>
+          <t>Ферромолибден ФМо55 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2098331 ₽/кг</t>
+          <t>2237243 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Ферромолибден ФМо55Б ГОСТ 4759-91</t>
+          <t>Ферромолибден ФМо55А ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1637077 ₽/кг</t>
+          <t>2098331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Ферромолибден ФМо55 ГОСТ 4759-91</t>
+          <t>Ферромолибден ФМо55Б ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2237243 ₽/кг</t>
+          <t>1637077 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Ферромолибден ФМо58 ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>2736570 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Ферромолибден ФМо58(нк) ГОСТ 4759-91</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2910610 ₽/кг</t>
         </is>