--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -525,68 +525,68 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Феррованадий FeV80Al4 ТУ 14-5-170-85</t>
+          <t>Феррованадий  ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2983 ₽/кг</t>
+          <t>2989 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Феррованадий  ГОСТ 27130-94</t>
+          <t>Феррованадий FeV80Al4 ТУ 14-5-170-85</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2989 ₽/кг</t>
+          <t>2983 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Феррованадий ФВд25С ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2987 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Феррованадий ФВд50У0,3 ТУ 14-5-122-80</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2915 ₽/кг</t>
         </is>