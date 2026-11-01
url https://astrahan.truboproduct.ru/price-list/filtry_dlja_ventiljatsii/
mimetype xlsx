--- v0 (2026-05-27)
+++ v1 (2026-11-01)
@@ -525,4328 +525,4328 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 1745 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2751 ₽/шт.</t>
+          <t>19660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 2304 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2638 ₽/шт.</t>
+          <t>19749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 2794 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2679 ₽/шт.</t>
+          <t>19696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х200х150 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 2843 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2624 ₽/шт.</t>
+          <t>19749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х200х30 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 3138 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2721 ₽/шт.</t>
+          <t>19594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х200х50 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 3177 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2787 ₽/шт.</t>
+          <t>19579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х300х150 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 3236 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2636 ₽/шт.</t>
+          <t>19602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х300х30 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 3334 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2778 ₽/шт.</t>
+          <t>19541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х300х50 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 3824 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2701 ₽/шт.</t>
+          <t>19595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х400х150 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 3922 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2626 ₽/шт.</t>
+          <t>19713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х400х30 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 4167 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2658 ₽/шт.</t>
+          <t>19525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х400х50 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 4491 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2693 ₽/шт.</t>
+          <t>19611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х500х150 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 4805 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2652 ₽/шт.</t>
+          <t>19503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х500х30 мм G2</t>
+          <t>Фильтр для вентиляции Карман Рихтера 980 МПа ОСТ 34.42.301-81</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2576 ₽/шт.</t>
+          <t>19532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2663 ₽/шт.</t>
+          <t>2751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2610 ₽/шт.</t>
+          <t>2638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2795 ₽/шт.</t>
+          <t>2679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х200х150 мм G2</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2693 ₽/шт.</t>
+          <t>2624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х200х30 мм G2</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2572 ₽/шт.</t>
+          <t>2721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х200х50 мм G2</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2773 ₽/шт.</t>
+          <t>2787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х300х150 мм G2</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2558 ₽/шт.</t>
+          <t>2636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х800х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х300х30 мм G2</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2566 ₽/шт.</t>
+          <t>2778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х300х50 мм G2</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2521 ₽/шт.</t>
+          <t>2701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х400х150 мм G2</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2759 ₽/шт.</t>
+          <t>2626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х400х30 мм G2</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2694 ₽/шт.</t>
+          <t>2658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х400х50 мм G2</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2531 ₽/шт.</t>
+          <t>2693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х500х150 мм G2</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2618 ₽/шт.</t>
+          <t>2652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х500х30 мм G2</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2720 ₽/шт.</t>
+          <t>2576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х500х50 мм G2</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2699 ₽/шт.</t>
+          <t>2663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х600х150 мм G2</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2689 ₽/шт.</t>
+          <t>2610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х600х30 мм G2</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2785 ₽/шт.</t>
+          <t>2795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х600х50 мм G2</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2770 ₽/шт.</t>
+          <t>2693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х300х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х700х150 мм G2</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2799 ₽/шт.</t>
+          <t>2572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х700х30 мм G2</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2750 ₽/шт.</t>
+          <t>2773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х700х50 мм G2</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2543 ₽/шт.</t>
+          <t>2558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х800х150 мм G2</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2667 ₽/шт.</t>
+          <t>2566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х800х30 мм G2</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2714 ₽/шт.</t>
+          <t>2521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х800х50 мм G2</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2621 ₽/шт.</t>
+          <t>2759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х900х150 мм G2</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2725 ₽/шт.</t>
+          <t>2694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 1000х900х30 мм G2</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2670 ₽/шт.</t>
+          <t>2531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2775 ₽/шт.</t>
+          <t>2618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2651 ₽/шт.</t>
+          <t>2720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2616 ₽/шт.</t>
+          <t>2699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х200х150 мм G2</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2644 ₽/шт.</t>
+          <t>2689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х200х30 мм G2</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2756 ₽/шт.</t>
+          <t>2785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х200х50 мм G2</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2731 ₽/шт.</t>
+          <t>2770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х800х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х300х150 мм G2</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2693 ₽/шт.</t>
+          <t>2799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х300х30 мм G2</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2510 ₽/шт.</t>
+          <t>2750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х400х150 мм G2</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2664 ₽/шт.</t>
+          <t>2543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х400х30 мм G2</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2696 ₽/шт.</t>
+          <t>2667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х400х50 мм G2</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2786 ₽/шт.</t>
+          <t>2714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х500х150 мм G2</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2681 ₽/шт.</t>
+          <t>2621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х500х30 мм G2</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2661 ₽/шт.</t>
+          <t>2725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х500х50 мм G2</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2734 ₽/шт.</t>
+          <t>2670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х600х150 мм G2</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2663 ₽/шт.</t>
+          <t>2775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х600х30 мм G2</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2671 ₽/шт.</t>
+          <t>2651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х600х50 мм G2</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2663 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х700х150 мм G2</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2744 ₽/шт.</t>
+          <t>2644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х300х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х700х30 мм G2</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2549 ₽/шт.</t>
+          <t>2756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х700х50 мм G2</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2565 ₽/шт.</t>
+          <t>2731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х300х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х800х150 мм G2</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2725 ₽/шт.</t>
+          <t>2693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х800х30 мм G2</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2793 ₽/шт.</t>
+          <t>2510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х800х50 мм G2</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2681 ₽/шт.</t>
+          <t>2664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х900х150 мм G2</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2520 ₽/шт.</t>
+          <t>2696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х900х30 мм G2</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2666 ₽/шт.</t>
+          <t>2786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 200х900х50 мм G2</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2505 ₽/шт.</t>
+          <t>2681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2727 ₽/шт.</t>
+          <t>2661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2508 ₽/шт.</t>
+          <t>2734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2729 ₽/шт.</t>
+          <t>2663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х200х150 мм G2</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2644 ₽/шт.</t>
+          <t>2671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х200х30 мм G2</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2679 ₽/шт.</t>
+          <t>2663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х200х50 мм G2</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2503 ₽/шт.</t>
+          <t>2744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х300х150 мм G2</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2735 ₽/шт.</t>
+          <t>2549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х300х30 мм G2</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2760 ₽/шт.</t>
+          <t>2565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х300х50 мм G2</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2547 ₽/шт.</t>
+          <t>2725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х400х150 мм G2</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2626 ₽/шт.</t>
+          <t>2793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х400х30 мм G2</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2793 ₽/шт.</t>
+          <t>2681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х400х50 мм G2</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2596 ₽/шт.</t>
+          <t>2520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х500х150 мм G2</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2585 ₽/шт.</t>
+          <t>2666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х500х30 мм G2</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2573 ₽/шт.</t>
+          <t>2505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х500х50 мм G2</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2627 ₽/шт.</t>
+          <t>2727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х600х150 мм G2</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2539 ₽/шт.</t>
+          <t>2508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х300х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х600х30 мм G2</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2508 ₽/шт.</t>
+          <t>2729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х600х50 мм G2</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2619 ₽/шт.</t>
+          <t>2644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х700х150 мм G2</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2581 ₽/шт.</t>
+          <t>2679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х700х30 мм G2</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2744 ₽/шт.</t>
+          <t>2503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х700х50 мм G2</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2743 ₽/шт.</t>
+          <t>2735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х800х30 мм G2</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2597 ₽/шт.</t>
+          <t>2760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х800х50 мм G2</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2605 ₽/шт.</t>
+          <t>2547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х900х30 мм G2</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2506 ₽/шт.</t>
+          <t>2626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 300х900х50 мм G2</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2616 ₽/шт.</t>
+          <t>2793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2553 ₽/шт.</t>
+          <t>2596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2729 ₽/шт.</t>
+          <t>2585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х200х150 мм G2</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2723 ₽/шт.</t>
+          <t>2573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х200х30 мм G2</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2619 ₽/шт.</t>
+          <t>2627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х200х50 мм G2</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2610 ₽/шт.</t>
+          <t>2539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х300х150 мм G2</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2625 ₽/шт.</t>
+          <t>2508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х300х30 мм G2</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2775 ₽/шт.</t>
+          <t>2619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х400х150 мм G2</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2744 ₽/шт.</t>
+          <t>2581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х400х30 мм G2</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2513 ₽/шт.</t>
+          <t>2744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х400х50 мм G2</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2545 ₽/шт.</t>
+          <t>2743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х500х150 мм G2</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2688 ₽/шт.</t>
+          <t>2597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х500х30 мм G2</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2528 ₽/шт.</t>
+          <t>2605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х500х50 мм G2</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2516 ₽/шт.</t>
+          <t>2506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х600х150 мм G2</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2667 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х600х30 мм G2</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2757 ₽/шт.</t>
+          <t>2553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х300х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х600х50 мм G2</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2589 ₽/шт.</t>
+          <t>2729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х700х150 мм G2</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2586 ₽/шт.</t>
+          <t>2723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х300х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х700х30 мм G2</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2690 ₽/шт.</t>
+          <t>2619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х800х30 мм G2</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2599 ₽/шт.</t>
+          <t>2610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х800х50 мм G2</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2503 ₽/шт.</t>
+          <t>2625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х900х150 мм G2</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2642 ₽/шт.</t>
+          <t>2775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х900х30 мм G2</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2539 ₽/шт.</t>
+          <t>2744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 400х900х50 мм G2</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2708 ₽/шт.</t>
+          <t>2513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2751 ₽/шт.</t>
+          <t>2545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2727 ₽/шт.</t>
+          <t>2688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2561 ₽/шт.</t>
+          <t>2528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х200х150 мм G2</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2552 ₽/шт.</t>
+          <t>2516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х200х30 мм G2</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2674 ₽/шт.</t>
+          <t>2667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х800х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х200х50 мм G2</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2610 ₽/шт.</t>
+          <t>2757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х300х150 мм G2</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2676 ₽/шт.</t>
+          <t>2589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х300х30 мм G2</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2568 ₽/шт.</t>
+          <t>2586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х300х50 мм G2</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2530 ₽/шт.</t>
+          <t>2690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х400х150 мм G2</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2727 ₽/шт.</t>
+          <t>2599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х400х30 мм G2</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2628 ₽/шт.</t>
+          <t>2503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х400х50 мм G2</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2740 ₽/шт.</t>
+          <t>2642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х500х150 мм G2</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2570 ₽/шт.</t>
+          <t>2539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х500х30 мм G2</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2654 ₽/шт.</t>
+          <t>2708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х500х50 мм G2</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>2504 ₽/шт.</t>
+          <t>2751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х600х150 мм G2</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2508 ₽/шт.</t>
+          <t>2727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х300х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х600х30 мм G2</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2642 ₽/шт.</t>
+          <t>2561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х700х150 мм G2</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2620 ₽/шт.</t>
+          <t>2552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х300х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х700х30 мм G2</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>2796 ₽/шт.</t>
+          <t>2674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х800х150 мм G2</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2766 ₽/шт.</t>
+          <t>2610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х800х30 мм G2</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2702 ₽/шт.</t>
+          <t>2676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х800х50 мм G2</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2583 ₽/шт.</t>
+          <t>2568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х900х150 мм G2</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2704 ₽/шт.</t>
+          <t>2530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х900х30 мм G2</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2627 ₽/шт.</t>
+          <t>2727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 500х900х50 мм G2</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2728 ₽/шт.</t>
+          <t>2628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2518 ₽/шт.</t>
+          <t>2740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2697 ₽/шт.</t>
+          <t>2570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2712 ₽/шт.</t>
+          <t>2654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х800х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х200х30 мм G2</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2531 ₽/шт.</t>
+          <t>2504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х200х50 мм G2</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2767 ₽/шт.</t>
+          <t>2508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х300х150 мм G2</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2561 ₽/шт.</t>
+          <t>2642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х300х30 мм G2</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2664 ₽/шт.</t>
+          <t>2620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х300х50 мм G2</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2645 ₽/шт.</t>
+          <t>2796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х400х150 мм G2</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2622 ₽/шт.</t>
+          <t>2766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х400х30 мм G2</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2762 ₽/шт.</t>
+          <t>2702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х500х150 мм G2</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2597 ₽/шт.</t>
+          <t>2583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х500х30 мм G2</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2685 ₽/шт.</t>
+          <t>2704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х500х50 мм G2</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2633 ₽/шт.</t>
+          <t>2627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х600х30 мм G2</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2636 ₽/шт.</t>
+          <t>2728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х300х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х700х150 мм G2</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2608 ₽/шт.</t>
+          <t>2518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х700х30 мм G2</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2626 ₽/шт.</t>
+          <t>2697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х300х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х700х50 мм G2</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2632 ₽/шт.</t>
+          <t>2712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х800х150 мм G2</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2772 ₽/шт.</t>
+          <t>2531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х800х30 мм G2</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2746 ₽/шт.</t>
+          <t>2767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х900х150 мм G2</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>2733 ₽/шт.</t>
+          <t>2561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х900х30 мм G2</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2781 ₽/шт.</t>
+          <t>2664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 600х900х50 мм G2</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2669 ₽/шт.</t>
+          <t>2645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2668 ₽/шт.</t>
+          <t>2622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>2790 ₽/шт.</t>
+          <t>2762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2704 ₽/шт.</t>
+          <t>2597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х200х150 мм G2</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>2760 ₽/шт.</t>
+          <t>2685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х200х30 мм G2</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2661 ₽/шт.</t>
+          <t>2633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х200х50 мм G2</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2733 ₽/шт.</t>
+          <t>2636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х300х150 мм G2</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>2611 ₽/шт.</t>
+          <t>2608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х300х30 мм G2</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2745 ₽/шт.</t>
+          <t>2626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х300х50 мм G2</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2714 ₽/шт.</t>
+          <t>2632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х400х150 мм G2</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>2784 ₽/шт.</t>
+          <t>2772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х400х30 мм G2</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2519 ₽/шт.</t>
+          <t>2746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х400х50 мм G2</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2608 ₽/шт.</t>
+          <t>2733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х500х150 мм G2</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2750 ₽/шт.</t>
+          <t>2781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х500х30 мм G2</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>2694 ₽/шт.</t>
+          <t>2669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х500х50 мм G2</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2501 ₽/шт.</t>
+          <t>2668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х600х150 мм G2</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2787 ₽/шт.</t>
+          <t>2790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х600х50 мм G2</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2650 ₽/шт.</t>
+          <t>2704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х300х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х700х150 мм G2</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>2774 ₽/шт.</t>
+          <t>2760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х700х30 мм G2</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2541 ₽/шт.</t>
+          <t>2661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х700х50 мм G2</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2737 ₽/шт.</t>
+          <t>2733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х800х30 мм G2</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2696 ₽/шт.</t>
+          <t>2611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х800х50 мм G2</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2703 ₽/шт.</t>
+          <t>2745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х900х30 мм G2</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2678 ₽/шт.</t>
+          <t>2714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 700х900х50 мм G2</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>2743 ₽/шт.</t>
+          <t>2784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2621 ₽/шт.</t>
+          <t>2519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>2790 ₽/шт.</t>
+          <t>2608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>2733 ₽/шт.</t>
+          <t>2750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х200х150 мм G2</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2622 ₽/шт.</t>
+          <t>2694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х800х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х200х30 мм G2</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>2560 ₽/шт.</t>
+          <t>2501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х200х50 мм G2</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>2656 ₽/шт.</t>
+          <t>2787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х300х30 мм G2</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>2534 ₽/шт.</t>
+          <t>2650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х300х50 мм G2</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2545 ₽/шт.</t>
+          <t>2774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х400х150 мм G2</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2517 ₽/шт.</t>
+          <t>2541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х400х30 мм G2</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>2687 ₽/шт.</t>
+          <t>2737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х1000х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х400х50 мм G2</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>2655 ₽/шт.</t>
+          <t>2696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х1000х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х500х150 мм G2</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2738 ₽/шт.</t>
+          <t>2703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х1000х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х500х30 мм G2</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>2614 ₽/шт.</t>
+          <t>2678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х200х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х500х50 мм G2</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2694 ₽/шт.</t>
+          <t>2743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х200х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х600х30 мм G2</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2507 ₽/шт.</t>
+          <t>2621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х200х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х600х50 мм G2</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2703 ₽/шт.</t>
+          <t>2790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х300х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х700х150 мм G2</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2685 ₽/шт.</t>
+          <t>2733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х400х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х700х50 мм G2</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2616 ₽/шт.</t>
+          <t>2622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х400х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х800х150 мм G2</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2563 ₽/шт.</t>
+          <t>2560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х400х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х800х30 мм G2</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2714 ₽/шт.</t>
+          <t>2656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х500х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х800х50 мм G2</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2775 ₽/шт.</t>
+          <t>2534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х500х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х900х150 мм G2</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2507 ₽/шт.</t>
+          <t>2545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х500х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х900х30 мм G2</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>2761 ₽/шт.</t>
+          <t>2517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х600х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 800х900х50 мм G2</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>2588 ₽/шт.</t>
+          <t>2687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х600х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х1000х150 мм G2</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>2642 ₽/шт.</t>
+          <t>2655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х600х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х1000х30 мм G2</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>2513 ₽/шт.</t>
+          <t>2738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х700х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х1000х50 мм G2</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2682 ₽/шт.</t>
+          <t>2614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х700х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х200х150 мм G2</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>2657 ₽/шт.</t>
+          <t>2694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х700х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х200х30 мм G2</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>2606 ₽/шт.</t>
+          <t>2507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х800х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х200х50 мм G2</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>2573 ₽/шт.</t>
+          <t>2703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х800х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х300х30 мм G2</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>2752 ₽/шт.</t>
+          <t>2685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х800х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х400х150 мм G2</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2502 ₽/шт.</t>
+          <t>2616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х900х150 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х400х30 мм G2</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>2662 ₽/шт.</t>
+          <t>2563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х900х30 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х400х50 мм G2</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>2618 ₽/шт.</t>
+          <t>2714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х900х50 мм G2</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х500х150 мм G2</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>2704 ₽/шт.</t>
+          <t>2775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х300 мм F8 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х500х30 мм G2</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>574 ₽/шт.</t>
+          <t>2507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х300 мм G3 3 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х500х50 мм G2</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>636 ₽/шт.</t>
+          <t>2761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х300 мм G4 3 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х600х150 мм G2</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>553 ₽/шт.</t>
+          <t>2588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х300 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х600х30 мм G2</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>613 ₽/шт.</t>
+          <t>2642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х300 мм М5 9 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х600х50 мм G2</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>643 ₽/шт.</t>
+          <t>2513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х300 мм М6 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х700х150 мм G2</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>579 ₽/шт.</t>
+          <t>2682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм F7 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х700х30 мм G2</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>564 ₽/шт.</t>
+          <t>2657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм F8 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х700х50 мм G2</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>561 ₽/шт.</t>
+          <t>2606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм F9 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х800х150 мм G2</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>2573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм G3 3 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х800х30 мм G2</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>2752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм G4 3 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х800х50 мм G2</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>2502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х900х150 мм G2</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>643 ₽/шт.</t>
+          <t>2662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х287х600 мм М6 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х900х30 мм G2</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>622 ₽/шт.</t>
+          <t>2618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм F7 4 шт.</t>
+          <t>Фильтр для вентиляции жироулавливающий лабиринтный 900х900х50 мм G2</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>641 ₽/шт.</t>
+          <t>2704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм F8 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х300 мм F8 4 шт.</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм F9 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х300 мм G3 3 шт.</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>630 ₽/шт.</t>
+          <t>636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм G3 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х300 мм G4 3 шт.</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>608 ₽/шт.</t>
+          <t>553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм G4 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х300 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х300 мм М5 9 шт.</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х300 мм М6 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х300 мм М6 4 шт.</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х600 мм F7 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм F7 4 шт.</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х600 мм F8 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм F8 4 шт.</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>606 ₽/шт.</t>
+          <t>561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х600 мм F9 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм F9 4 шт.</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х600 мм G3 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм G3 3 шт.</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>573 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х600 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм G4 3 шт.</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х490х600 мм М6 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>611 ₽/шт.</t>
+          <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х300 мм F7 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х287х600 мм М6 4 шт.</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х300 мм F8 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм F7 4 шт.</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>613 ₽/шт.</t>
+          <t>641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х300 мм F9 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм F8 4 шт.</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х300 мм G3 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм F9 4 шт.</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х300 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм G3 3 шт.</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х300 мм М6 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм G4 3 шт.</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х600 мм F8 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х600 мм F9 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х300 мм М6 4 шт.</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>629 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х600 мм G3 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х600 мм F7 4 шт.</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х600 мм G4 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х600 мм F8 4 шт.</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х600 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х600 мм F9 4 шт.</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 287х592х600 мм М6 4 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х600 мм G3 3 шт.</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм F7 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х600 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм F9 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х490х600 мм М6 4 шт.</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм G3 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х300 мм F7 4 шт.</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>642 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм G4 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х300 мм F8 4 шт.</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм М5 3 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х300 мм F9 4 шт.</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>635 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм М5 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х300 мм G3 3 шт.</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>554 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х300 мм М6 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х300 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х600 мм F7 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х300 мм М6 4 шт.</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>606 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х600 мм F8 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х600 мм F8 4 шт.</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>616 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х600 мм F9 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х600 мм F9 4 шт.</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>630 ₽/шт.</t>
+          <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х600 мм G3 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х600 мм G3 3 шт.</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х600 мм G4 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х600 мм G4 3 шт.</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х287х600 мм М6 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х600 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм F7 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 287х592х600 мм М6 4 шт.</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм F8 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм F7 6 шт.</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>629 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм F9 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм F9 6 шт.</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>615 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм G3 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм G3 5 шт.</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>580 ₽/шт.</t>
+          <t>642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм G4 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм G4 5 шт.</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>629 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм М5 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм М5 3 шт.</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х300 мм М6 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм М5 5 шт.</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х600 мм F7 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х300 мм М6 6 шт.</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х600 мм F8 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х600 мм F7 6 шт.</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х600 мм G4 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х600 мм F8 6 шт.</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х600 мм М5 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х600 мм F9 6 шт.</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>551 ₽/шт.</t>
+          <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 490х592х600 мм М6 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х600 мм G3 5 шт.</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>641 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм F7 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х600 мм G4 5 шт.</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>574 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм F8 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х287х600 мм М6 6 шт.</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>582 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм F9 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм F7 6 шт.</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>646 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм F8 6 шт.</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>603 ₽/шт.</t>
+          <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм F9 6 шт.</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>641 ₽/шт.</t>
+          <t>615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм G3 5 шт.</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х300 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм G4 5 шт.</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм F7 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм М5 5 шт.</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>563 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм F8 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х300 мм М6 6 шт.</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм F9 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х600 мм F7 6 шт.</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>607 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х600 мм F8 6 шт.</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х600 мм G4 5 шт.</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>640 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм М5 5 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х600 мм М5 5 шт.</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 490х592х600 мм М6 6 шт.</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х287х600 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм F7 8 шт.</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм F7 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм F8 8 шт.</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм F8 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм F9 8 шт.</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>571 ₽/шт.</t>
+          <t>646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм F9 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>612 ₽/шт.</t>
+          <t>641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>649 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х300 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х300 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм F7 8 шт.</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х600 мм F7 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм F8 8 шт.</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х600 мм F8 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм F9 8 шт.</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х600 мм F9 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>635 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х600 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х600 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм М5 5 шт.</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х490х600 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х300 мм F8 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х287х600 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х300 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм F7 8 шт.</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>572 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х300 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм F8 8 шт.</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х300 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм F9 8 шт.</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>646 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х300 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>581 ₽/шт.</t>
+          <t>612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х600 мм F7 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х600 мм F9 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>603 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х600 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х300 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х600 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х600 мм F7 8 шт.</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>615 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х600 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х600 мм F8 8 шт.</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>613 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х592х600 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х600 мм F9 8 шт.</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм F7 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х600 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>594 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм F8 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х600 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>600 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм F9 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х490х600 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм G3 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х300 мм F8 8 шт.</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>571 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм G4 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х300 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х300 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 592х892х600 мм М6 8 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х300 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х300 мм F7 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х300 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х300 мм F8 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х600 мм F7 8 шт.</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>638 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х300 мм F9 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х600 мм F9 8 шт.</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>612 ₽/шт.</t>
+          <t>603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х300 мм G3 9 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х600 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>636 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х300 мм М5 9 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х600 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>641 ₽/шт.</t>
+          <t>615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х300 мм М6 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х600 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>559 ₽/шт.</t>
+          <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм F7 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х592х600 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм F8 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм F7 8 шт.</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм F9 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм F8 8 шт.</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>636 ₽/шт.</t>
+          <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм G3 9 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм F9 8 шт.</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм G4 9 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм G3 6 шт.</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>579 ₽/шт.</t>
+          <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм М5 6 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм G4 6 шт.</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>564 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм М5 9 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции карманный 892х592х600 мм М6 10 шт.</t>
+          <t>Фильтр для вентиляции карманный 592х892х600 мм М6 8 шт.</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>603 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 1745 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х300 мм F7 10 шт.</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>19660 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 2304 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х300 мм F8 10 шт.</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>19749 ₽/шт.</t>
+          <t>638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 2794 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х300 мм F9 10 шт.</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>19696 ₽/шт.</t>
+          <t>612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 2843 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х300 мм G3 9 шт.</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>19749 ₽/шт.</t>
+          <t>636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 3138 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х300 мм М5 9 шт.</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>19594 ₽/шт.</t>
+          <t>641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 3177 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х300 мм М6 10 шт.</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>19579 ₽/шт.</t>
+          <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 3236 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм F7 10 шт.</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>19602 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 3334 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм F8 10 шт.</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>19541 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 3824 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм F9 10 шт.</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>19595 ₽/шт.</t>
+          <t>636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 3922 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм G3 9 шт.</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>19713 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 4167 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм G4 9 шт.</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>19525 ₽/шт.</t>
+          <t>579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 4491 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм М5 6 шт.</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>19611 ₽/шт.</t>
+          <t>564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 4805 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм М5 9 шт.</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>19503 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Фильтр для вентиляции Карман Рихтера 980 МПа ОСТ 34.42.301-81</t>
+          <t>Фильтр для вентиляции карманный 892х592х600 мм М6 10 шт.</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>19532 ₽/шт.</t>
+          <t>603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Фильтр для вентиляции картриджный для систем аспирации воздуха 150х85 мм</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>1437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Фильтр для вентиляции картриджный для систем аспирации воздуха 215х140 мм</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>1432 ₽/шт.</t>
         </is>