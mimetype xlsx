--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -693,92 +693,92 @@
         <is>
           <t>Фильтр СДЖ 300 мм 4 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>398447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Фильтр СДЖ 300 мм 6,3 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>412809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Фильтр СДЖ 500 мм 1,6 МПа ТУ 3683-016-00220322-99</t>
+          <t>Фильтр СДЖ 50 мм</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>436382 ₽/шт.</t>
+          <t>110500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Фильтр СДЖ 500 мм 2,5 МПа ТУ 3683-016-00220322-99</t>
+          <t>Фильтр СДЖ 500 мм 1,6 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>471230 ₽/шт.</t>
+          <t>436382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Фильтр СДЖ 500 мм 4 МПа ТУ 3683-016-00220322-99</t>
+          <t>Фильтр СДЖ 500 мм 2,5 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>479739 ₽/шт.</t>
+          <t>471230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Фильтр СДЖ 50 мм</t>
+          <t>Фильтр СДЖ 500 мм 4 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>110500 ₽/шт.</t>
+          <t>479739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Фильтр СДЖ 80 мм 1,6 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>113555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Фильтр СДЖ 80 мм 2,5 МПа ТУ 3683-016-00220322-99</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>127548 ₽/шт.</t>
         </is>