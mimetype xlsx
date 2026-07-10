--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -525,344 +525,344 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ, ВТ сетчатый одинарный 32х325х230 мм 25 бар 5,2 кг Тн</t>
+          <t>Фильтр штуцерный ВМ сетчатый одинарный 20х227х184 мм 25 бар 3,1 кг Тн</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый одинарный 20х227х184 мм 25 бар 3,1 кг Тн</t>
+          <t>Фильтр штуцерный ВМ сетчатый одинарный 32х302х230 мм 25 бар 5,1 кг Тн</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый одинарный 32х302х230 мм 25 бар 5,1 кг Тн</t>
+          <t>Фильтр штуцерный ВМ сетчатый одинарный 32х325х230 мм 25 бар 5,2 кг Тн</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый одинарный 32х325х230 мм 25 бар 5,2 кг Тн</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 20х180х166 мм 6 бар 4 кг Бр</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 20х180х166 мм 6 бар 4 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 20х230х180 мм 40 бар 8,5 кг Бр</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 20х230х180 мм 40 бар 8,5 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х180х185 мм 6 бар 4,2 кг Бр</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х180х185 мм 6 бар 4,2 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х195х170 мм 16 бар 6 кг Бр</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х195х170 мм 16 бар 6 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х225х180 мм 30 бар 7,6 кг Бр</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х225х180 мм 30 бар 7,6 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х230х196 мм 40 бар 9,2 кг Бр</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 25х230х196 мм 40 бар 9,2 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 32х240х210 мм 6 бар 6,2 кг Бр</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>233 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 32х240х210 мм 6 бар 6,2 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 32х270х210 мм 40 бар 13 кг Бр</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 32х270х210 мм 40 бар 13 кг Бр</t>
+          <t>Фильтр штуцерный ВМ сетчатый однопатронный 32х275х194 мм 30 бар 10,8 кг Бр</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>246 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный ВМ сетчатый однопатронный 32х275х194 мм 30 бар 10,8 кг Бр</t>
+          <t>Фильтр штуцерный ВМ, ВТ сетчатый одинарный 32х325х230 мм 25 бар 5,2 кг Тн</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Фильтр штуцерный ВП сетчатый однопатронный 20х182х160 мм 10 бар 4,7 кг Бр</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 10х200х140 мм 25 бар 2,3 кг </t>
+          <t>Фильтр штуцерный М, Т сетчатый одинарный 20х180х160 мм 6 бар 1,29 кг ЛС</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>203 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 15х200х140 мм 25 бар 2,4 кг </t>
+          <t>Фильтр штуцерный М, Т сетчатый одинарный 25х180х160 мм 6 бар 1,37 кг ЛС</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 20х308х200 мм 40 бар 14,7 кг </t>
+          <t>Фильтр штуцерный М, Т сетчатый одинарный 32х240х190 мм 6 бар 2,04 кг ЛС</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 20х320х160 мм 10 бар 8 кг </t>
+          <t>Фильтр штуцерный М, Т сетчатый одинарный 32х268х230 мм 6 бар 6,2 кг НЖ</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>209 ₽/шт.</t>
+          <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 25х360х165 мм 10 бар 9,5 кг </t>
+          <t>Фильтр штуцерный М, Т сетчатый однопатронный 20х200х164 мм 25 бар 4,5 кг Су</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 32х435х170 мм 10 бар 11 кг </t>
+          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 10х200х140 мм 25 бар 2,3 кг </t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный М, Т сетчатый одинарный 20х180х160 мм 6 бар 1,29 кг ЛС</t>
+          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 15х200х140 мм 25 бар 2,4 кг </t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный М, Т сетчатый одинарный 25х180х160 мм 6 бар 1,37 кг ЛС</t>
+          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 20х308х200 мм 40 бар 14,7 кг </t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>225 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный М, Т сетчатый одинарный 32х240х190 мм 6 бар 2,04 кг ЛС</t>
+          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 20х320х160 мм 10 бар 8 кг </t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный М, Т сетчатый одинарный 32х268х230 мм 6 бар 6,2 кг НЖ</t>
+          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 25х360х165 мм 10 бар 9,5 кг </t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>239 ₽/шт.</t>
+          <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Фильтр штуцерный М, Т сетчатый однопатронный 20х200х164 мм 25 бар 4,5 кг Су</t>
+          <t xml:space="preserve">Фильтр штуцерный для масла и топлива щелевой 32х435х170 мм 10 бар 11 кг </t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>224 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">Фильтр штуцерный сдвоенный с переключающим устройством пробкового типа 15х320х20 мм 456 бар </t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>