--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -717,188 +717,188 @@
         <is>
           <t>Ниппель алюминиевый 28 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Ниппель алюминиевый 28 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 30 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 3 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>475 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 30 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 3 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>476 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 32 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 30 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>476 ₽/шт.</t>
+          <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 32 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 30 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>477 ₽/шт.</t>
+          <t>476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 34 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 32 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>478 ₽/шт.</t>
+          <t>476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 34 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 32 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>478 ₽/шт.</t>
+          <t>477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 36 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 34 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 36 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 34 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 38 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 36 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>481 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 38 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 36 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>481 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 3 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 38 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Ниппель алюминиевый 3 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
+          <t>Ниппель алюминиевый 38 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Ниппель алюминиевый 4 мм исполнение 1 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Ниппель алюминиевый 4 мм исполнение 2 АМг2M ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>460 ₽/шт.</t>
         </is>
@@ -957,488 +957,488 @@
         <is>
           <t>Ниппель медный конический наружная резьба G 1 1/2 B 14 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба G 1 1/4 B 12,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 1/2 B 8,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 1 B 11 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 1/4 B 7,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 1/2 B 8,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 1/8 B 6,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 1/4 B 7,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 1 B 11 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 1/8 B 6,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба G 2 1/2 B 17,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба G 2 B 15,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 3/4 B 10 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 3 B 19,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 3/8 B 9 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 3/4 B 10 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба G 3 B 19,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба G 3/8 B 9 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба G 4 B 21,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба R 1 1/2 6,4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба R 1 1/4 6,4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба R 1/2 5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба R 1 6,4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба R 1/4 3,7 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба R 1/2 5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>485 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба R 1 6,4 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба R 1/4 3,7 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба R 1/8 2,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба R 2 1/2 9,2 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба R 2 7,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба R 3/4 5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба R 3 9,2 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба R 3/8 3,7 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба R 3/4 5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>486 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба R 3 9,2 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба R 3/8 3,7 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба R 4 10,4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 1 1/2 4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 1 1/4 4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба Rk 1/2 3,2 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба Rk 1 4 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>484 ₽/шт.</t>
+          <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба Rk 1/4 2,3 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба Rk 1/2 3,2 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>482 ₽/шт.</t>
+          <t>484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба Rk 1 4 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба Rk 1/4 2,3 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>486 ₽/шт.</t>
+          <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 1/8 1,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 2 1/2 5,8 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 2 5,2 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба Rk 3/4 3,2 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба Rk 3 5,8 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>485 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Ниппель медный конический наружная резьба Rk 3 5,8 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный конический наружная резьба Rk 3/4 3,2 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 3/8 2,3 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Ниппель медный конический наружная резьба Rk 4 6,9 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Ниппель медный цилиндрический внутренняя резьба G 1 11,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный цилиндрический внутренняя резьба G 1 1/2 13,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Ниппель медный цилиндрический внутренняя резьба G 1 1/2 13,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный цилиндрический внутренняя резьба G 1 1/4 13,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Ниппель медный цилиндрический внутренняя резьба G 1 1/4 13,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный цилиндрический внутренняя резьба G 1 11,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба G 1/2 9 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба G 1/4 7 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>495 ₽/шт.</t>
         </is>
@@ -1509,80 +1509,80 @@
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба G 3/8 7 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба G 4 2 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Ниппель медный цилиндрический внутренняя резьба Rp 1 11,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный цилиндрический внутренняя резьба Rp 1 1/2 13,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Ниппель медный цилиндрический внутренняя резьба Rp 1 1/2 13,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный цилиндрический внутренняя резьба Rp 1 1/4 13,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Ниппель медный цилиндрический внутренняя резьба Rp 1 1/4 13,5 мм М2 ГОСТ 52949-2008</t>
+          <t>Ниппель медный цилиндрический внутренняя резьба Rp 1 11,5 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>501 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба Rp 1/2 9 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба Rp 1/4 7 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>492 ₽/шт.</t>
         </is>
@@ -1653,1556 +1653,1556 @@
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба Rp 3/8 7 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Ниппель медный цилиндрический внутренняя резьба Rp 4 26 мм М2 ГОСТ 52949-2008</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>417 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>417 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>418 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>420 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>420 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>420 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>421 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>423 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>423 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>424 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>424 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>427 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>434 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>435 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>436 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>436 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>436 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>437 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>439 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>441 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>444 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>452 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>452 ₽/шт.</t>
+          <t>109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>452 ₽/шт.</t>
+          <t>109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Ниппель стальной 100 мм 4" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм 3/8" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 10 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>103 ₽/шт.</t>
+          <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>109 ₽/шт.</t>
+          <t>444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>109 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>109 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>109 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм 3/8" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 100 мм 4" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 100 мм 4" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>532 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 100 мм 4" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 100 мм 4" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>535 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 100 мм 4" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 100 мм 4" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Ниппель стальной 10 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 100 мм 4" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Ниппель стальной 12 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Ниппель стальной 12 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>540 ₽/шт.</t>
         </is>
@@ -3429,171 +3429,171 @@
         <is>
           <t>Ниппель стальной 15 мм 1/2" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Ниппель стальной 15 мм 1/2" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>123 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Ниппель стальной 15 мм 1/2" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Ниппель стальной 15 мм 1/2" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 15 мм 1/2" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Ниппель стальной 15 мм 1/2" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Ниппель стальной 15 мм 1/2" 60пп ГОСТ 8967-75</t>
         </is>
@@ -4293,171 +4293,171 @@
         <is>
           <t>Ниппель стальной 20 мм 3/4" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Ниппель стальной 20 мм 3/4" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>Ниппель стальной 20 мм 3/4" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Ниппель стальной 20 мм 3/4" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 20 мм 3/4" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Ниппель стальной 20 мм 3/4" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Ниппель стальной 20 мм 3/4" 60пп ГОСТ 8967-75</t>
         </is>
@@ -5157,176 +5157,176 @@
         <is>
           <t>Ниппель стальной 25 мм 1" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Ниппель стальной 25 мм 1" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>200 ₽/шт.</t>
+          <t>199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>199 ₽/шт.</t>
+          <t>200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>202 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>205 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>206 ₽/шт.</t>
+          <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>205 ₽/шт.</t>
+          <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Ниппель стальной 25 мм 1" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>207 ₽/шт.</t>
+          <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Ниппель стальной 25 мм 1" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 25 мм 1" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>206 ₽/шт.</t>
+          <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Ниппель стальной 25 мм 1" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Ниппель стальной 25 мм 1" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>209 ₽/шт.</t>
         </is>
@@ -5829,1988 +5829,1988 @@
         <is>
           <t>Ниппель стальной 28 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>Ниппель стальной 28 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Ниппель стальной 30 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 3 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>575 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Ниппель стальной 30 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 3 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Ниппель стальной 30 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 3 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>578 ₽/шт.</t>
+          <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Ниппель стальной 30 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 3 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>575 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Ниппель стальной 30 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 3 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>578 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Ниппель стальной 30 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 3 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>580 ₽/шт.</t>
+          <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 30 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 30 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 30 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 30 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 30 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 30 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>233 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>233 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>239 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>239 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>239 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>242 ₽/шт.</t>
+          <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>246 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>255 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>258 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>259 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>259 ₽/шт.</t>
+          <t>255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>259 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>261 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>262 ₽/шт.</t>
+          <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм 1 1/4" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>581 ₽/шт.</t>
+          <t>262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Ниппель стальной 32 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм 1 1/4" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Ниппель стальной 34 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Ниппель стальной 34 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Ниппель стальной 34 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Ниппель стальной 34 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Ниппель стальной 34 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Ниппель стальной 34 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 32 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Ниппель стальной 36 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 34 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>591 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Ниппель стальной 36 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 34 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Ниппель стальной 36 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 34 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Ниппель стальной 36 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 34 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>591 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Ниппель стальной 36 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 34 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Ниппель стальной 36 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 34 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Ниппель стальной 38 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 36 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Ниппель стальной 38 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 36 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>596 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Ниппель стальной 38 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 36 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>598 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Ниппель стальной 38 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 36 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Ниппель стальной 38 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 36 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Ниппель стальной 38 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 36 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>599 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Ниппель стальной 3 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 38 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Ниппель стальной 3 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 38 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Ниппель стальной 3 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 38 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>511 ₽/шт.</t>
+          <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Ниппель стальной 3 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 38 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Ниппель стальной 3 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 38 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Ниппель стальной 3 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 38 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>511 ₽/шт.</t>
+          <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 4 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>266 ₽/шт.</t>
+          <t>512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 4 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 4 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>267 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 4 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>268 ₽/шт.</t>
+          <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 4 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 4 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>272 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>272 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>274 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>274 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>275 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>277 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>276 ₽/шт.</t>
+          <t>272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>284 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>287 ₽/шт.</t>
+          <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>287 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>287 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>296 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>299 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>299 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>299 ₽/шт.</t>
+          <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>299 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>301 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Ниппель стальной 40 мм 1 1/2" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Ниппель стальной 4 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>512 ₽/шт.</t>
+          <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Ниппель стальной 4 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Ниппель стальной 4 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Ниппель стальной 4 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>513 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Ниппель стальной 4 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Ниппель стальной 4 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 40 мм 1 1/2" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>516 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>
@@ -7965,176 +7965,176 @@
         <is>
           <t>Ниппель стальной 50 мм 2" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>313 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Ниппель стальной 50 мм 2" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 50 мм 2" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>315 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>316 ₽/шт.</t>
         </is>
@@ -8493,2348 +8493,2348 @@
         <is>
           <t>Ниппель стальной 50 мм 2" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>Ниппель стальной 50 мм 2" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 6 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 6 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>333 ₽/шт.</t>
+          <t>520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 6 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 6 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 6 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 6 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>351 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>352 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>352 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>356 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>357 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>359 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>359 ₽/шт.</t>
+          <t>356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>360 ₽/шт.</t>
+          <t>357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>363 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>363 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>365 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>365 ₽/шт.</t>
+          <t>359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>369 ₽/шт.</t>
+          <t>363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Ниппель стальной 65 мм 2 1/4" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Ниппель стальной 6 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>518 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Ниппель стальной 6 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>520 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Ниппель стальной 6 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>521 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Ниппель стальной 6 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>518 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Ниппель стальной 6 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>520 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Ниппель стальной 6 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 65 мм 2 1/4" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>375 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>380 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>41 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>383 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>384 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>384 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>384 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>386 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>385 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>386 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>386 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>52 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>389 ₽/шт.</t>
+          <t>52 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>389 ₽/шт.</t>
+          <t>52 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>393 ₽/шт.</t>
+          <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>393 ₽/шт.</t>
+          <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>395 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>395 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>396 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>396 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>396 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>400 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>63 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>404 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>405 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Ниппель стальной 80 мм 3" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм 1/4" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 05кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 08 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм исполнение 1 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 08кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм исполнение 1 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 08пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 10Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм исполнение 2 20А ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 10кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 8 мм исполнение 2 ст20 ГОСТ 13956-74</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 10пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 05кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 11кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 08 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 15Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 08кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 15кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 08пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 15пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 10Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 18кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 10кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>41 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 20Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 10пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 20кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 11кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 20пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 15Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 25Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 15кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 30Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 15пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 30Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 18кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 35Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 20Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 35Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 20кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 40Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 20пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 40Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 25Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 45Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 30Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 45Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 30Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 50А ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 35Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 50Г2 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 35Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>52 ₽/шт.</t>
+          <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 50Г ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 40Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 55пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 40Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>52 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" 60пп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 45Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>52 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст0 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 45Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст10 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 50А ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст15 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 50Г ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст1кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 50Г2 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>55 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст1пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 55пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>55 ₽/шт.</t>
+          <t>389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст1сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" 60пп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст20 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст0 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст25 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст10 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст2кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст15 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст2пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст1кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст2сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст1пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст30 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст1сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст35 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст20 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст3Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст25 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст3Гсп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст2кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст3кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст2пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>63 ₽/шт.</t>
+          <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст3пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст2сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст3сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст30 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст40 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст35 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст45 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст3Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст4кп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст3Гсп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст4пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст3кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст4сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст3пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст50 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст3сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст55 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст40 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст5Гпс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст45 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст5пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст4кп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст5сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст4пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст60 ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст4сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст6пс ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст50 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм 1/4" ст6сп ГОСТ 8967-75</t>
+          <t>Ниппель стальной 80 мм 3" ст55 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм исполнение 1 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 80 мм 3" ст5Гпс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>525 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм исполнение 1 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 80 мм 3" ст5пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>525 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм исполнение 1 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 80 мм 3" ст5сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>530 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм исполнение 2 12Х18Н10Т ГОСТ 13956-74</t>
+          <t>Ниппель стальной 80 мм 3" ст60 ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>525 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм исполнение 2 20А ГОСТ 13956-74</t>
+          <t>Ниппель стальной 80 мм 3" ст6пс ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>526 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Ниппель стальной 8 мм исполнение 2 ст20 ГОСТ 13956-74</t>
+          <t>Ниппель стальной 80 мм 3" ст6сп ГОСТ 8967-75</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>530 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>Ниппель стальной приварной полусферический 10 мм 12Х18Н9Т ГОСТ 16042-70</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>Ниппель стальной приварной полусферический 12 мм 12Х18Н9Т ГОСТ 16042-70</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>542 ₽/шт.</t>
         </is>
@@ -11193,68 +11193,68 @@
         <is>
           <t>Ниппель стальной шаровой 35 мм исполнение 2 ГОСТ 23355-78</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
           <t>Ниппель стальной шаровой 38 мм исполнение 3 ГОСТ 23355-78</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Ниппель стальной шаровой 42 мм исполнение 2 ГОСТ 23355-78</t>
+          <t>Ниппель стальной шаровой 4 мм исполнение 1 ГОСТ 23355-78</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>600 ₽/шт.</t>
+          <t>517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Ниппель стальной шаровой 4 мм исполнение 1 ГОСТ 23355-78</t>
+          <t>Ниппель стальной шаровой 42 мм исполнение 2 ГОСТ 23355-78</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>517 ₽/шт.</t>
+          <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>Ниппель стальной шаровой 5 мм исполнение 1 ГОСТ 23355-78</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>Ниппель стальной шаровой 6 мм исполнение 2 ГОСТ 23355-78</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>524 ₽/шт.</t>
         </is>