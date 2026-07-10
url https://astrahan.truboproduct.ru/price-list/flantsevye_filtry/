--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -849,68 +849,68 @@
         <is>
           <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 150х670х460 мм 60 кг Су</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 200х845х610 мм 137 кг Су</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 20х200х180 мм 3,2 кг Су</t>
+          <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 20х200х180 мм 3 кг Су</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2677 ₽/шт.</t>
+          <t>2673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 20х200х180 мм 3 кг Су</t>
+          <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 20х200х180 мм 3,2 кг Су</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2673 ₽/шт.</t>
+          <t>2677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 250х1000х610 мм 153 кг Су</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Фильтр фланцевый для пресной воды, масла и топлива проходной 300х1147х620 мм 172 кг Су</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>2993 ₽/шт.</t>
         </is>
@@ -981,140 +981,140 @@
         <is>
           <t>Фильтр фланцевый инерционный 150 мм</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>2413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Фильтр фланцевый инерционный 200 мм</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>2590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый инерционный 250 мм</t>
+          <t>Фильтр фланцевый инерционный 25 мм</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2636 ₽/шт.</t>
+          <t>1550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый инерционный 25 мм</t>
+          <t>Фильтр фланцевый инерционный 250 мм</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1550 ₽/шт.</t>
+          <t>2636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Фильтр фланцевый инерционный 300 мм</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>2650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Фильтр фланцевый инерционный 32 мм</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>1576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый инерционный 400 мм</t>
+          <t>Фильтр фланцевый инерционный 40 мм</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2664 ₽/шт.</t>
+          <t>1693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый инерционный 40 мм</t>
+          <t>Фильтр фланцевый инерционный 400 мм</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1693 ₽/шт.</t>
+          <t>2664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый инерционный 500 мм</t>
+          <t>Фильтр фланцевый инерционный 50 мм</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2672 ₽/шт.</t>
+          <t>1756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый инерционный 50 мм</t>
+          <t>Фильтр фланцевый инерционный 500 мм</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1756 ₽/шт.</t>
+          <t>2672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Фильтр фланцевый инерционный 65 мм</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>1910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Фильтр фланцевый инерционный 80 мм</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>1944 ₽/шт.</t>
         </is>
@@ -1185,318 +1185,318 @@
         <is>
           <t>Фильтр фланцевый магнитный 65 мм</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>1913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Фильтр фланцевый магнитный 80 мм</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>1984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый сдвоенный с переключающим устройством пробкового типа 40х360х385 мм 48 кг 0,5 мм</t>
+          <t>Фильтр фланцевый с нетканым фильтрующим элементом угловой 125х1145х548 мм 130 кг</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2714 ₽/шт.</t>
+          <t>2821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый сдвоенный с переключающим устройством пробкового типа 40х630х470 мм 100 кг 0,7 мм</t>
+          <t>Фильтр фланцевый с нетканым фильтрующим элементом угловой 40х675х528 мм 69 кг</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2728 ₽/шт.</t>
+          <t>2693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый с нетканым фильтрующим элементом угловой 125х1145х548 мм 130 кг</t>
+          <t>Фильтр фланцевый с нетканым фильтрующим элементом угловой 80х915х523 мм 95 кг</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2821 ₽/шт.</t>
+          <t>2802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый с нетканым фильтрующим элементом угловой 40х675х528 мм 69 кг</t>
+          <t>Фильтр фланцевый сдвоенный с переключающим устройством пробкового типа 40х360х385 мм 48 кг 0,5 мм</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2693 ₽/шт.</t>
+          <t>2714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Фильтр фланцевый с нетканым фильтрующим элементом угловой 80х915х523 мм 95 кг</t>
+          <t>Фильтр фланцевый сдвоенный с переключающим устройством пробкового типа 40х630х470 мм 100 кг 0,7 мм</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2802 ₽/шт.</t>
+          <t>2728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 100х570х400 мм 42 кг </t>
+          <t>Фланцевый фильтр ФМФ 15 мм 16 МПа</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 32х268х200 мм 6,5 кг </t>
+          <t>Фланцевый фильтр ФМФ 25 мм 16 МПа</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 50х310х260 мм 14,5 кг </t>
+          <t>Фланцевый фильтр ФМФ 65 мм 16 МПа</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 80х430х310 мм 22 кг </t>
+          <t>Фланцевый фильтр ФСФ 15 мм 16 МПа</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 100 мм </t>
+          <t>Фланцевый фильтр ФСФ 25 мм 16 МПа</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2079 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 150 мм </t>
+          <t>Фланцевый фильтр ФСФ 65 мм 16 МПа</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2512 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 200 мм </t>
+          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 100х570х400 мм 42 кг </t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2624 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 250 мм </t>
+          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 32х268х200 мм 6,5 кг </t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2639 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 300 мм </t>
+          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 50х310х260 мм 14,5 кг </t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2660 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 50 мм </t>
+          <t xml:space="preserve">Фланцевый фильтр для пресной воды, масла и топлива проходной НЖ 80х430х310 мм 22 кг </t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1787 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 65 мм </t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 100 мм </t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1924 ₽/шт.</t>
+          <t>2079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">Фланцевый фильтр сетчатый 80 мм </t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 150 мм </t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1989 ₽/шт.</t>
+          <t>2512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Фланцевый фильтр ФМФ 15 мм 16 МПа</t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 200 мм </t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>2624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Фланцевый фильтр ФМФ 25 мм 16 МПа</t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 250 мм </t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>2639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Фланцевый фильтр ФМФ 65 мм 16 МПа</t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 300 мм </t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>2660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Фланцевый фильтр ФСФ 15 мм 16 МПа</t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 50 мм </t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>1787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Фланцевый фильтр ФСФ 25 мм 16 МПа</t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 65 мм </t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>1924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Фланцевый фильтр ФСФ 65 мм 16 МПа</t>
+          <t xml:space="preserve">Фланцевый фильтр сетчатый 80 мм </t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>1989 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>