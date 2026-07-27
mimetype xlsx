--- v0 (2026-05-15)
+++ v1 (2026-07-27)
@@ -693,188 +693,188 @@
         <is>
           <t>Фторопластовая трубка 0,9х0.2 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 0,9х0.2 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 10х1,5 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,2х0.3 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>518 ₽/шт.</t>
+          <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 10х1,5 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,2х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,2х0.3 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,4х0.3 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>599 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,2х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,4х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,4х0.3 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,5х0.3 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,4х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,5х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,5х0.3 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,6х0.3 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,5х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,6х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>516 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,6х0.3 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,8х0.3 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,6х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 1,8х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,8х0.3 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 10х1,5 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 1,8х0.3 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 10х1,5 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 1х0.2 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 1х0.2 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>426 ₽/шт.</t>
         </is>
@@ -1293,164 +1293,164 @@
         <is>
           <t>Фторопластовая трубка 5х1 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 5х1 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 6х1,5 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 6х1 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>352 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 6х1,5 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 6х1 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>362 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 6х1 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 6х1,5 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 6х1 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 6х1,5 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 7х1 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 7х1 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 8х1,5 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 8х1 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 8х1,5 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 8х1 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 8х1 мм Ф4Д ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 8х1,5 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>438 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Фторопластовая трубка 8х1 мм Ф4ДМ ГОСТ 22056-76</t>
+          <t>Фторопластовая трубка 8х1,5 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 8х2 мм Ф4Д ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Фторопластовая трубка 8х2 мм Ф4ДМ ГОСТ 22056-76</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>501 ₽/шт.</t>
         </is>