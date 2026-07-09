--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -765,92 +765,92 @@
         <is>
           <t>Галлий 1900 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>97908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Галлий 1900 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>100102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Галлий 2000 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 200 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>105887 ₽/шт.</t>
+          <t>15398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Галлий 2000 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 200 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>113360 ₽/шт.</t>
+          <t>15890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Галлий 200 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 2000 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>15398 ₽/шт.</t>
+          <t>105887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Галлий 200 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 2000 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>15890 ₽/шт.</t>
+          <t>113360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Галлий 2100 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>116616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Галлий 2100 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>120352 ₽/шт.</t>
         </is>
@@ -1029,92 +1029,92 @@
         <is>
           <t>Галлий 2900 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>167715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Галлий 2900 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>169116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Галлий 3000 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 300 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>170139 ₽/шт.</t>
+          <t>20935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Галлий 3000 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 300 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>174703 ₽/шт.</t>
+          <t>27290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Галлий 300 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 3000 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>20935 ₽/шт.</t>
+          <t>170139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Галлий 300 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 3000 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>27290 ₽/шт.</t>
+          <t>174703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Галлий 3100 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>181014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Галлий 3100 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>184729 ₽/шт.</t>
         </is>
@@ -1293,92 +1293,92 @@
         <is>
           <t>Галлий 3900 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>223240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Галлий 3900 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>224475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Галлий 4000 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 400 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>225268 ₽/шт.</t>
+          <t>41952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Галлий 4000 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 400 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>227862 ₽/шт.</t>
+          <t>42388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Галлий 400 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 4000 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>41952 ₽/шт.</t>
+          <t>225268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Галлий 400 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 4000 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>42388 ₽/шт.</t>
+          <t>227862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Галлий 4100 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>229383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Галлий 4100 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>232726 ₽/шт.</t>
         </is>
@@ -1557,92 +1557,92 @@
         <is>
           <t>Галлий 4900 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>288019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Галлий 4900 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>288407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Галлий 5000 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 500 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>289904 ₽/шт.</t>
+          <t>46193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Галлий 5000 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 500 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>292294 ₽/шт.</t>
+          <t>46952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Галлий 500 г Гл-0 ГОСТ 12797-77</t>
+          <t>Галлий 5000 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>46193 ₽/шт.</t>
+          <t>289904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Галлий 500 г Гл-1 ГОСТ 12797-77</t>
+          <t>Галлий 5000 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>46952 ₽/шт.</t>
+          <t>292294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Галлий 600 г Гл-0 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>47656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Галлий 600 г Гл-1 ГОСТ 12797-77</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>48444 ₽/шт.</t>
         </is>