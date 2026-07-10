--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -573,176 +573,176 @@
         <is>
           <t xml:space="preserve">Грязевик абонентский 125 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>5112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Грязевик абонентский 150 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>5154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 200 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 20 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>5171 ₽/шт.</t>
+          <t>5004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 20 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 200 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>5004 ₽/шт.</t>
+          <t>5171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 250 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 25 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>5207 ₽/шт.</t>
+          <t>5015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 25 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 250 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>5015 ₽/шт.</t>
+          <t>5207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">Грязевик абонентский 300 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>5235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">Грязевик абонентский 32 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>5021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">Грязевик абонентский 350 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>5245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 400 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 40 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>5269 ₽/шт.</t>
+          <t>5023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 40 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 400 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>5023 ₽/шт.</t>
+          <t>5269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 500 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 50 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>5328 ₽/шт.</t>
+          <t>5042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Грязевик абонентский 50 мм 16 МПа  </t>
+          <t xml:space="preserve">Грязевик абонентский 500 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>5042 ₽/шт.</t>
+          <t>5328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">Грязевик абонентский 65 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>5050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">Грязевик абонентский 80 мм 16 МПа  </t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>5058 ₽/шт.</t>
         </is>
@@ -861,464 +861,464 @@
         <is>
           <t>Грязевик вертикальный 800 мм 2,5 МПа  5.903-13</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>5432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Грязевик вертикальный 900 мм 1,6 МПа  5.903-13</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>5443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 1000 мм 1,6 МПа ТС-566.00.000-13 5.903-13</t>
+          <t>Грязевик горизонтальный 1000 мм 1 МПа ТС-566.00.000-21 5.903-13</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>5455 ₽/шт.</t>
+          <t>5469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 1000 мм 1 МПа ТС-566.00.000-21 5.903-13</t>
+          <t>Грязевик горизонтальный 1000 мм 1,6 МПа ТС-566.00.000-13 5.903-13</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>5469 ₽/шт.</t>
+          <t>5455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 1000 мм 2,5 МПа ТС-566.00.000-05 5.903-13</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>5446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 1200 мм 1,6 МПа ТС-566.00.000-14 5.903-13</t>
+          <t>Грязевик горизонтальный 1200 мм 1 МПа ТС-566.00.000-22 5.903-13</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>5478 ₽/шт.</t>
+          <t>5482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 1200 мм 1 МПа ТС-566.00.000-22 5.903-13</t>
+          <t>Грязевик горизонтальный 1200 мм 1,6 МПа ТС-566.00.000-14 5.903-13</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>5482 ₽/шт.</t>
+          <t>5478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 1400 мм 1,6 МПа ТС-566.00.000-15 5.903-13</t>
+          <t>Грязевик горизонтальный 1400 мм 1 МПа ТС-566.00.000-23 5.903-13</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>5494 ₽/шт.</t>
+          <t>5496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 1400 мм 1 МПа ТС-566.00.000-23 5.903-13</t>
+          <t>Грязевик горизонтальный 1400 мм 1,6 МПа ТС-566.00.000-15 5.903-13</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>5496 ₽/шт.</t>
+          <t>5494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 1400 мм 2,5 МПа ТС-566.00.000-07 5.903-13</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>5482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 150 мм 1,6 МПа ТС-565.00.000-06 5.903-13</t>
+          <t>Грязевик горизонтальный 150 мм 1 МПа ТС-565.00.000-12 5.903-13</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>5114 ₽/шт.</t>
+          <t>5122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 150 мм 1 МПа ТС-565.00.000-12 5.903-13</t>
+          <t>Грязевик горизонтальный 150 мм 1,6 МПа ТС-565.00.000-06 5.903-13</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>5122 ₽/шт.</t>
+          <t>5114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 150 мм 2,5 МПа ТС-565.00.000 5.903-13</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>5112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 200 мм 1,6 МПа ТС-565.00.000-07 5.903-13</t>
+          <t>Грязевик горизонтальный 200 мм 1 МПа ТС-565.00.000-13 5.903-13</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>5160 ₽/шт.</t>
+          <t>5163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 200 мм 1 МПа ТС-565.00.000-13 5.903-13</t>
+          <t>Грязевик горизонтальный 200 мм 1,6 МПа ТС-565.00.000-07 5.903-13</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>5163 ₽/шт.</t>
+          <t>5160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 200 мм 2,5 МПа ТС-565.00.000-01 5.903-13</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>5156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 250 мм 1,6 МПа ТС-565.00.000-08 5.903-13</t>
+          <t>Грязевик горизонтальный 250 мм 1 МПа ТС-565.00.000-14 5.903-13</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>5177 ₽/шт.</t>
+          <t>5181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 250 мм 1 МПа ТС-565.00.000-14 5.903-13</t>
+          <t>Грязевик горизонтальный 250 мм 1,6 МПа ТС-565.00.000-08 5.903-13</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>5181 ₽/шт.</t>
+          <t>5177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 250 мм 2,5 МПа ТС-565.00.000-02 5.903-13</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>5172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 300 мм 1,6 МПа ТС-565.00.000-09 5.903-13</t>
+          <t>Грязевик горизонтальный 300 мм 1 МПа ТС-565.00.000-15 5.903-13</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>5215 ₽/шт.</t>
+          <t>5223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 300 мм 1 МПа ТС-565.00.000-15 5.903-13</t>
+          <t>Грязевик горизонтальный 300 мм 1,6 МПа ТС-565.00.000-09 5.903-13</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>5223 ₽/шт.</t>
+          <t>5215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 300 мм 2,5 МПа ТС-565.00.000-03 5.903-13</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>5213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 350 мм 1,6 МПа ТС-565.00.000-10 5.903-13</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>5236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 400 мм 1,6 МПа ТС-565.00.000-11 5.903-13</t>
+          <t>Грязевик горизонтальный 400 мм 1 МПа ТС-565.00.000-17 5.903-13</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>5260 ₽/шт.</t>
+          <t>5264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 400 мм 1 МПа ТС-565.00.000-17 5.903-13</t>
+          <t>Грязевик горизонтальный 400 мм 1,6 МПа ТС-565.00.000-11 5.903-13</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>5264 ₽/шт.</t>
+          <t>5260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 400 мм 2,5 МПа ТС-565.00.000-05 5.903-13</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>5251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 500 мм 1,6 МПа ТС-566.00.000-08 5.903-13</t>
+          <t>Грязевик горизонтальный 500 мм 1 МПа ТС-566.00.000-16 5.903-13</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>5297 ₽/шт.</t>
+          <t>5316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 500 мм 1 МПа ТС-566.00.000-16 5.903-13</t>
+          <t>Грязевик горизонтальный 500 мм 1,6 МПа ТС-566.00.000-08 5.903-13</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>5316 ₽/шт.</t>
+          <t>5297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 500 мм 2,5 МПа ТС-566.00.000 5.903-13</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>5270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 600 мм 1,6 МПа ТС-566.00.000-09 5.903-13</t>
+          <t>Грязевик горизонтальный 600 мм 1 МПа ТС-566.00.000-17 5.903-13</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>5346 ₽/шт.</t>
+          <t>5349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 600 мм 1 МПа ТС-566.00.000-17 5.903-13</t>
+          <t>Грязевик горизонтальный 600 мм 1,6 МПа ТС-566.00.000-09 5.903-13</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>5349 ₽/шт.</t>
+          <t>5346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 600 мм 2,5 МПа ТС-566.00.000-01 5.903-13</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>5336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 700 мм 1,6 МПа ТС-566.00.000-10 5.903-13</t>
+          <t>Грязевик горизонтальный 700 мм 1 МПа ТС-566.00.000-18 5.903-13</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>5382 ₽/шт.</t>
+          <t>5398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 700 мм 1 МПа ТС-566.00.000-18 5.903-13</t>
+          <t>Грязевик горизонтальный 700 мм 1,6 МПа ТС-566.00.000-10 5.903-13</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>5398 ₽/шт.</t>
+          <t>5382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 700 мм 2,5 МПа ТС-566.00.000-02 5.903-13</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>5366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 800 мм 1,6 МПа ТС-566.00.000-11 5.903-13</t>
+          <t>Грязевик горизонтальный 800 мм 1 МПа ТС-566.00.000-19 5.903-13</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>5423 ₽/шт.</t>
+          <t>5432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Грязевик горизонтальный 800 мм 1 МПа ТС-566.00.000-19 5.903-13</t>
+          <t>Грязевик горизонтальный 800 мм 1,6 МПа ТС-566.00.000-11 5.903-13</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>5432 ₽/шт.</t>
+          <t>5423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 800 мм 2,5 МПа ТС-566.00.000-03 5.903-13</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>5416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Грязевик горизонтальный 900 мм 1 МПа ТС-566.00.000-20 5.903-13</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>5442 ₽/шт.</t>
         </is>