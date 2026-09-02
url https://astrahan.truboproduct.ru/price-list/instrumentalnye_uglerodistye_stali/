--- v0 (2026-05-15)
+++ v1 (2026-09-02)
@@ -525,596 +525,596 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Квадрат 100 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 10 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Квадрат 100 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 100 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Квадрат 100 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 100 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Квадрат 105 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 100 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Квадрат 105 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 105 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Квадрат 10 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 105 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Квадрат 110 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 11 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Квадрат 115 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 110 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Квадрат 11 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 115 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Квадрат 120 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 12 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Квадрат 120 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 12 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Квадрат 120 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 12 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Квадрат 125 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 120 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Квадрат 12 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 120 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Квадрат 12 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 120 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Квадрат 12 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 125 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Квадрат 130 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 13 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Квадрат 130 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 130 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Квадрат 135 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 130 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Квадрат 135 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 135 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Квадрат 135 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 135 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Квадрат 13 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 135 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Квадрат 140 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 14 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Квадрат 140 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 14 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Квадрат 140 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 140 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Квадрат 145 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 140 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Квадрат 145 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 140 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Квадрат 14 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 145 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Квадрат 14 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 145 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Квадрат 150 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 15 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Квадрат 150 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 15 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Квадрат 155 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 150 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Квадрат 15 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 150 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Квадрат 15 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 155 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Квадрат 165 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 16 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Квадрат 16 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 16 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Квадрат 16 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 16 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Квадрат 16 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 16 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Квадрат 16 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 165 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Квадрат 170 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 17 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Квадрат 170 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 17 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Квадрат 175 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 17 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Квадрат 17 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 17 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Квадрат 17 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 170 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Квадрат 17 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 170 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Квадрат 17 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 175 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Квадрат 180 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Квадрат 185 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
@@ -1125,92 +1125,92 @@
         <is>
           <t>Квадрат 190 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Квадрат 195 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Квадрат 200 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 20 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Квадрат 200 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 20 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Квадрат 20 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 200 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Квадрат 20 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 200 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Квадрат 21 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Квадрат 21 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
@@ -1269,1448 +1269,1448 @@
         <is>
           <t>Квадрат 23 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Квадрат 23 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Квадрат 24 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 24 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Квадрат 24 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 24 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Квадрат 25 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 25 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Квадрат 25 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 25 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Квадрат 25 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Квадрат 25 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 25 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Квадрат 26 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 26 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Квадрат 26 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 26 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Квадрат 27 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Квадрат 28 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 28 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Квадрат 28 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 28 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Квадрат 28 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Квадрат 28 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Квадрат 29 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 29 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Квадрат 29 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 29 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Квадрат 29 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Квадрат 30 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 3,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Квадрат 30 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 3,2 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Квадрат 30 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 3,2 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Квадрат 32 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 3,5 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Квадрат 32 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 30 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Квадрат 3,2 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 30 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Квадрат 3,2 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 30 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Квадрат 32 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 32 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Квадрат 3,2 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 32 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Квадрат 34 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 32 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Квадрат 34 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 34 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Квадрат 35 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 34 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Квадрат 35 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Квадрат 35 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 35 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Квадрат 35 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 35 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Квадрат 3,5 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 35 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Квадрат 36 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Квадрат 36 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Квадрат 38 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Квадрат 40 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 4 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Квадрат 41 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 4,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Квадрат 41 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 40 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Квадрат 41 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 41 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Квадрат 42 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 41 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Квадрат 42 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 41 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Квадрат 42 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 42 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Квадрат 42 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 42 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Квадрат 45 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 42 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Квадрат 4,5 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 42 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Квадрат 45 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 45 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Квадрат 45 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 45 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Квадрат 45 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 45 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Квадрат 45 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Квадрат 46 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 45 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Квадрат 48 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 46 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Квадрат 48 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Квадрат 4 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 48 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Квадрат 50 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 5 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Квадрат 52 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 5,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Квадрат 52 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 5,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Квадрат 53 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 50 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Квадрат 53 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 52 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Квадрат 53 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 52 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Квадрат 55 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 53 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Квадрат 5,5 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 53 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Квадрат 5,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 53 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Квадрат 56 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 55 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Квадрат 56 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 56 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Квадрат 58 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 56 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Квадрат 58 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 58 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Квадрат 5 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 58 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Квадрат 60 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 6 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Квадрат 60 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 6,3 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Квадрат 63 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 6,3 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Квадрат 63 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 60 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Квадрат 6,3 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 60 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Квадрат 63 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 63 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Квадрат 6,3 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 63 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Квадрат 63 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 63 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Квадрат 65 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 63 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Квадрат 65 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 65 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Квадрат 6 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 65 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Квадрат 73 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 7 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Квадрат 73 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 7 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Квадрат 75 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 73 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Квадрат 78 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 73 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Квадрат 78 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 75 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Квадрат 78 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 78 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Квадрат 7 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 78 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Квадрат 7 мм У9 ГОСТ 1435-99</t>
+          <t>Квадрат 78 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Квадрат 80 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 8 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Квадрат 80 мм У12А ГОСТ 1435-99</t>
+          <t>Квадрат 80 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Квадрат 80 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 80 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Квадрат 80 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 80 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Квадрат 83 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 80 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Квадрат 85 мм У10А ГОСТ 1435-99</t>
+          <t>Квадрат 83 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Квадрат 85 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 85 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Квадрат 85 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 85 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Квадрат 85 мм У8Г ГОСТ 1435-99</t>
+          <t>Квадрат 85 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Квадрат 8 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 85 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Квадрат 90 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 9 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Квадрат 90 мм У7А ГОСТ 1435-99</t>
+          <t>Квадрат 90 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Квадрат 90 мм У8 ГОСТ 1435-99</t>
+          <t>Квадрат 90 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Квадрат 90 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 90 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Квадрат 93 мм У7 ГОСТ 1435-99</t>
+          <t>Квадрат 90 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Квадрат 93 мм У8А ГОСТ 1435-99</t>
+          <t>Квадрат 93 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Квадрат 93 мм У8ГА ГОСТ 1435-99</t>
+          <t>Квадрат 93 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Квадрат 93 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 93 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Квадрат 93 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Квадрат 95 мм У10 ГОСТ 1435-99</t>
+          <t>Квадрат 93 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Квадрат 95 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 95 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Квадрат 95 мм У9А ГОСТ 1435-99</t>
+          <t>Квадрат 95 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Квадрат 95 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Квадрат 9 мм У12 ГОСТ 1435-99</t>
+          <t>Квадрат 95 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Круг 0,25 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 0,2 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Круг 0,25 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 0,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Круг 0,2 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 0,25 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Круг 0,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 0,25 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Круг 0,35 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 0,3 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Круг 0,3 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 0,3 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Круг 0,3 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 0,35 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Круг 0,4 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Круг 0,4 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
@@ -2733,1736 +2733,1736 @@
         <is>
           <t>Круг 0,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Круг 0,6 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Круг 0,75 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 0,7 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Круг 0,7 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 0,7 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Круг 0,7 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 0,75 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Круг 0,85 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Круг 0,95 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 0,9 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Круг 0,95 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 0,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Круг 0,9 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 0,95 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Круг 0,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 0,95 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Круг 10,5 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 1 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Круг 10,5 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 1 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Круг 105 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 1,2 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Круг 10,5 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 1,2 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Круг 105 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 1,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Круг 10,8 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 1,2 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Круг 10 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 1,25 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Круг 10 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 1,3 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Круг 11,2 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 1,35 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Круг 11,5 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 1,35 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Круг 11,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 1,35 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Круг 115 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 1,55 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Круг 11,8 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 1,6 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Круг 11 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 1,6 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Круг 11 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 1,6 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Круг 120 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 1,65 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Круг 120 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 1,7 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Круг 12,25 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 1,75 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Круг 125 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 10 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Круг 1,25 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 10 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Круг 125 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 10,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Круг 12,5 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 10,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Круг 12,8 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 10,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Круг 12,8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 10,8 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Круг 1,2 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 105 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Круг 12 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 105 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Круг 1,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 11 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Круг 1,2 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 11 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Круг 1,2 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 11,2 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Круг 130 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 11,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Круг 13,5 мм У12А ГОСТ 1435-99</t>
+          <t>Круг 11,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Круг 135 мм У12А ГОСТ 1435-99</t>
+          <t>Круг 11,8 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Круг 1,35 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 115 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Круг 1,35 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 12 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Круг 1,35 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 12,25 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Круг 13,5 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 12,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Круг 13,75 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 12,8 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Круг 13,8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 12,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Круг 13 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 120 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Круг 1,3 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 120 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Круг 13 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 125 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Круг 140 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 125 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Круг 145 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 13 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Круг 14,8 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 13 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Круг 14,8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 13,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Круг 150 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 13,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Круг 155 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 13,75 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Круг 1,55 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 13,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Круг 155 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 130 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Круг 15,5 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 135 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Круг 15,8 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 14,8 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Круг 16,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 14,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Круг 1,65 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 140 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Круг 165 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 145 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Круг 16,5 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 15,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Круг 16,8 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 15,8 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Круг 16,8 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 150 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Круг 16,8 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 155 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Круг 1,6 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 155 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Круг 1,6 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 16,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Круг 1,6 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 16,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Круг 170 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 16,8 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Круг 170 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 16,8 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 16,8 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 165 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Круг 17,2 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 17 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Круг 1,75 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 17,2 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Круг 175 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 17,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Круг 17,6 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 17,2 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Круг 17,8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 17,6 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Круг 1,7 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 17,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Круг 17 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 170 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Круг 180 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 170 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Круг 185 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 175 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Круг 18 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Круг 19,5 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 180 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Круг 195 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 185 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Круг 19,5 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 19 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Круг 195 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 19 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Круг 19 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 19,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Круг 19 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 19,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Круг 1 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 195 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Круг 1 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 195 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Круг 200 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 2 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Круг 200 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 2,1 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Круг 20,5 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 2,1 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Круг 20,5 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 2,15 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Круг 20 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 2,3 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Круг 20 мм У8А ГОСТ 1435-99</t>
+          <t>Круг 2,3 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Круг 20 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 2,35 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Круг 210 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 2,35 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 2,45 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 2,55 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Круг 2,15 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 2,6 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Круг 21,5 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 2,65 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Круг 2,1 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 2,65 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Круг 2,1 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 2,9 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Круг 220 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 2,9 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Круг 220 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 2,95 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Круг 220 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 20 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Круг 22 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 20 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Круг 230 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 20 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Круг 230 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 20,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Круг 2,35 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 20,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Круг 2,35 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 200 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Круг 2,3 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 200 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Круг 2,3 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 21,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Круг 23 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 21,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Круг 240 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 21,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Круг 2,45 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 210 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Круг 24 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 22 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Круг 2,55 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 220 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Круг 25 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 220 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Круг 25 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 220 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Круг 25 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 23 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Круг 2,65 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 230 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Круг 2,65 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 230 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Круг 2,6 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 24 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Круг 26 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 240 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Круг 270 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 25 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Круг 270 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 25 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Круг 27 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 25 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Круг 28 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 26 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Круг 2,95 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 27 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Круг 2,9 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 270 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Круг 29 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 270 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Круг 29 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 28 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Круг 2,9 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 29 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Круг 2 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 29 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Круг 3,1 мм У12А ГОСТ 1435-99</t>
+          <t>Круг 3 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Круг 3,2 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 3,1 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Круг 3,3 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 3,2 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Круг 33 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 3,3 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Круг 3,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Круг 3,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
@@ -4485,1520 +4485,1520 @@
         <is>
           <t>Круг 3,6 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Круг 3,6 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Круг 36 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 3,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Круг 37 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 3,9 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Круг 38 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 3,9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Круг 3,8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 3,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Круг 3,9 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 33 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Круг 39 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 36 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Круг 3,9 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 37 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Круг 3,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 38 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Круг 3 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 39 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Круг 40 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 4 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Круг 4,1 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 4 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Круг 4,2 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 4,1 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Круг 43 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 4,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Круг 44 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 4,6 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Круг 45 мм У12А ГОСТ 1435-99</t>
+          <t>Круг 4,7 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Круг 45 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 4,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Круг 46 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 4,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Круг 4,6 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 40 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Круг 46 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 43 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Круг 4,7 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 44 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Круг 47 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 45 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Круг 48 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 45 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Круг 4,8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 46 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Круг 4,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 46 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Круг 49 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 47 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Круг 4 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 48 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Круг 4 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 49 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Круг 50 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Круг 52 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 5,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Круг 5,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 5,3 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Круг 5,3 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 5,4 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Круг 54 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 5,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Круг 5,4 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 5,6 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Круг 54 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 5,7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Круг 54 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 5,7 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Круг 55 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 5,8 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Круг 5,5 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 50 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Круг 5,6 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 52 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Круг 5,7 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 54 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Круг 5,7 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 54 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Круг 5,8 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 54 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Круг 58 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 55 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Круг 58 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 58 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Круг 58 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 58 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Круг 5 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 58 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Круг 61 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 6,2 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Круг 6,2 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 6,2 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Круг 6,2 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 6,4 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Круг 63 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 6,4 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Круг 6,4 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 6,4 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Круг 6,4 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 6,4 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Круг 6,4 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 6,4 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Круг 6,4 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 6,6 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Круг 6,4 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 6,7 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Круг 65 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 6,8 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Круг 6,6 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 6,8 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Круг 6,7 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 6,9 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Круг 6,8 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 6,9 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Круг 68 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 61 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Круг 6,8 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 63 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Круг 6,9 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 65 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Круг 69 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 68 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Круг 6,9 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 69 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Круг 7,1 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Круг 71 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 7 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Круг 71 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 7,1 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Круг 7,1 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Круг 72 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 7,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Круг 72 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 7,3 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Круг 7,2 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 7,3 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Круг 72 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 7,4 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Круг 72 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 7,7 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Круг 7,3 мм У10А ГОСТ 1435-99</t>
+          <t>Круг 7,8 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Круг 7,3 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 7,9 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Круг 73 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 7,9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Круг 73 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 71 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Круг 73 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 71 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Круг 7,4 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 72 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Круг 75 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 72 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Круг 75 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 72 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Круг 75 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 72 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Круг 7,7 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 73 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Круг 7,8 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 73 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Круг 78 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 73 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Круг 7,9 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 75 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Круг 7,9 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 75 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Круг 7 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 75 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Круг 7 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 78 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Круг 80 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Круг 82 мм У8ГА ГОСТ 1435-99</t>
+          <t>Круг 8 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Круг 82 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 8,3 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Круг 8,3 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 8,4 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Круг 83 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 8,4 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Круг 83 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 8,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Круг 8,4 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 8,7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Круг 8,4 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 8,7 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Круг 8,5 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 8,9 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Круг 85 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 8,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Круг 85 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 8,9 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Круг 8,7 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 80 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Круг 8,7 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 82 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Круг 87 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 82 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Круг 88 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 83 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Круг 8,9 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 83 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Круг 8,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 85 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Круг 8,9 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 85 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Круг 8 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 87 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Круг 8 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 88 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Круг 90 мм У7А ГОСТ 1435-99</t>
+          <t>Круг 9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>Круг 9,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Круг 92 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 9,4 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Круг 9,4 мм У12 ГОСТ 1435-99</t>
+          <t>Круг 9,4 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Круг 9,4 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 9,7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Круг 95 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 9,9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Круг 95 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 90 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Круг 9,7 мм У10 ГОСТ 1435-99</t>
+          <t>Круг 92 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Круг 97 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 95 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Круг 97 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 95 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Круг 98 мм У8Г ГОСТ 1435-99</t>
+          <t>Круг 97 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Круг 98 мм У8 ГОСТ 1435-99</t>
+          <t>Круг 97 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Круг 98 мм У9 ГОСТ 1435-99</t>
+          <t>Круг 98 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Круг 9,9 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 98 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Круг 9 мм У7 ГОСТ 1435-99</t>
+          <t>Круг 98 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>Лист 100х1500х6000 мм У11 ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Лист 100х2000х6000 мм У10А ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
@@ -6165,68 +6165,68 @@
         <is>
           <t>Лист 130х1500х6000 мм У13А ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Лист 14х1500х6000 мм У12А ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Лист 14х1500х6000 мм У8А ГОСТ 1435-90</t>
+          <t>Лист 14х1500х6000 мм У8 ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Лист 14х1500х6000 мм У8 ГОСТ 1435-90</t>
+          <t>Лист 14х1500х6000 мм У8А ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>Лист 18х1500х6000 мм У11А ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Лист 20х1500х6000 мм У12А ГОСТ 1435-90</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
@@ -6561,104 +6561,104 @@
         <is>
           <t>Поковка 145 мм У10 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Поковка 150 мм У7А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Поковка 155 мм У10А ГОСТ 1133-71</t>
+          <t>Поковка 155 мм У10 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Поковка 155 мм У10 ГОСТ 1133-71</t>
+          <t>Поковка 155 мм У10А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>Поковка 160 мм У10А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Поковка 170 мм У12А ГОСТ 1133-71</t>
+          <t>Поковка 170 мм У12 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Поковка 170 мм У12 ГОСТ 1133-71</t>
+          <t>Поковка 170 мм У12А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Поковка 170 мм У7А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Поковка 170 мм У8А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
@@ -6825,68 +6825,68 @@
         <is>
           <t>Поковка 60 мм У7А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Поковка 63 мм У12А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Поковка 63 мм У8А ГОСТ 1133-71</t>
+          <t>Поковка 63 мм У8 ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Поковка 63 мм У8 ГОСТ 1133-71</t>
+          <t>Поковка 63 мм У8А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>Поковка 65 мм У12А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>Поковка 65 мм У7А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
@@ -7053,308 +7053,308 @@
         <is>
           <t>Поковка 95 мм У8А ГОСТ 1133-71</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Полоса 10х100 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Полоса 10х120 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 10х120 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Полоса 10х120 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 10х120 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Полоса 10х120 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Полоса 10х140 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 10х14 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Полоса 10х140 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 10х14 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Полоса 10х140 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 10х140 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Полоса 10х140 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 10х140 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Полоса 10х14 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 10х140 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Полоса 10х14 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 10х140 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Полоса 10х150 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 10х15 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Полоса 10х15 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 10х15 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Полоса 10х15 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 10х15 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Полоса 10х15 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Полоса 10х15 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 10х150 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Полоса 10х160 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 10х16 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Полоса 10х160 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 10х160 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Полоса 10х160 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 10х160 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Полоса 10х16 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 10х160 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Полоса 10х18 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 10х18 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Полоса 10х18 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 10х18 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Полоса 10х200 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 10х20 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Полоса 10х20 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 10х200 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>Полоса 10х22 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>Полоса 10х25 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
@@ -7713,164 +7713,164 @@
         <is>
           <t>Полоса 11х16 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>Полоса 11х16 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Полоса 11х180 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 11х18 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Полоса 11х180 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 11х18 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Полоса 11х18 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 11х180 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Полоса 11х18 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 11х180 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Полоса 11х190 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Полоса 11х200 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 11х20 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Полоса 11х200 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 11х200 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Полоса 11х20 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 11х200 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Полоса 11х25 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 11х25 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Полоса 11х25 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 11х25 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Полоса 11х25 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>Полоса 11х28 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
@@ -8085,200 +8085,200 @@
         <is>
           <t>Полоса 12х130 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Полоса 12х140 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Полоса 12х160 мм У8А ГОСТ 1435-99</t>
+          <t>Полоса 12х16 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Полоса 12х16 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 12х160 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Полоса 12х170 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Полоса 12х180 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 12х18 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Полоса 12х180 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 12х180 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Полоса 12х18 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 12х180 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>Полоса 12х190 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>Полоса 12х190 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Полоса 12х200 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 12х20 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Полоса 12х200 мм У8А ГОСТ 1435-99</t>
+          <t>Полоса 12х20 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Полоса 12х200 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 12х200 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Полоса 12х20 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 12х200 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Полоса 12х20 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 12х200 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>Полоса 12х22 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>Полоса 12х22 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>90 ₽/кг</t>
         </is>
@@ -8397,68 +8397,68 @@
         <is>
           <t>Полоса 12х45 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>Полоса 12х50 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Полоса 12х50 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 12х50 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Полоса 12х50 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 12х50 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>Полоса 12х55 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>Полоса 12х55 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
@@ -8577,68 +8577,68 @@
         <is>
           <t>Полоса 12х80 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>Полоса 12х85 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Полоса 12х90 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 12х90 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Полоса 12х90 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 12х90 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
           <t>Полоса 12х90 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>Полоса 12х95 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
@@ -8793,104 +8793,104 @@
         <is>
           <t>Полоса 14х190 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>Полоса 14х190 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Полоса 14х200 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 14х20 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Полоса 14х200 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 14х20 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Полоса 14х20 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 14х20 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Полоса 14х20 мм У8А ГОСТ 1435-99</t>
+          <t>Полоса 14х200 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Полоса 14х20 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 14х200 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>Полоса 14х22 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Полоса 14х22 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
@@ -9033,68 +9033,68 @@
         <is>
           <t>Полоса 14х45 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>Полоса 14х55 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Полоса 14х80 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 14х80 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Полоса 14х80 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 14х80 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>Полоса 14х85 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>Полоса 14х85 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
@@ -9213,68 +9213,68 @@
         <is>
           <t>Полоса 15х25 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>Полоса 15х25 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Полоса 15х25 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 15х25 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Полоса 15х25 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 15х25 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>Полоса 15х35 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>Полоса 15х35 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
@@ -9417,68 +9417,68 @@
         <is>
           <t>Полоса 15х90 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
           <t>Полоса 15х90 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
           <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Полоса 16х100 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 16х100 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Полоса 16х100 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 16х100 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>Полоса 16х140 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>Полоса 16х140 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
@@ -9549,92 +9549,92 @@
         <is>
           <t>Полоса 16х190 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>Полоса 16х190 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Полоса 16х200 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 16х20 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Полоса 16х200 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 16х200 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Полоса 16х200 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 16х200 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Полоса 16х20 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 16х200 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
           <t>Полоса 16х22 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
           <t>Полоса 16х25 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
@@ -9669,68 +9669,68 @@
         <is>
           <t>Полоса 16х30 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>Полоса 16х32 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Полоса 16х32 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 16х32 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Полоса 16х32 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 16х32 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>Полоса 16х32 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Полоса 16х35 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
@@ -9789,68 +9789,68 @@
         <is>
           <t>Полоса 16х45 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>Полоса 16х50 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Полоса 16х55 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 16х55 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Полоса 16х55 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 16х55 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>Полоса 16х60 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>Полоса 16х60 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
@@ -10341,68 +10341,68 @@
         <is>
           <t>Полоса 18х75 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
           <t>Полоса 18х80 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Полоса 18х80 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 18х80 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Полоса 18х80 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 18х80 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Полоса 18х85 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>Полоса 18х90 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
@@ -11253,68 +11253,68 @@
         <is>
           <t>Полоса 22х50 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
           <t>Полоса 22х55 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Полоса 22х60 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 22х60 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Полоса 22х60 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 22х60 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
           <t>Полоса 22х60 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>Полоса 22х70 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
@@ -11445,68 +11445,68 @@
         <is>
           <t>Полоса 25х100 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
           <t>Полоса 25х120 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Полоса 25х125 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 25х125 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Полоса 25х125 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 25х125 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>Полоса 25х125 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
           <t>Полоса 25х130 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
@@ -11757,68 +11757,68 @@
         <is>
           <t>Полоса 25х90 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>Полоса 25х90 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Полоса 25х90 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 25х90 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Полоса 25х90 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 25х90 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>Полоса 25х95 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>Полоса 25х95 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
@@ -11841,68 +11841,68 @@
         <is>
           <t>Полоса 28х160 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>Полоса 28х170 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Полоса 28х180 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 28х180 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Полоса 28х180 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 28х180 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
           <t>Полоса 28х190 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
           <t>Полоса 28х190 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
@@ -12561,68 +12561,68 @@
         <is>
           <t>Полоса 30х85 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
           <t>Полоса 30х90 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Полоса 32х150 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 32х150 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Полоса 32х150 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 32х150 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
           <t>Полоса 32х170 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>Полоса 32х190 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
@@ -12969,68 +12969,68 @@
         <is>
           <t>Полоса 35х90 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
           <t>Полоса 35х90 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Полоса 35х90 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 35х90 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Полоса 35х90 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 35х90 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
           <t>Полоса 36х150 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
           <t>Полоса 36х170 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
@@ -13665,140 +13665,140 @@
         <is>
           <t>Полоса 45х150 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>Полоса 45х170 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Полоса 45х170 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 45х170 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Полоса 45х170 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 45х170 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
           <t>Полоса 45х170 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Полоса 45х170 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 45х170 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Полоса 45х170 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 45х170 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
           <t>Полоса 45х180 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Полоса 45х190 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 45х190 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Полоса 45х190 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 45х190 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
           <t>Полоса 45х200 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
           <t>Полоса 45х200 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
@@ -13941,68 +13941,68 @@
         <is>
           <t>Полоса 4х10 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
           <t>Полоса 4х10 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Полоса 4х14 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 4х14 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Полоса 4х14 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 4х14 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
           <t>Полоса 4х15 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
           <t>Полоса 4х15 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
@@ -14181,68 +14181,68 @@
         <is>
           <t>Полоса 4х35 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
           <t>Полоса 4х36 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Полоса 4х36 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 4х36 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Полоса 4х36 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 4х36 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
           <t>Полоса 4х36 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
           <t>Полоса 4х45 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
           <t>60 ₽/кг</t>
         </is>
@@ -14853,68 +14853,68 @@
         <is>
           <t>Полоса 56х70 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
           <t>Полоса 56х75 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Полоса 56х80 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 56х80 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Полоса 56х80 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 56х80 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
           <t>Полоса 56х80 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
           <t>Полоса 56х85 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
@@ -14925,68 +14925,68 @@
         <is>
           <t>Полоса 56х85 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
           <t>Полоса 56х90 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Полоса 5х100 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 5х10 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Полоса 5х10 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 5х100 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
           <t>Полоса 5х14 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
           <t>Полоса 5х15 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
@@ -15537,68 +15537,68 @@
         <is>
           <t>Полоса 60х160 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
           <t>Полоса 60х170 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Полоса 60х170 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 60х170 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Полоса 60х170 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 60х170 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
           <t>Полоса 60х180 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
           <t>Полоса 60х180 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
@@ -15741,68 +15741,68 @@
         <is>
           <t>Полоса 60х75 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
           <t>Полоса 60х80 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Полоса 60х80 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 60х80 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Полоса 60х80 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 60х80 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
           <t>Полоса 60х85 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
           <t>Полоса 60х85 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
@@ -15837,212 +15837,212 @@
         <is>
           <t>Полоса 6х100 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
           <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
           <t>Полоса 6х100 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
           <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Полоса 6х105 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 6х105 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Полоса 6х105 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 6х105 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Полоса 6х105 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 6х105 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Полоса 6х105 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 6х105 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Полоса 6х120 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 6х12 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Полоса 6х125 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 6х12 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Полоса 6х125 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 6х120 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Полоса 6х12 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 6х125 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Полоса 6х12 мм У8А ГОСТ 1435-99</t>
+          <t>Полоса 6х125 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
           <t>Полоса 6х130 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Полоса 6х130 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 6х130 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Полоса 6х130 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 6х130 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Полоса 6х140 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 6х14 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Полоса 6х14 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 6х140 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
           <t>Полоса 6х15 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
           <t>Полоса 6х15 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
           <t>71 ₽/кг</t>
         </is>
@@ -16077,92 +16077,92 @@
         <is>
           <t>Полоса 6х16 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t>Полоса 6х16 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Полоса 6х18 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 6х18 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Полоса 6х18 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 6х18 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Полоса 6х18 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 6х18 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Полоса 6х18 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 6х18 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
           <t>Полоса 6х20 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
           <t>Полоса 6х20 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
@@ -16173,68 +16173,68 @@
         <is>
           <t>Полоса 6х20 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
           <t>Полоса 6х22 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
           <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Полоса 6х30 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 6х30 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Полоса 6х30 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 6х30 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
           <t>Полоса 6х35 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
           <t>Полоса 6х35 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
@@ -16593,308 +16593,308 @@
         <is>
           <t>Полоса 7х110 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
           <t>Полоса 7х110 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 7х12 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 7х12 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 7х120 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм У8ГА ГОСТ 1435-99</t>
+          <t>Полоса 7х120 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Полоса 7х120 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 7х120 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Полоса 7х125 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 7х120 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Полоса 7х12 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 7х120 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Полоса 7х12 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 7х125 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
           <t>Полоса 7х130 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Полоса 7х140 мм У8А ГОСТ 1435-99</t>
+          <t>Полоса 7х14 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Полоса 7х14 мм У8А ГОСТ 1435-99</t>
+          <t>Полоса 7х14 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Полоса 7х14 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 7х140 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
           <t>Полоса 7х150 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
           <t>Полоса 7х150 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Полоса 7х160 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 7х16 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Полоса 7х160 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 7х160 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Полоса 7х160 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 7х160 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Полоса 7х16 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 7х160 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
           <t>Полоса 7х18 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
           <t>Полоса 7х18 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Полоса 7х20 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 7х20 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Полоса 7х20 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 7х20 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
           <t>Полоса 7х20 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
           <t>Полоса 7х22 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
@@ -17073,104 +17073,104 @@
         <is>
           <t>Полоса 7х50 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
           <t>Полоса 7х50 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Полоса 7х55 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 7х55 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Полоса 7х55 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 7х55 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
           <t>Полоса 7х55 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Полоса 7х55 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 7х55 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Полоса 7х55 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 7х55 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
           <t>Полоса 7х70 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
           <t>Полоса 7х70 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
@@ -17229,68 +17229,68 @@
         <is>
           <t>Полоса 7х95 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
           <t>Полоса 7х95 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Полоса 80х150 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 80х150 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Полоса 80х150 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 80х150 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
           <t>Полоса 80х150 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
           <t>Полоса 80х150 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
@@ -17349,152 +17349,152 @@
         <is>
           <t>Полоса 8х105 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
           <t>Полоса 8х105 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Полоса 8х120 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 8х12 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Полоса 8х125 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 8х12 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Полоса 8х12 мм У10А ГОСТ 1435-99</t>
+          <t>Полоса 8х12 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Полоса 8х12 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 8х120 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Полоса 8х12 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 8х125 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Полоса 8х140 мм У9А ГОСТ 1435-99</t>
+          <t>Полоса 8х14 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Полоса 8х140 мм У9 ГОСТ 1435-99</t>
+          <t>Полоса 8х14 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Полоса 8х14 мм У10 ГОСТ 1435-99</t>
+          <t>Полоса 8х140 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Полоса 8х14 мм У7А ГОСТ 1435-99</t>
+          <t>Полоса 8х140 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
           <t>Полоса 8х15 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
           <t>Полоса 8х15 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
@@ -17709,68 +17709,68 @@
         <is>
           <t>Полоса 8х55 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
           <t>Полоса 8х60 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Полоса 8х60 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 8х60 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Полоса 8х60 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 8х60 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
           <t>Полоса 8х65 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
           <t>Полоса 8х65 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
@@ -17937,68 +17937,68 @@
         <is>
           <t>Полоса 9х140 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
           <t>Полоса 9х150 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Полоса 9х160 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 9х160 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Полоса 9х160 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 9х160 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
           <t>Полоса 9х18 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
           <t>Полоса 9х22 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
           <t>81 ₽/кг</t>
         </is>
@@ -18129,68 +18129,68 @@
         <is>
           <t>Полоса 9х60 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
           <t>Полоса 9х60 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Полоса 9х70 мм У12А ГОСТ 1435-99</t>
+          <t>Полоса 9х70 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Полоса 9х70 мм У12 ГОСТ 1435-99</t>
+          <t>Полоса 9х70 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
           <t>Полоса 9х70 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
           <t>Полоса 9х75 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
@@ -18309,164 +18309,164 @@
         <is>
           <t>Проволока 0,75 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
           <t>Проволока 0,75 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Проволока 0,85 мм У9А ГОСТ 1435-99</t>
+          <t>Проволока 0,8 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Проволока 0,8 мм У10А ГОСТ 1435-99</t>
+          <t>Проволока 0,85 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
           <t>Проволока 0,95 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Проволока 1,25 мм У10А ГОСТ 1435-99</t>
+          <t>Проволока 1,2 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Проволока 1,2 мм У10А ГОСТ 1435-99</t>
+          <t>Проволока 1,2 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Проволока 1,2 мм У9А ГОСТ 1435-99</t>
+          <t>Проволока 1,25 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Проволока 1,35 мм У9А ГОСТ 1435-99</t>
+          <t>Проволока 1,3 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Проволока 1,3 мм У9А ГОСТ 1435-99</t>
+          <t>Проволока 1,35 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Проволока 1,45 мм У10А ГОСТ 1435-99</t>
+          <t>Проволока 1,4 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Проволока 1,4 мм У8А ГОСТ 1435-99</t>
+          <t>Проволока 1,45 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
           <t>Проволока 1,6 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
           <t>Проволока 1,7 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
@@ -18477,332 +18477,332 @@
         <is>
           <t>Проволока 1,85 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
           <t>Проволока 1,85 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Проволока 1,95 мм У9А ГОСТ 1435-99</t>
+          <t>Проволока 1,9 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Проволока 1,9 мм У9А ГОСТ 1435-99</t>
+          <t>Проволока 1,95 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Пруток 0,25 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 0,2 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Пруток 0,25 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 0,25 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Пруток 0,2 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 0,25 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Пруток 0,35 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 0,3 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Пруток 0,35 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 0,35 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Пруток 0,3 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 0,35 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Пруток 0,45 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 0,4 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Пруток 0,45 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 0,4 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Пруток 0,45 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 0,45 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Пруток 0,45 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 0,45 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Пруток 0,4 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 0,45 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Пруток 0,4 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 0,45 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Пруток 0,55 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 0,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Пруток 0,5 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 0,55 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Пруток 0,65 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 0,6 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Пруток 0,6 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 0,6 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
           <t>Пруток 0,6 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Пруток 0,6 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 0,65 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Пруток 0,75 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 0,7 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Пруток 0,75 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 0,7 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Пруток 0,7 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 0,75 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Пруток 0,7 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 0,75 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
           <t>Пруток 0,85 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
           <t>Пруток 0,9 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
           <t>88 ₽/кг</t>
         </is>
@@ -18813,1412 +18813,1412 @@
         <is>
           <t>Пруток 0,9 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
           <t>Пруток 0,9 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
           <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Пруток 1,05 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 1 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Пруток 1,05 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 1 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Пруток 1,05 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 1 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Пруток 1,15 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 1 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>Пруток 1,15 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 1,05 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Пруток 1,1 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 1,05 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Пруток 1,1 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 1,05 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Пруток 1,1 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 1,1 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>Пруток 1,1 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 1,1 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Пруток 1,25 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 1,1 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Пруток 1,2 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 1,1 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Пруток 1,2 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 1,15 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Пруток 1,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 1,15 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Пруток 1,35 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 1,2 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Пруток 1,35 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 1,2 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Пруток 1,3 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 1,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
           <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Пруток 1,45 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 1,25 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Пруток 1,45 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 1,3 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Пруток 1,45 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 1,35 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Пруток 1,4 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 1,35 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Пруток 1,55 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 1,4 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Пруток 1,55 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 1,45 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Пруток 1,55 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 1,45 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Пруток 1,5 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 1,45 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Пруток 1,5 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 1,5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Пруток 1,5 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 1,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Пруток 1,65 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 1,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Пруток 1,65 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 1,55 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Пруток 1,65 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 1,55 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Пруток 1,65 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 1,55 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
           <t>Пруток 1,6 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
           <t>Пруток 1,6 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Пруток 1,7 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 1,65 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Пруток 1,7 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 1,65 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Пруток 1,85 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 1,65 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Пруток 1,8 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 1,65 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Пруток 1,95 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 1,7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Пруток 1,95 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 1,7 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Пруток 1,95 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 1,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Пруток 1,9 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 1,85 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Пруток 1,9 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 1,9 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Пруток 1,9 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 1,9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Пруток 1 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 1,9 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Пруток 1 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 1,95 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Пруток 1 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 1,95 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Пруток 1 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 1,95 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Пруток 2,05 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 2 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Пруток 2,15 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 2 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Пруток 2,15 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 2,05 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Пруток 2,15 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 2,15 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Пруток 2,15 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 2,15 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Пруток 2,15 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 2,15 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Пруток 2,2 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 2,15 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Пруток 2,2 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 2,15 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Пруток 2,35 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 2,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Пруток 2,35 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 2,2 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Пруток 2,35 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 2,3 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Пруток 2,35 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 2,3 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Пруток 2,3 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 2,35 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Пруток 2,3 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 2,35 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Пруток 2,45 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 2,35 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Пруток 2,45 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 2,35 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Пруток 2,45 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 2,4 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Пруток 2,45 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 2,4 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t>Пруток 2,45 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 2,45 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t>Пруток 2,4 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 2,45 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>Пруток 2,4 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 2,45 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
-          <t>Пруток 2,55 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 2,45 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
-          <t>Пруток 2,55 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 2,45 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Пруток 2,55 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 2,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Пруток 2,5 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 2,55 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>Пруток 2,65 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 2,55 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Пруток 2,65 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 2,55 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Пруток 2,6 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 2,6 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Пруток 2,6 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 2,6 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
           <t>Пруток 2,6 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Пруток 2,85 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 2,65 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Пруток 2,8 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 2,65 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Пруток 2,95 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 2,8 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Пруток 2 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 2,85 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Пруток 2 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 2,95 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Пруток 3,1 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 3 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Пруток 3,1 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 3 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Пруток 3,1 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 3 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Пруток 3,2 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 3 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Пруток 3,3 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 3,1 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Пруток 3,3 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 3,1 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Пруток 3,4 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 3,1 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>Пруток 3,5 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 3,2 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>Пруток 3,5 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 3,3 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>Пруток 3,5 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 3,3 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>Пруток 3,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 3,4 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
-          <t>Пруток 3,6 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 3,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
-          <t>Пруток 3,6 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 3,5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr">
         <is>
-          <t>Пруток 3,7 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 3,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
-          <t>Пруток 3,8 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 3,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Пруток 3,9 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 3,6 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Пруток 3,9 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 3,6 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Пруток 3 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 3,7 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Пруток 3 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 3,8 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t>Пруток 3 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 3,9 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t>Пруток 3 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 3,9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>Пруток 4,1 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 4,1 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>Пруток 4,1 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 4,1 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
           <t>Пруток 4,2 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1638" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
-          <t>Пруток 4,2 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 4,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
-          <t>Пруток 4,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 4,2 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>Пруток 4,2 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 4,2 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Пруток 4,2 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 4,2 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
           <t>Пруток 4,3 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
           <t>Пруток 4,4 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
           <t>Пруток 4,4 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
           <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Пруток 4,5 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 4,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Пруток 4,5 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 4,5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
           <t>Пруток 4,5 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
           <t>Пруток 4,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
@@ -20253,1448 +20253,1448 @@
         <is>
           <t>Пруток 4,7 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
           <t>Пруток 4,7 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Пруток 4,8 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 4,8 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Пруток 4,8 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 4,8 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
           <t>Пруток 4,9 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
           <t>Пруток 4,9 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Пруток 4,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 4,9 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Пруток 4,9 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 4,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
           <t>Пруток 4,9 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>Пруток 5,1 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Пруток 5,1 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>Пруток 5,1 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 5,1 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>Пруток 5,1 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 5,1 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
-          <t>Пруток 5,1 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 5,1 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Пруток 5,2 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 5,1 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Пруток 5,2 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 5,1 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
-          <t>Пруток 5,3 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 5,2 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
-          <t>Пруток 5,3 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 5,2 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
-          <t>Пруток 5,4 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 5,3 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t>Пруток 5,4 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 5,3 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Пруток 5,5 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 5,4 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Пруток 5,5 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 5,4 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Пруток 5,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 5,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t>Пруток 5,5 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 5,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Пруток 5,6 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 5,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Пруток 5,6 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 5,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Пруток 5,7 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 5,6 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Пруток 5,8 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 5,6 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Пруток 5,9 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 5,7 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Пруток 5 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 5,8 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Пруток 5 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 5,9 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Пруток 6,1 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 6 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Пруток 6,1 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 6 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
-          <t>Пруток 6,2 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 6 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
-          <t>Пруток 6,2 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 6,1 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
-          <t>Пруток 6,4 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 6,1 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Пруток 6,5 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 6,2 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Пруток 6,5 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 6,2 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Пруток 6,5 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 6,4 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Пруток 6,5 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 6,5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Пруток 6,6 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 6,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Пруток 6,6 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 6,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Пруток 6,7 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 6,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
-          <t>Пруток 6,7 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 6,6 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Пруток 6 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 6,6 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Пруток 6 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 6,7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Пруток 6 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 6,7 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Пруток 7,1 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 7 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Пруток 7,1 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 7 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Пруток 7,2 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 7,1 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Пруток 7,3 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 7,1 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Пруток 7,4 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 7,2 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Пруток 7,4 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 7,3 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Пруток 7,4 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 7,4 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
-          <t>Пруток 7,4 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 7,4 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
-          <t>Пруток 7,5 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 7,4 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Пруток 7,6 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 7,4 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Пруток 7,7 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 7,5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Пруток 7,7 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 7,6 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Пруток 7,7 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 7,7 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
-          <t>Пруток 7,8 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 7,7 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
-          <t>Пруток 7,8 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 7,7 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Пруток 7,8 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 7,8 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Пруток 7,8 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 7,8 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
-          <t>Пруток 7,8 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 7,8 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
-          <t>Пруток 7,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 7,8 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr">
         <is>
-          <t>Пруток 7,9 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 7,8 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
-          <t>Пруток 7 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 7,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
-          <t>Пруток 7 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 7,9 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Пруток 8,1 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 8 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Пруток 8,2 мм У7 ГОСТ 1435-99</t>
+          <t>Пруток 8,1 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
-          <t>Пруток 8,3 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 8,2 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
-          <t>Пруток 8,3 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 8,3 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
-          <t>Пруток 8,4 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 8,3 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
-          <t>Пруток 8,4 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 8,4 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
-          <t>Пруток 8,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 8,4 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
-          <t>Пруток 8,6 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 8,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Пруток 8,6 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 8,6 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Пруток 8,6 мм У9 ГОСТ 1435-99</t>
+          <t>Пруток 8,6 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Пруток 8,7 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 8,6 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
-          <t>Пруток 8,7 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 8,7 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
           <t>Пруток 8,7 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
           <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="inlineStr">
         <is>
-          <t>Пруток 8,8 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 8,7 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="inlineStr">
         <is>
           <t>Пруток 8,8 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
           <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
-          <t>Пруток 8,8 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 8,8 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
-          <t>Пруток 8,8 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 8,8 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Пруток 8,8 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 8,8 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
           <t>Пруток 8,8 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Пруток 8,9 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 8,8 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Пруток 8,9 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 8,9 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Пруток 8,9 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 8,9 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
-          <t>Пруток 8 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 8,9 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
-          <t>Пруток 9,1 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 9 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="inlineStr">
         <is>
-          <t>Пруток 9,1 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="inlineStr">
         <is>
-          <t>Пруток 9,2 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 9 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="inlineStr">
         <is>
-          <t>Пруток 9,2 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9,1 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="inlineStr">
         <is>
-          <t>Пруток 9,3 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 9,1 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
-          <t>Пруток 9,3 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9,2 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Пруток 9,4 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 9,2 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Пруток 9,4 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 9,3 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
-          <t>Пруток 9,5 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 9,3 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
-          <t>Пруток 9,5 мм У12А ГОСТ 1435-99</t>
+          <t>Пруток 9,4 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" t="inlineStr">
         <is>
-          <t>Пруток 9,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9,4 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1754" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" t="inlineStr">
         <is>
-          <t>Пруток 9,6 мм У8ГА ГОСТ 1435-99</t>
+          <t>Пруток 9,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1755" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" t="inlineStr">
         <is>
-          <t>Пруток 9,6 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1756" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" t="inlineStr">
         <is>
-          <t>Пруток 9,7 мм У10 ГОСТ 1435-99</t>
+          <t>Пруток 9,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1757" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" t="inlineStr">
         <is>
-          <t>Пруток 9,7 мм У12 ГОСТ 1435-99</t>
+          <t>Пруток 9,6 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
-          <t>Пруток 9,7 мм У7А ГОСТ 1435-99</t>
+          <t>Пруток 9,6 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Пруток 9,7 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9,7 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Пруток 9,9 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 9,7 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Пруток 9,9 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 9,7 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Пруток 9,9 мм У8Г ГОСТ 1435-99</t>
+          <t>Пруток 9,7 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Пруток 9,9 мм У9А ГОСТ 1435-99</t>
+          <t>Пруток 9,9 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Пруток 9 мм У10А ГОСТ 1435-99</t>
+          <t>Пруток 9,9 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
-          <t>Пруток 9 мм У8А ГОСТ 1435-99</t>
+          <t>Пруток 9,9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
-          <t>Пруток 9 мм У8 ГОСТ 1435-99</t>
+          <t>Пруток 9,9 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
-          <t>Шестигранник 103 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 10 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" t="inlineStr">
         <is>
-          <t>Шестигранник 10 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 10 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1769" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" t="inlineStr">
         <is>
-          <t>Шестигранник 10 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 103 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1770" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" t="inlineStr">
         <is>
           <t>Шестигранник 11 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1771" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" t="inlineStr">
         <is>
           <t>Шестигранник 11 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
           <t>86 ₽/кг</t>
         </is>
@@ -21741,320 +21741,320 @@
         <is>
           <t>Шестигранник 14 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
           <t>Шестигранник 14 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
           <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
-          <t>Шестигранник 15 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 15 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Шестигранник 15 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 15 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
           <t>Шестигранник 16 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
           <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
           <t>Шестигранник 17 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
-          <t>Шестигранник 18 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 18 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
-          <t>Шестигранник 18 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 18 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="inlineStr">
         <is>
           <t>Шестигранник 18 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
           <t>Шестигранник 18 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
           <t>Шестигранник 19 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Шестигранник 20,5 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 20 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Шестигранник 20,8 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 20 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Шестигранник 20,8 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 20 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
-          <t>Шестигранник 20,8 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 20 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
-          <t>Шестигранник 20 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 20,5 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="inlineStr">
         <is>
-          <t>Шестигранник 20 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 20,8 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" t="inlineStr">
         <is>
-          <t>Шестигранник 20 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 20,8 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="inlineStr">
         <is>
-          <t>Шестигранник 20 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 20,8 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
           <t>Шестигранник 21 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
           <t>Шестигранник 21 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
           <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
           <t>Шестигранник 22,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
           <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Шестигранник 22,5 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 22,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Шестигранник 22,5 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 22,5 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>83 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Шестигранник 22,5 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 22,5 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
           <t>Шестигранник 23,5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
           <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
           <t>Шестигранник 23,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
@@ -22173,1088 +22173,1088 @@
         <is>
           <t>Шестигранник 27 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
           <t>Шестигранник 27 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" t="inlineStr">
         <is>
-          <t>Шестигранник 28,5 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 28 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1814" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" t="inlineStr">
         <is>
-          <t>Шестигранник 28,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 28 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" t="inlineStr">
         <is>
-          <t>Шестигранник 28 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 28,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1816" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" t="inlineStr">
         <is>
-          <t>Шестигранник 28 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 28,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
-          <t>Шестигранник 30 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 3 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
-          <t>Шестигранник 30 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 3 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Шестигранник 30 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 3 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
-          <t>Шестигранник 31,5 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 3,2 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
-          <t>Шестигранник 31,5 мм У7 ГОСТ 1435-99</t>
+          <t>Шестигранник 3,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Шестигранник 31,5 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 3,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
-          <t>Шестигранник 31,5 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 3,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
-          <t>Шестигранник 3,2 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 30 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" t="inlineStr">
         <is>
-          <t>Шестигранник 32 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 30 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1826" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" t="inlineStr">
         <is>
-          <t>Шестигранник 32 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 30 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1827" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" t="inlineStr">
         <is>
-          <t>Шестигранник 32 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 31,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1828" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" t="inlineStr">
         <is>
-          <t>Шестигранник 33,5 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 31,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1829" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" t="inlineStr">
         <is>
-          <t>Шестигранник 33,5 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 31,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1830" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" t="inlineStr">
         <is>
-          <t>Шестигранник 33,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 31,5 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1831" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" t="inlineStr">
         <is>
-          <t>Шестигранник 33,5 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 32 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
-          <t>Шестигранник 34 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 32 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" t="inlineStr">
         <is>
-          <t>Шестигранник 35,5 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 32 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
-          <t>Шестигранник 35,5 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 33,5 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
-          <t>Шестигранник 3,5 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 33,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
-          <t>Шестигранник 3,5 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 33,5 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" t="inlineStr">
         <is>
-          <t>Шестигранник 3,5 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 33,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1838" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" t="inlineStr">
         <is>
-          <t>Шестигранник 37,5 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 34 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1839" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" t="inlineStr">
         <is>
-          <t>Шестигранник 37,5 мм У7 ГОСТ 1435-99</t>
+          <t>Шестигранник 35,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1840" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" t="inlineStr">
         <is>
-          <t>Шестигранник 37,5 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 35,5 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1841" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" t="inlineStr">
         <is>
-          <t>Шестигранник 38 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 37,5 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1842" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" t="inlineStr">
         <is>
-          <t>Шестигранник 39,5 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 37,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1843" t="inlineStr">
         <is>
           <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" t="inlineStr">
         <is>
-          <t>Шестигранник 39,5 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 37,5 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1844" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" t="inlineStr">
         <is>
-          <t>Шестигранник 39,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 38 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
-          <t>Шестигранник 39,5 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 39,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Шестигранник 3 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 39,5 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
           <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Шестигранник 3 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 39,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
-          <t>Шестигранник 3 мм У7 ГОСТ 1435-99</t>
+          <t>Шестигранник 39,5 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
-          <t>Шестигранник 40 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 4 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
-          <t>Шестигранник 41 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 4 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
-          <t>Шестигранник 41 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 4 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Шестигранник 41 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 4 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
-          <t>Шестигранник 42 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 4,5 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
-          <t>Шестигранник 42 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 40 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
-          <t>89 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
-          <t>Шестигранник 45 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 41 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
-          <t>Шестигранник 45 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 41 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Шестигранник 45 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 41 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>81 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
-          <t>Шестигранник 45 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 42 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>89 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
-          <t>Шестигранник 4,5 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 42 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
-          <t>Шестигранник 46 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 45 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="inlineStr">
         <is>
-          <t>Шестигранник 46 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 45 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
-          <t>Шестигранник 46 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 45 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>81 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="inlineStr">
         <is>
-          <t>Шестигранник 47,5 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 45 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="inlineStr">
         <is>
-          <t>Шестигранник 47,5 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 46 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="inlineStr">
         <is>
-          <t>Шестигранник 47,5 мм У7 ГОСТ 1435-99</t>
+          <t>Шестигранник 46 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="inlineStr">
         <is>
-          <t>Шестигранник 47,5 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 46 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="inlineStr">
         <is>
           <t>Шестигранник 47 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
           <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="inlineStr">
         <is>
           <t>Шестигранник 47 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
-          <t>Шестигранник 47 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 47 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
-          <t>Шестигранник 47 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 47 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Шестигранник 47 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 47 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Шестигранник 48 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 47,5 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
-          <t>Шестигранник 48 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 47,5 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
-          <t>Шестигранник 4 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 47,5 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Шестигранник 4 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 47,5 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Шестигранник 4 мм У9А ГОСТ 1435-99</t>
+          <t>Шестигранник 48 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
-          <t>Шестигранник 4 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 48 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
-          <t>Шестигранник 50 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 5 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
-          <t>82 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="inlineStr">
         <is>
-          <t>Шестигранник 52 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 5 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
-          <t>Шестигранник 53 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 5,5 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
-          <t>Шестигранник 53 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 5,5 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
-          <t>Шестигранник 53 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 50 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="inlineStr">
         <is>
-          <t>Шестигранник 5,5 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 52 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
-          <t>Шестигранник 55 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 53 мм У10А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
-          <t>67 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
-          <t>Шестигранник 5,5 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 53 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
-          <t>Шестигранник 56 мм У7 ГОСТ 1435-99</t>
+          <t>Шестигранник 53 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
-          <t>Шестигранник 56 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 55 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>67 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
-          <t>Шестигранник 5 мм У10А ГОСТ 1435-99</t>
+          <t>Шестигранник 56 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
-          <t>Шестигранник 5 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 56 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
-          <t>Шестигранник 60 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 6,5 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
-          <t>Шестигранник 60 мм У7 ГОСТ 1435-99</t>
+          <t>Шестигранник 60 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
-          <t>Шестигранник 60 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 60 мм У7 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Шестигранник 62 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 60 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Шестигранник 62 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 62 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Шестигранник 63 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 62 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Шестигранник 63 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 63 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Шестигранник 63 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 63 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Шестигранник 65 мм У7А ГОСТ 1435-99</t>
+          <t>Шестигранник 63 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>86 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Шестигранник 6,5 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 65 мм У7А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>86 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
           <t>Шестигранник 65 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
           <t>Шестигранник 70 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
           <t>90 ₽/кг</t>
         </is>
@@ -23301,258 +23301,258 @@
         <is>
           <t>Шестигранник 78 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
           <t>Шестигранник 80 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
           <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
-          <t>Шестигранник 80 мм У8ГА ГОСТ 1435-99</t>
+          <t>Шестигранник 80 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
-          <t>90 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
-          <t>Шестигранник 80 мм У8 ГОСТ 1435-99</t>
+          <t>Шестигранник 80 мм У8ГА ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>90 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
           <t>Шестигранник 80 мм У9А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
           <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
           <t>Шестигранник 83 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
           <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
           <t>Шестигранник 85 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
           <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Шестигранник 88 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 88 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Шестигранник 88 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 88 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
           <t>Шестигранник 88 мм У8 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
           <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Шестигранник 90 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 9 мм У8Г ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Шестигранник 90 мм У12 ГОСТ 1435-99</t>
+          <t>Шестигранник 90 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>84 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Шестигранник 93 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 90 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>84 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Шестигранник 93 мм У9 ГОСТ 1435-99</t>
+          <t>Шестигранник 93 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Шестигранник 95 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 93 мм У9 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Шестигранник 95 мм У12А ГОСТ 1435-99</t>
+          <t>Шестигранник 95 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
           <t>Шестигранник 95 мм У12 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
           <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
-          <t>Шестигранник 98 мм У10 ГОСТ 1435-99</t>
+          <t>Шестигранник 95 мм У12А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
-          <t>69 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
-          <t>Шестигранник 98 мм У8А ГОСТ 1435-99</t>
+          <t>Шестигранник 98 мм У10 ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
-          <t>88 ₽/кг</t>
+          <t>69 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
-          <t>Шестигранник 9 мм У8Г ГОСТ 1435-99</t>
+          <t>Шестигранник 98 мм У8А ГОСТ 1435-99</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
-          <t>64 ₽/кг</t>
+          <t>88 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>