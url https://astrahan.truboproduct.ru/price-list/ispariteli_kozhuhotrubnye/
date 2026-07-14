--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1605,3932 +1605,3932 @@
         <is>
           <t>Испарители кожухотрубные 0,6 МПа 1400x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>100933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Испарители кожухотрубные 0,6 МПа 1400x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>103628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>93271 ₽/шт.</t>
+          <t>93390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>91999 ₽/шт.</t>
+          <t>92412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>94948 ₽/шт.</t>
+          <t>95100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>91170 ₽/шт.</t>
+          <t>91367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>90437 ₽/шт.</t>
+          <t>90551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>94060 ₽/шт.</t>
+          <t>94221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>93267 ₽/шт.</t>
+          <t>93370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>91941 ₽/шт.</t>
+          <t>92365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>94850 ₽/шт.</t>
+          <t>95099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>91145 ₽/шт.</t>
+          <t>91334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>90374 ₽/шт.</t>
+          <t>90489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>94058 ₽/шт.</t>
+          <t>94204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>93221 ₽/шт.</t>
+          <t>93291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>91921 ₽/шт.</t>
+          <t>92321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>94842 ₽/шт.</t>
+          <t>95062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>91130 ₽/шт.</t>
+          <t>91328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>90369 ₽/шт.</t>
+          <t>90460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>93956 ₽/шт.</t>
+          <t>94197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>93194 ₽/шт.</t>
+          <t>93288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>91907 ₽/шт.</t>
+          <t>92259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>94833 ₽/шт.</t>
+          <t>94958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>91098 ₽/шт.</t>
+          <t>91319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>90336 ₽/шт.</t>
+          <t>90445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>93934 ₽/шт.</t>
+          <t>94091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>92604 ₽/шт.</t>
+          <t>92615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>91592 ₽/шт.</t>
+          <t>91608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>94403 ₽/шт.</t>
+          <t>94420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>90825 ₽/шт.</t>
+          <t>90832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>90177 ₽/шт.</t>
+          <t>90179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>93703 ₽/шт.</t>
+          <t>93722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>98470 ₽/шт.</t>
+          <t>98627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>97736 ₽/шт.</t>
+          <t>97800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>100507 ₽/шт.</t>
+          <t>100737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>96939 ₽/шт.</t>
+          <t>96989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>100898 ₽/шт.</t>
+          <t>96061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>99602 ₽/шт.</t>
+          <t>99707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>98460 ₽/шт.</t>
+          <t>98586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>97603 ₽/шт.</t>
+          <t>97795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>100252 ₽/шт.</t>
+          <t>100602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>96932 ₽/шт.</t>
+          <t>96980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>95888 ₽/шт.</t>
+          <t>96057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>99422 ₽/шт.</t>
+          <t>99668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>98447 ₽/шт.</t>
+          <t>98546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>97580 ₽/шт.</t>
+          <t>97780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>100228 ₽/шт.</t>
+          <t>100529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>96858 ₽/шт.</t>
+          <t>96978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>95864 ₽/шт.</t>
+          <t>96010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>99382 ₽/шт.</t>
+          <t>99660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>98427 ₽/шт.</t>
+          <t>98472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>97575 ₽/шт.</t>
+          <t>97768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>100204 ₽/шт.</t>
+          <t>100522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>96815 ₽/шт.</t>
+          <t>96970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>95696 ₽/шт.</t>
+          <t>95931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>99331 ₽/шт.</t>
+          <t>99648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>98101 ₽/шт.</t>
+          <t>98110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>97288 ₽/шт.</t>
+          <t>97355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>99850 ₽/шт.</t>
+          <t>99896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>96458 ₽/шт.</t>
+          <t>96468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>95370 ₽/шт.</t>
+          <t>95424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>98951 ₽/шт.</t>
+          <t>99020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>103172 ₽/шт.</t>
+          <t>103243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>102307 ₽/шт.</t>
+          <t>102573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>104591 ₽/шт.</t>
+          <t>104676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>101685 ₽/шт.</t>
+          <t>101869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>101199 ₽/шт.</t>
+          <t>101311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>103937 ₽/шт.</t>
+          <t>104096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>103129 ₽/шт.</t>
+          <t>103232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>102300 ₽/шт.</t>
+          <t>102540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>104591 ₽/шт.</t>
+          <t>104639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>101684 ₽/шт.</t>
+          <t>101822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>104867 ₽/шт.</t>
+          <t>101306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>103844 ₽/шт.</t>
+          <t>104086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>103075 ₽/шт.</t>
+          <t>103188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>102292 ₽/шт.</t>
+          <t>102498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>104579 ₽/шт.</t>
+          <t>104630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>101651 ₽/шт.</t>
+          <t>101761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>101192 ₽/шт.</t>
+          <t>101270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>103809 ₽/шт.</t>
+          <t>104004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>103038 ₽/шт.</t>
+          <t>103184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>102284 ₽/шт.</t>
+          <t>102436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>104562 ₽/шт.</t>
+          <t>104608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>101637 ₽/шт.</t>
+          <t>101753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>101177 ₽/шт.</t>
+          <t>101239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>103701 ₽/шт.</t>
+          <t>103974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>102715 ₽/шт.</t>
+          <t>102740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>102090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>104336 ₽/шт.</t>
+          <t>104347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>101478 ₽/шт.</t>
+          <t>101479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>100906 ₽/шт.</t>
+          <t>100933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>103576 ₽/шт.</t>
+          <t>103606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>81421 ₽/шт.</t>
+          <t>81623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>81143 ₽/шт.</t>
+          <t>81220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>82378 ₽/шт.</t>
+          <t>82445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>80794 ₽/шт.</t>
+          <t>80896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>80396 ₽/шт.</t>
+          <t>80583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>82053 ₽/шт.</t>
+          <t>82096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>81385 ₽/шт.</t>
+          <t>81617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>81062 ₽/шт.</t>
+          <t>81186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>82376 ₽/шт.</t>
+          <t>82434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>80726 ₽/шт.</t>
+          <t>80652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>80389 ₽/шт.</t>
+          <t>80517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>81976 ₽/шт.</t>
+          <t>82092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>81374 ₽/шт.</t>
+          <t>81519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>81051 ₽/шт.</t>
+          <t>81182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>82337 ₽/шт.</t>
+          <t>82395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>80686 ₽/шт.</t>
+          <t>80824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>80348 ₽/шт.</t>
+          <t>80400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>81920 ₽/шт.</t>
+          <t>82067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>84170 ₽/шт.</t>
+          <t>84334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>83257 ₽/шт.</t>
+          <t>82745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>85541 ₽/шт.</t>
+          <t>85512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>83583 ₽/шт.</t>
+          <t>83667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>83147 ₽/шт.</t>
+          <t>83240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>84717 ₽/шт.</t>
+          <t>84750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>84098 ₽/шт.</t>
+          <t>84244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>82924 ₽/шт.</t>
+          <t>82677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>85315 ₽/шт.</t>
+          <t>85445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>83567 ₽/шт.</t>
+          <t>83664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>83136 ₽/шт.</t>
+          <t>83227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>84696 ₽/шт.</t>
+          <t>84744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>84018 ₽/шт.</t>
+          <t>84194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>82889 ₽/шт.</t>
+          <t>82635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>85302 ₽/шт.</t>
+          <t>85405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>83528 ₽/шт.</t>
+          <t>83617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>83054 ₽/шт.</t>
+          <t>83174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>84610 ₽/шт.</t>
+          <t>84730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>84017 ₽/шт.</t>
+          <t>84186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>82883 ₽/шт.</t>
+          <t>83695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>85301 ₽/шт.</t>
+          <t>85390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>83518 ₽/шт.</t>
+          <t>83598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>83043 ₽/шт.</t>
+          <t>83150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>84602 ₽/шт.</t>
+          <t>84720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>88099 ₽/шт.</t>
+          <t>88296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>87551 ₽/шт.</t>
+          <t>85566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>89870 ₽/шт.</t>
+          <t>90101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>86968 ₽/шт.</t>
+          <t>87088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>86211 ₽/шт.</t>
+          <t>86391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>89193 ₽/шт.</t>
+          <t>89298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>88051 ₽/шт.</t>
+          <t>88256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>87534 ₽/шт.</t>
+          <t>85562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>89850 ₽/шт.</t>
+          <t>90030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>86939 ₽/шт.</t>
+          <t>87075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>86178 ₽/шт.</t>
+          <t>86293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>89120 ₽/шт.</t>
+          <t>89294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>88045 ₽/шт.</t>
+          <t>88238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>87511 ₽/шт.</t>
+          <t>87623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>89841 ₽/шт.</t>
+          <t>90016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>86928 ₽/шт.</t>
+          <t>87036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>86129 ₽/шт.</t>
+          <t>86252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>89113 ₽/шт.</t>
+          <t>89091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>88012 ₽/шт.</t>
+          <t>88159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>87507 ₽/шт.</t>
+          <t>87594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>89751 ₽/шт.</t>
+          <t>89983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>86924 ₽/шт.</t>
+          <t>87009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>86104 ₽/шт.</t>
+          <t>86252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>89010 ₽/шт.</t>
+          <t>89287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>87792 ₽/шт.</t>
+          <t>87823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>87212 ₽/шт.</t>
+          <t>87319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>89380 ₽/шт.</t>
+          <t>89401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>86591 ₽/шт.</t>
+          <t>85590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>85622 ₽/шт.</t>
+          <t>85635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>88421 ₽/шт.</t>
+          <t>88431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>93390 ₽/шт.</t>
+          <t>93271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>92412 ₽/шт.</t>
+          <t>91999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>95100 ₽/шт.</t>
+          <t>94948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>91367 ₽/шт.</t>
+          <t>91170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>90551 ₽/шт.</t>
+          <t>90437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>94221 ₽/шт.</t>
+          <t>94060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>93370 ₽/шт.</t>
+          <t>93267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>92365 ₽/шт.</t>
+          <t>91941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>95099 ₽/шт.</t>
+          <t>94850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>91334 ₽/шт.</t>
+          <t>91145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>90489 ₽/шт.</t>
+          <t>90374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>94204 ₽/шт.</t>
+          <t>94058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>93291 ₽/шт.</t>
+          <t>93221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>92321 ₽/шт.</t>
+          <t>91921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>95062 ₽/шт.</t>
+          <t>94842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>91328 ₽/шт.</t>
+          <t>91130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>90460 ₽/шт.</t>
+          <t>90369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>94197 ₽/шт.</t>
+          <t>93956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>93288 ₽/шт.</t>
+          <t>93194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>92259 ₽/шт.</t>
+          <t>91907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>94958 ₽/шт.</t>
+          <t>94833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>91319 ₽/шт.</t>
+          <t>91098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>90445 ₽/шт.</t>
+          <t>90336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>94091 ₽/шт.</t>
+          <t>93934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>92615 ₽/шт.</t>
+          <t>92604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>91608 ₽/шт.</t>
+          <t>91592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>94420 ₽/шт.</t>
+          <t>94403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>90832 ₽/шт.</t>
+          <t>90825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>90179 ₽/шт.</t>
+          <t>90177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1000x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1000x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>93722 ₽/шт.</t>
+          <t>93703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>98627 ₽/шт.</t>
+          <t>98470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>97800 ₽/шт.</t>
+          <t>97736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>100737 ₽/шт.</t>
+          <t>100507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>96989 ₽/шт.</t>
+          <t>96939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>96061 ₽/шт.</t>
+          <t>100898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>99707 ₽/шт.</t>
+          <t>99602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>98586 ₽/шт.</t>
+          <t>98460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>97795 ₽/шт.</t>
+          <t>97603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>100602 ₽/шт.</t>
+          <t>100252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>96980 ₽/шт.</t>
+          <t>96932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>96057 ₽/шт.</t>
+          <t>95888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>99668 ₽/шт.</t>
+          <t>99422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>98546 ₽/шт.</t>
+          <t>98447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>97780 ₽/шт.</t>
+          <t>97580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>100529 ₽/шт.</t>
+          <t>100228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>96978 ₽/шт.</t>
+          <t>96858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>96010 ₽/шт.</t>
+          <t>95864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>99660 ₽/шт.</t>
+          <t>99382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>98472 ₽/шт.</t>
+          <t>98427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>97768 ₽/шт.</t>
+          <t>97575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>100522 ₽/шт.</t>
+          <t>100204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>96970 ₽/шт.</t>
+          <t>96815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>95931 ₽/шт.</t>
+          <t>95696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>99648 ₽/шт.</t>
+          <t>99331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>98110 ₽/шт.</t>
+          <t>98101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>97355 ₽/шт.</t>
+          <t>97288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>99896 ₽/шт.</t>
+          <t>99850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>96468 ₽/шт.</t>
+          <t>96458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>95424 ₽/шт.</t>
+          <t>95370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1200x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1200x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>99020 ₽/шт.</t>
+          <t>98951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>103243 ₽/шт.</t>
+          <t>103172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>102573 ₽/шт.</t>
+          <t>102307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>104676 ₽/шт.</t>
+          <t>104591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>101869 ₽/шт.</t>
+          <t>101685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>101311 ₽/шт.</t>
+          <t>101199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>104096 ₽/шт.</t>
+          <t>103937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>103232 ₽/шт.</t>
+          <t>103129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>102540 ₽/шт.</t>
+          <t>102300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>104639 ₽/шт.</t>
+          <t>104591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>101822 ₽/шт.</t>
+          <t>101684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>101306 ₽/шт.</t>
+          <t>104867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>104086 ₽/шт.</t>
+          <t>103844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>103188 ₽/шт.</t>
+          <t>103075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>102498 ₽/шт.</t>
+          <t>102292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>104630 ₽/шт.</t>
+          <t>104579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>101761 ₽/шт.</t>
+          <t>101651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>101270 ₽/шт.</t>
+          <t>101192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>104004 ₽/шт.</t>
+          <t>103809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>103184 ₽/шт.</t>
+          <t>103038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>102436 ₽/шт.</t>
+          <t>102284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>104608 ₽/шт.</t>
+          <t>104562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>101753 ₽/шт.</t>
+          <t>101637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>101239 ₽/шт.</t>
+          <t>101177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>103974 ₽/шт.</t>
+          <t>103701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>102740 ₽/шт.</t>
+          <t>102715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>102090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>104347 ₽/шт.</t>
+          <t>104336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>101479 ₽/шт.</t>
+          <t>101478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>100933 ₽/шт.</t>
+          <t>100906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 1400x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 1400x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>103606 ₽/шт.</t>
+          <t>103576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>81623 ₽/шт.</t>
+          <t>81421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>81220 ₽/шт.</t>
+          <t>81143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>82445 ₽/шт.</t>
+          <t>82378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>80896 ₽/шт.</t>
+          <t>80794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>80583 ₽/шт.</t>
+          <t>80396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>82096 ₽/шт.</t>
+          <t>82053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>81617 ₽/шт.</t>
+          <t>81385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>81186 ₽/шт.</t>
+          <t>81062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>82434 ₽/шт.</t>
+          <t>82376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>80652 ₽/шт.</t>
+          <t>80726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>80517 ₽/шт.</t>
+          <t>80389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>82092 ₽/шт.</t>
+          <t>81976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>81519 ₽/шт.</t>
+          <t>81374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>81182 ₽/шт.</t>
+          <t>81051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>82395 ₽/шт.</t>
+          <t>82337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>80824 ₽/шт.</t>
+          <t>80686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>80400 ₽/шт.</t>
+          <t>80348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 600x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 600x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>82067 ₽/шт.</t>
+          <t>81920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>84334 ₽/шт.</t>
+          <t>84170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>82745 ₽/шт.</t>
+          <t>83257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>85512 ₽/шт.</t>
+          <t>85541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>83667 ₽/шт.</t>
+          <t>83583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>83240 ₽/шт.</t>
+          <t>83147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>84750 ₽/шт.</t>
+          <t>84717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>84244 ₽/шт.</t>
+          <t>84098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>82677 ₽/шт.</t>
+          <t>82924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>85445 ₽/шт.</t>
+          <t>85315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>83664 ₽/шт.</t>
+          <t>83567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>83227 ₽/шт.</t>
+          <t>83136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>84744 ₽/шт.</t>
+          <t>84696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>84194 ₽/шт.</t>
+          <t>84018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>82635 ₽/шт.</t>
+          <t>82889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>85405 ₽/шт.</t>
+          <t>85302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>83617 ₽/шт.</t>
+          <t>83528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>83174 ₽/шт.</t>
+          <t>83054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>84730 ₽/шт.</t>
+          <t>84610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>84186 ₽/шт.</t>
+          <t>84017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>83695 ₽/шт.</t>
+          <t>82883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>85390 ₽/шт.</t>
+          <t>85301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>83598 ₽/шт.</t>
+          <t>83518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>83150 ₽/шт.</t>
+          <t>83043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 630x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 630x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>84720 ₽/шт.</t>
+          <t>84602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>88296 ₽/шт.</t>
+          <t>88099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>85566 ₽/шт.</t>
+          <t>87551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>90101 ₽/шт.</t>
+          <t>89870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>87088 ₽/шт.</t>
+          <t>86968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>86391 ₽/шт.</t>
+          <t>86211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>89298 ₽/шт.</t>
+          <t>89193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>88256 ₽/шт.</t>
+          <t>88051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>85562 ₽/шт.</t>
+          <t>87534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>90030 ₽/шт.</t>
+          <t>89850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>87075 ₽/шт.</t>
+          <t>86939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>86293 ₽/шт.</t>
+          <t>86178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x1500 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>89294 ₽/шт.</t>
+          <t>89120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>88238 ₽/шт.</t>
+          <t>88045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>87623 ₽/шт.</t>
+          <t>87511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>90016 ₽/шт.</t>
+          <t>89841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>87036 ₽/шт.</t>
+          <t>86928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>86252 ₽/шт.</t>
+          <t>86129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x2000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>89091 ₽/шт.</t>
+          <t>89113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>88159 ₽/шт.</t>
+          <t>88012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>87594 ₽/шт.</t>
+          <t>87507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>89983 ₽/шт.</t>
+          <t>89751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>87009 ₽/шт.</t>
+          <t>86924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>86252 ₽/шт.</t>
+          <t>86104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x3000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>89287 ₽/шт.</t>
+          <t>89010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>87823 ₽/шт.</t>
+          <t>87792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>87319 ₽/шт.</t>
+          <t>87212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИКВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>89401 ₽/шт.</t>
+          <t>89380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИН-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>85590 ₽/шт.</t>
+          <t>86591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИН-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>85635 ₽/шт.</t>
+          <t>85622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Испарители кожухотрубные 1 МПа 800x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
+          <t>Испарители кожухотрубные 1,6 МПа 800x4000 мм ИНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>88431 ₽/шт.</t>
+          <t>88421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>Испарители кожухотрубные 2,5 МПа 1000x1000 мм ИК-1 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>93188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>Испарители кожухотрубные 2,5 МПа 1000x1000 мм ИК-2 ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>91892 ₽/шт.</t>
         </is>