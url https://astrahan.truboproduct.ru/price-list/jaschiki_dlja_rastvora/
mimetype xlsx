--- v0 (2026-05-16)
+++ v1 (2026-07-09)
@@ -573,68 +573,68 @@
         <is>
           <t>Ящик для раствора 0,35 м3 ТР-0.35</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>19023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ящик для раствора 0,5 м3 ТР-0.5</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>19040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Ящик для раствора 1,5 м3 ТР-1.5</t>
+          <t>Ящик для раствора 1 м3 ТР-1.0</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>28933 ₽/шт.</t>
+          <t>26335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ящик для раствора 1 м3 ТР-1.0</t>
+          <t>Ящик для раствора 1,5 м3 ТР-1.5</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>26335 ₽/шт.</t>
+          <t>28933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Ящик для раствора 2 м3 ТР-2.0</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>31291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Ящик для раствора 3 м3 ТР-3.0</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>35744 ₽/шт.</t>
         </is>