--- v0 (2026-05-14)
+++ v1 (2026-07-05)
@@ -525,1904 +525,1904 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,2 мм ТК ГОСТ 3097-80</t>
+          <t>Стальной канат двойной свивки 1,9 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1188 ₽/пг.м</t>
+          <t>502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,5 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 10 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1208 ₽/пг.м</t>
+          <t>1185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,5 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 10 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1192 ₽/пг.м</t>
+          <t>1186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 10,2 мм ТК ГОСТ 3097-80</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1209 ₽/пг.м</t>
+          <t>1188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 10,5 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1210 ₽/пг.м</t>
+          <t>1208 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 10,5 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1218 ₽/пг.м</t>
+          <t>1192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10,5 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 10,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1190 ₽/пг.м</t>
+          <t>1209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 10,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1185 ₽/пг.м</t>
+          <t>1210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 10 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 10,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1186 ₽/пг.м</t>
+          <t>1218 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 10,5 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м</t>
+          <t>1190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 11 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м</t>
+          <t>1237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 11 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1249 ₽/пг.м</t>
+          <t>1247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 11 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1255 ₽/пг.м</t>
+          <t>1227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 11 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1278 ₽/пг.м</t>
+          <t>1229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1279 ₽/пг.м</t>
+          <t>1281 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1285 ₽/пг.м</t>
+          <t>1281 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м</t>
+          <t>1249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1265 ₽/пг.м</t>
+          <t>1255 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1237 ₽/пг.м</t>
+          <t>1278 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1247 ₽/пг.м</t>
+          <t>1279 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1227 ₽/пг.м</t>
+          <t>1285 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 11 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1229 ₽/пг.м</t>
+          <t>1251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12,5 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 11,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1329 ₽/пг.м</t>
+          <t>1265 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 12 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1312 ₽/пг.м</t>
+          <t>1306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 12 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1315 ₽/пг.м</t>
+          <t>1310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 12 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1339 ₽/пг.м</t>
+          <t>1286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 12 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1310 ₽/пг.м</t>
+          <t>1300 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 12 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1306 ₽/пг.м</t>
+          <t>1309 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 12,5 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1310 ₽/пг.м</t>
+          <t>1329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 12,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1286 ₽/пг.м</t>
+          <t>1312 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 12,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1300 ₽/пг.м</t>
+          <t>1315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 12 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 12,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1309 ₽/пг.м</t>
+          <t>1339 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 12,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1372 ₽/пг.м</t>
+          <t>1310 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 13 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1390 ₽/пг.м</t>
+          <t>1345 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 13 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1393 ₽/пг.м</t>
+          <t>1345 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13,5 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 13 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1371 ₽/пг.м</t>
+          <t>1361 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13,5 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 13 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1382 ₽/пг.м</t>
+          <t>1343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 13 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1386 ₽/пг.м</t>
+          <t>1354 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 13 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1345 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 13 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1345 ₽/пг.м</t>
+          <t>1370 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 13 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1361 ₽/пг.м</t>
+          <t>1348 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 13,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1343 ₽/пг.м</t>
+          <t>1372 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 13,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1354 ₽/пг.м</t>
+          <t>1390 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 13,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>1393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 13,5 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1370 ₽/пг.м</t>
+          <t>1371 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 13 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 13,5 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1348 ₽/пг.м</t>
+          <t>1382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 13,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1458 ₽/пг.м</t>
+          <t>1386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1453 ₽/пг.м</t>
+          <t>1444 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1461 ₽/пг.м</t>
+          <t>1414 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1444 ₽/пг.м</t>
+          <t>1425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1414 ₽/пг.м</t>
+          <t>1425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1425 ₽/пг.м</t>
+          <t>1450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1425 ₽/пг.м</t>
+          <t>1399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 14 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1450 ₽/пг.м</t>
+          <t>1399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 14,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1399 ₽/пг.м</t>
+          <t>1458 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 14 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 14,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1399 ₽/пг.м</t>
+          <t>1453 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15,5 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 14,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1516 ₽/пг.м</t>
+          <t>1461 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15,5 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1497 ₽/пг.м</t>
+          <t>1473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1504 ₽/пг.м</t>
+          <t>1481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15,5 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1510 ₽/пг.м</t>
+          <t>1485 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1515 ₽/пг.м</t>
+          <t>1487 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1473 ₽/пг.м</t>
+          <t>1471 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1481 ₽/пг.м</t>
+          <t>1472 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 15 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1485 ₽/пг.м</t>
+          <t>1492 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 15 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1487 ₽/пг.м</t>
+          <t>1477 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 15,5 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1471 ₽/пг.м</t>
+          <t>1516 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 15,5 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1472 ₽/пг.м</t>
+          <t>1497 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 15,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1492 ₽/пг.м</t>
+          <t>1504 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 15 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 15,5 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1477 ₽/пг.м</t>
+          <t>1510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 15,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1551 ₽/пг.м</t>
+          <t>1515 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 16 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1555 ₽/пг.м</t>
+          <t>1526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 16 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1568 ₽/пг.м</t>
+          <t>1529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 16 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1572 ₽/пг.м</t>
+          <t>1529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1542 ₽/пг.м</t>
+          <t>1551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1548 ₽/пг.м</t>
+          <t>1555 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1572 ₽/пг.м</t>
+          <t>1568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16,5 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1551 ₽/пг.м</t>
+          <t>1572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1526 ₽/пг.м</t>
+          <t>1542 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1529 ₽/пг.м</t>
+          <t>1548 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 16 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1529 ₽/пг.м</t>
+          <t>1572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 16,5 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1638 ₽/пг.м</t>
+          <t>1551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 17 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1605 ₽/пг.м</t>
+          <t>1588 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 17 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1619 ₽/пг.м</t>
+          <t>1587 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 17 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1625 ₽/пг.м</t>
+          <t>1581 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 17,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1656 ₽/пг.м</t>
+          <t>1638 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1640 ₽/пг.м</t>
+          <t>1605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1588 ₽/пг.м</t>
+          <t>1619 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1587 ₽/пг.м</t>
+          <t>1625 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 17 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 17,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1581 ₽/пг.м</t>
+          <t>1656 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 18,5 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 17,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1662 ₽/пг.м</t>
+          <t>1640 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 18,5 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 18 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1681 ₽/пг.м</t>
+          <t>1661 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 18 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 18 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>1661 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 18 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 18 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>1661 ₽/пг.м</t>
+          <t>1662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 18 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 18,5 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>1662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 18,5 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1746 ₽/пг.м</t>
+          <t>1681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 19 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1716 ₽/пг.м</t>
+          <t>1701 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 19 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>1732 ₽/пг.м</t>
+          <t>1686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 19 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1714 ₽/пг.м</t>
+          <t>1688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 19 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>1763 ₽/пг.м</t>
+          <t>1704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 19 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>1738 ₽/пг.м</t>
+          <t>1683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 19,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>1701 ₽/пг.м</t>
+          <t>1746 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 1,9 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 19,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>502 ₽/пг.м</t>
+          <t>1716 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 19,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м</t>
+          <t>1732 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 19,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1688 ₽/пг.м</t>
+          <t>1714 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 19,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1704 ₽/пг.м</t>
+          <t>1763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 19 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 19,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1683 ₽/пг.м</t>
+          <t>1738 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20,5 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 2 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1795 ₽/пг.м</t>
+          <t>502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 2,2 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1787 ₽/пг.м</t>
+          <t>502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 2,2 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>1794 ₽/пг.м</t>
+          <t>505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 2,3 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1807 ₽/пг.м</t>
+          <t>506 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 2,4 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1783 ₽/пг.м</t>
+          <t>511 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 2,6 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>1769 ₽/пг.м</t>
+          <t>512 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 2,6 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1774 ₽/пг.м</t>
+          <t>522 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 2,7 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>1764 ₽/пг.м</t>
+          <t>526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 20 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 2,8 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1780 ₽/пг.м</t>
+          <t>535 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 2,9 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>1851 ₽/пг.м</t>
+          <t>536 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 20 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1848 ₽/пг.м</t>
+          <t>1769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 20 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1828 ₽/пг.м</t>
+          <t>1774 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 20 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1814 ₽/пг.м</t>
+          <t>1764 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 20 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>1814 ₽/пг.м</t>
+          <t>1780 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 20,5 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>1813 ₽/пг.м</t>
+          <t>1795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 21 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 20,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1848 ₽/пг.м</t>
+          <t>1787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 20,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1905 ₽/пг.м</t>
+          <t>1794 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 20,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1903 ₽/пг.м</t>
+          <t>1807 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 20,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>1899 ₽/пг.м</t>
+          <t>1783 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 21 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1887 ₽/пг.м</t>
+          <t>1828 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 21 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1874 ₽/пг.м</t>
+          <t>1814 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,2 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 21 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>502 ₽/пг.м</t>
+          <t>1814 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 21 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1882 ₽/пг.м</t>
+          <t>1813 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,2 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 21 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>505 ₽/пг.м</t>
+          <t>1848 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 21,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>1884 ₽/пг.м</t>
+          <t>1851 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 21,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>1897 ₽/пг.м</t>
+          <t>1848 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1853 ₽/пг.м</t>
+          <t>1887 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1854 ₽/пг.м</t>
+          <t>1874 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 22 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1891 ₽/пг.м</t>
+          <t>1882 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23,5 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1945 ₽/пг.м</t>
+          <t>1884 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1945 ₽/пг.м</t>
+          <t>1897 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,3 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>506 ₽/пг.м</t>
+          <t>1853 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>1854 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 22 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1912 ₽/пг.м</t>
+          <t>1891 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 22,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1925 ₽/пг.м</t>
+          <t>1905 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 22,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1909 ₽/пг.м</t>
+          <t>1903 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 22,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1931 ₽/пг.м</t>
+          <t>1899 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 23 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 23 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1924 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 24 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 23 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1961 ₽/пг.м</t>
+          <t>1912 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,4 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 23 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>511 ₽/пг.м</t>
+          <t>1925 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 24 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 23 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1957 ₽/пг.м</t>
+          <t>1909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 24 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 23 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1974 ₽/пг.м</t>
+          <t>1931 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 24 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 23 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1947 ₽/пг.м</t>
+          <t>1924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 25,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 23,5 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2019 ₽/пг.м</t>
+          <t>1945 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 25,5 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 23,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2012 ₽/пг.м</t>
+          <t>1945 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 25,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 24 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2013 ₽/пг.м</t>
+          <t>1961 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 25,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 24 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2030 ₽/пг.м</t>
+          <t>1957 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 25,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 24 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2010 ₽/пг.м</t>
+          <t>1974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 25,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 24 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2027 ₽/пг.м</t>
+          <t>1947 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 25 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>2000 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 25 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>1981 ₽/пг.м</t>
         </is>
@@ -2481,176 +2481,176 @@
         <is>
           <t>Стальной канат двойной свивки 25 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>2004 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 25 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>1995 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 26,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 25,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2044 ₽/пг.м</t>
+          <t>2019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 26,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 25,5 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>2046 ₽/пг.м</t>
+          <t>2012 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,6 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 25,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>512 ₽/пг.м</t>
+          <t>2013 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 26 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 25,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2035 ₽/пг.м</t>
+          <t>2030 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,6 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 25,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>522 ₽/пг.м</t>
+          <t>2010 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 27,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 25,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2080 ₽/пг.м</t>
+          <t>2027 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 27,5 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 26 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2078 ₽/пг.м</t>
+          <t>2035 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 27,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 26,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>2079 ₽/пг.м</t>
+          <t>2044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 27 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 26,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2060 ₽/пг.м</t>
+          <t>2046 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 27 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 27 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2050 ₽/пг.м</t>
+          <t>2060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,7 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 27 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>526 ₽/пг.м</t>
+          <t>2050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 27 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>2057 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 27 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>2074 ₽/пг.м</t>
         </is>
@@ -2697,3366 +2697,3366 @@
         <is>
           <t>Стальной канат двойной свивки 27 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>2062 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 27 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>2060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 28,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 27,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2127 ₽/пг.м</t>
+          <t>2080 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 28,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 27,5 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2138 ₽/пг.м</t>
+          <t>2078 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 28 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 27,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2093 ₽/пг.м</t>
+          <t>2079 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,8 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 28 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>535 ₽/пг.м</t>
+          <t>2093 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 28 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>2092 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 28 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>2091 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 28 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>2123 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 29,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 28,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2153 ₽/пг.м</t>
+          <t>2127 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 29,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 28,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>2153 ₽/пг.м</t>
+          <t>2138 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 29 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>2152 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2,9 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 29 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>536 ₽/пг.м</t>
+          <t>2146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 29 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 29 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2146 ₽/пг.м</t>
+          <t>2152 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 29 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 29 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2152 ₽/пг.м</t>
+          <t>2147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 29 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 29,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>2147 ₽/пг.м</t>
+          <t>2153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 2 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 29,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>502 ₽/пг.м</t>
+          <t>2153 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 3,1 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2206 ₽/пг.м</t>
+          <t>539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 3,1 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>2213 ₽/пг.м</t>
+          <t>544 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 3,3 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2196 ₽/пг.м</t>
+          <t>551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 3,3 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2211 ₽/пг.м</t>
+          <t>560 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 3,4 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2177 ₽/пг.м</t>
+          <t>561 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 3,5 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2177 ₽/пг.м</t>
+          <t>566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 30 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 3,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2183 ₽/пг.м</t>
+          <t>568 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 31,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 3,6 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2241 ₽/пг.м</t>
+          <t>569 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 31,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 3,6 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2248 ₽/пг.м</t>
+          <t>571 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 31 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 3,7 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2222 ₽/пг.м</t>
+          <t>572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,1 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 3,7 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>539 ₽/пг.м</t>
+          <t>572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 31 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 3,8 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>2220 ₽/пг.м</t>
+          <t>574 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 31 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 3,8 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>2226 ₽/пг.м</t>
+          <t>579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,1 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 3,8 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>544 ₽/пг.м</t>
+          <t>573 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 3,9 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>2267 ₽/пг.м</t>
+          <t>585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 30 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2286 ₽/пг.м</t>
+          <t>2177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 30 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>2288 ₽/пг.м</t>
+          <t>2177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 30 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>2266 ₽/пг.м</t>
+          <t>2183 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 30,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>2264 ₽/пг.м</t>
+          <t>2206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 30,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>2256 ₽/пг.м</t>
+          <t>2213 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 32 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 30,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2265 ₽/пг.м</t>
+          <t>2196 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 33,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 30,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>2312 ₽/пг.м</t>
+          <t>2211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,3 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 31 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>551 ₽/пг.м</t>
+          <t>2222 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 33 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 31 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>2307 ₽/пг.м</t>
+          <t>2220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 33 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 31 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>2311 ₽/пг.м</t>
+          <t>2226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,3 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 31,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>560 ₽/пг.м</t>
+          <t>2241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 33 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 31,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>2309 ₽/пг.м</t>
+          <t>2248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 34,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 32 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>2335 ₽/пг.м</t>
+          <t>2266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 34,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 32 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>2338 ₽/пг.м</t>
+          <t>2264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 34 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 32 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>2331 ₽/пг.м</t>
+          <t>2256 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 34 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 32 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>2324 ₽/пг.м</t>
+          <t>2265 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 34 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 32,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>2329 ₽/пг.м</t>
+          <t>2267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 34 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 32,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2317 ₽/пг.м</t>
+          <t>2286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,4 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 32,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>561 ₽/пг.м</t>
+          <t>2288 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 35,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 33 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>2382 ₽/пг.м</t>
+          <t>2307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 35,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 33 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>2361 ₽/пг.м</t>
+          <t>2311 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 35,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 33 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>2384 ₽/пг.м</t>
+          <t>2309 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,5 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 33,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>566 ₽/пг.м</t>
+          <t>2312 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 35 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 34 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>2346 ₽/пг.м</t>
+          <t>2331 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 34 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>568 ₽/пг.м</t>
+          <t>2324 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 35 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 34 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>2357 ₽/пг.м</t>
+          <t>2329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 36,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 34 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>2399 ₽/пг.м</t>
+          <t>2317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 36,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 34,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>2410 ₽/пг.м</t>
+          <t>2335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 36 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 34,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>2388 ₽/пг.м</t>
+          <t>2338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 36 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 35 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>2384 ₽/пг.м</t>
+          <t>2346 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 36 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 35 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>2387 ₽/пг.м</t>
+          <t>2357 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,6 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 35,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>569 ₽/пг.м</t>
+          <t>2382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,6 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 35,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>571 ₽/пг.м</t>
+          <t>2361 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 37 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 35,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>2428 ₽/пг.м</t>
+          <t>2384 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,7 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 36 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>572 ₽/пг.м</t>
+          <t>2388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 37 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 36 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>2427 ₽/пг.м</t>
+          <t>2384 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 37 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 36 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>2415 ₽/пг.м</t>
+          <t>2387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,7 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 36,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>572 ₽/пг.м</t>
+          <t>2399 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 38,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 36,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>2473 ₽/пг.м</t>
+          <t>2410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 38,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 37 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>2469 ₽/пг.м</t>
+          <t>2428 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 38 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 37 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2436 ₽/пг.м</t>
+          <t>2427 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,8 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 37 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>574 ₽/пг.м</t>
+          <t>2415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 38 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 38 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>2450 ₽/пг.м</t>
+          <t>2436 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 38 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 38 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>2451 ₽/пг.м</t>
+          <t>2450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,8 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 38 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>579 ₽/пг.м</t>
+          <t>2451 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Стальной канат двойной свивки 38 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>2434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,8 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 38 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>573 ₽/пг.м</t>
+          <t>2461 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 38 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 38,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>2461 ₽/пг.м</t>
+          <t>2473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 38,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>2525 ₽/пг.м</t>
+          <t>2469 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 39 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>2526 ₽/пг.м</t>
+          <t>2484 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 39 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>2484 ₽/пг.м</t>
+          <t>2510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 39 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>2510 ₽/пг.м</t>
+          <t>2518 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 39 мм ЛК-РО ТУ 14-173-118-2002</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2518 ₽/пг.м</t>
+          <t>2522 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39 мм ЛК-РО ТУ 14-173-118-2002</t>
+          <t>Стальной канат двойной свивки 39 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2522 ₽/пг.м</t>
+          <t>2499 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 3,9 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 39,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>585 ₽/пг.м</t>
+          <t>2525 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 39 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 39,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>2499 ₽/пг.м</t>
+          <t>2526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 40,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 4 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>2536 ₽/пг.м</t>
+          <t>599 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 40 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 4 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>2528 ₽/пг.м</t>
+          <t>596 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 40 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 4,1 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>2530 ₽/пг.м</t>
+          <t>618 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 40 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 4,1 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>2526 ₽/пг.м</t>
+          <t>614 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 41 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 4,2 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>2544 ₽/пг.м</t>
+          <t>619 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 41 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 4,2 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>2544 ₽/пг.м</t>
+          <t>631 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,1 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 4,3 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>618 ₽/пг.м</t>
+          <t>636 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 41 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 4,4 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>2541 ₽/пг.м</t>
+          <t>641 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,1 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 4,5 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>614 ₽/пг.м</t>
+          <t>645 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 41 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 4,6 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>2549 ₽/пг.м</t>
+          <t>667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 4,6 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2564 ₽/пг.м</t>
+          <t>674 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,2 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 4,6 мм ТК ГОСТ 3097-80</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>619 ₽/пг.м</t>
+          <t>674 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 4,7 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>2558 ₽/пг.м</t>
+          <t>678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 4,7 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>2552 ₽/пг.м</t>
+          <t>678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 4,8 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>2578 ₽/пг.м</t>
+          <t>691 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 4,8 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>2579 ₽/пг.м</t>
+          <t>678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 4,8 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>2596 ₽/пг.м</t>
+          <t>686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 42 мм ЛК-РО ТУ 14-173-118-2002</t>
+          <t>Стальной канат двойной свивки 4,8 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2598 ₽/пг.м</t>
+          <t>690 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,2 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 4,9 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>631 ₽/пг.м</t>
+          <t>695 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 43,5 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 40 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>2618 ₽/пг.м</t>
+          <t>2528 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 43 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 40 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>2605 ₽/пг.м</t>
+          <t>2530 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 43 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 40 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>2611 ₽/пг.м</t>
+          <t>2526 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,3 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 40,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>636 ₽/пг.м</t>
+          <t>2536 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 43 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 41 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>2604 ₽/пг.м</t>
+          <t>2544 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 44,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 41 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>2623 ₽/пг.м</t>
+          <t>2544 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 44,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 41 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>2625 ₽/пг.м</t>
+          <t>2541 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 44 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 41 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>2620 ₽/пг.м</t>
+          <t>2549 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,4 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>641 ₽/пг.м</t>
+          <t>2564 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 45,5 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>2644 ₽/пг.м</t>
+          <t>2558 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 45,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>2662 ₽/пг.м</t>
+          <t>2552 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 45,5 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>2663 ₽/пг.м</t>
+          <t>2578 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 45,5 мм ЛК-РО ТУ 14-173-118-2002</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>2667 ₽/пг.м</t>
+          <t>2579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 45 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>2633 ₽/пг.м</t>
+          <t>2596 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 45 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 42 мм ЛК-РО ТУ 14-173-118-2002</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>2627 ₽/пг.м</t>
+          <t>2598 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,5 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 43 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>645 ₽/пг.м</t>
+          <t>2605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 46,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 43 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>2700 ₽/пг.м</t>
+          <t>2611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 46,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 43 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>2715 ₽/пг.м</t>
+          <t>2604 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,6 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 43,5 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>667 ₽/пг.м</t>
+          <t>2618 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,6 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 44 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>674 ₽/пг.м</t>
+          <t>2620 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 46 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 44,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>2671 ₽/пг.м</t>
+          <t>2623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 46 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 44,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>2691 ₽/пг.м</t>
+          <t>2625 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,6 мм ТК ГОСТ 3097-80</t>
+          <t>Стальной канат двойной свивки 45 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>674 ₽/пг.м</t>
+          <t>2633 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 47,5 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 45 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>2748 ₽/пг.м</t>
+          <t>2627 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,7 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 45,5 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>678 ₽/пг.м</t>
+          <t>2644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,7 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 45,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>678 ₽/пг.м</t>
+          <t>2662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 47 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 45,5 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>2739 ₽/пг.м</t>
+          <t>2663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 47 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 45,5 мм ЛК-РО ТУ 14-173-118-2002</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>2716 ₽/пг.м</t>
+          <t>2667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 48,5 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 46 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>2757 ₽/пг.м</t>
+          <t>2671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 48,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 46 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>2763 ₽/пг.м</t>
+          <t>2691 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 48 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 46,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>2755 ₽/пг.м</t>
+          <t>2700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,8 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 46,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>691 ₽/пг.м</t>
+          <t>2715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,8 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 47 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>678 ₽/пг.м</t>
+          <t>2739 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,8 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 47 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>686 ₽/пг.м</t>
+          <t>2716 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,8 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 47,5 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>690 ₽/пг.м</t>
+          <t>2748 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 49,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 48 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>2766 ₽/пг.м</t>
+          <t>2755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4,9 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 48,5 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>695 ₽/пг.м</t>
+          <t>2757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 48,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>599 ₽/пг.м</t>
+          <t>2763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 4 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 49,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>596 ₽/пг.м</t>
+          <t>2766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 50,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 5 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>2794 ₽/пг.м</t>
+          <t>697 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 50 мм ЛК-О ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 5,1 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>2784 ₽/пг.м</t>
+          <t>716 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 50 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 5,1 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>2793 ₽/пг.м</t>
+          <t>715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 50 мм ЛК-Р ГОСТ 16828-81</t>
+          <t>Стальной канат двойной свивки 5,1 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>2774 ₽/пг.м</t>
+          <t>718 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 50 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 5,1 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>2793 ₽/пг.м</t>
+          <t>707 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,1 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 5,1 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>716 ₽/пг.м</t>
+          <t>708 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,1 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 5,2 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>715 ₽/пг.м</t>
+          <t>723 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,1 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 5,4 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>718 ₽/пг.м</t>
+          <t>725 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,1 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 5,4 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>707 ₽/пг.м</t>
+          <t>724 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,1 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 5,5 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>708 ₽/пг.м</t>
+          <t>751 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 51 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 5,5 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>2795 ₽/пг.м</t>
+          <t>731 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 52 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 5,5 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>2812 ₽/пг.м</t>
+          <t>728 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 52 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 5,5 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>2813 ₽/пг.м</t>
+          <t>752 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 52 мм ЛК-РО ТУ 14-173-118-2002</t>
+          <t>Стальной канат двойной свивки 5,6 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>2818 ₽/пг.м</t>
+          <t>773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,2 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 5,6 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>723 ₽/пг.м</t>
+          <t>765 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 52 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 5,7 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>2798 ₽/пг.м</t>
+          <t>774 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 53,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 5,8 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>2826 ₽/пг.м</t>
+          <t>775 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 53,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 5,8 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>2826 ₽/пг.м</t>
+          <t>777 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,4 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 5,8 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>725 ₽/пг.м</t>
+          <t>784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,4 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 5,8 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>724 ₽/пг.м</t>
+          <t>785 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 54 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 5,9 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>2839 ₽/пг.м</t>
+          <t>803 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,5 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 5,9 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>751 ₽/пг.м</t>
+          <t>801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,5 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 5,9 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>731 ₽/пг.м</t>
+          <t>818 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,5 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 5,9 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>728 ₽/пг.м</t>
+          <t>818 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 55 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 50 мм ЛК-О ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>2841 ₽/пг.м</t>
+          <t>2784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,5 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 50 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>752 ₽/пг.м</t>
+          <t>2793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,6 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 50 мм ЛК-Р ГОСТ 16828-81</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>773 ₽/пг.м</t>
+          <t>2774 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,6 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 50 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>765 ₽/пг.м</t>
+          <t>2793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 56 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 50,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>2842 ₽/пг.м</t>
+          <t>2794 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 56 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 51 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>2846 ₽/пг.м</t>
+          <t>2795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 56 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 52 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>2845 ₽/пг.м</t>
+          <t>2812 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,7 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 52 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>774 ₽/пг.м</t>
+          <t>2813 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 57 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 52 мм ЛК-РО ТУ 14-173-118-2002</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>2868 ₽/пг.м</t>
+          <t>2818 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 57 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 52 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>2887 ₽/пг.м</t>
+          <t>2798 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 57 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 53,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>2888 ₽/пг.м</t>
+          <t>2826 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 57 мм ЛК-РО ТУ 14-173-118-2002</t>
+          <t>Стальной канат двойной свивки 53,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>2889 ₽/пг.м</t>
+          <t>2826 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 58,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 54 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>2911 ₽/пг.м</t>
+          <t>2839 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,8 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 55 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>775 ₽/пг.м</t>
+          <t>2841 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,8 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 56 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>777 ₽/пг.м</t>
+          <t>2842 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,8 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 56 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>784 ₽/пг.м</t>
+          <t>2846 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,8 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 56 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>785 ₽/пг.м</t>
+          <t>2845 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 58 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 57 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>2896 ₽/пг.м</t>
+          <t>2868 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,9 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 57 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>803 ₽/пг.м</t>
+          <t>2887 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,9 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 57 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>801 ₽/пг.м</t>
+          <t>2888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,9 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 57 мм ЛК-РО ТУ 14-173-118-2002</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>818 ₽/пг.м</t>
+          <t>2889 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5,9 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 58 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>818 ₽/пг.м</t>
+          <t>2896 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 5 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 58,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>697 ₽/пг.м</t>
+          <t>2911 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 60,5 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 6 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>2927 ₽/пг.м</t>
+          <t>824 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 60,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 6,2 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>2936 ₽/пг.м</t>
+          <t>824 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 60 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 6,2 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>2914 ₽/пг.м</t>
+          <t>825 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 61,5 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 6,3 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>2956 ₽/пг.м</t>
+          <t>834 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 61 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 6,3 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>2946 ₽/пг.м</t>
+          <t>829 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,2 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 6,4 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>824 ₽/пг.м</t>
+          <t>849 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,2 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 6,4 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>825 ₽/пг.м</t>
+          <t>846 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 62 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 6,4 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>2961 ₽/пг.м</t>
+          <t>842 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,3 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 6,4 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>834 ₽/пг.м</t>
+          <t>864 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 63 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 6,4 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>2970 ₽/пг.м</t>
+          <t>866 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,3 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 6,4 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>829 ₽/пг.м</t>
+          <t>873 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,4 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 6,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>849 ₽/пг.м</t>
+          <t>877 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,4 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 6,5 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>846 ₽/пг.м</t>
+          <t>880 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,4 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 6,5 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>842 ₽/пг.м</t>
+          <t>875 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,4 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 6,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>864 ₽/пг.м</t>
+          <t>876 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,4 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 6,7 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>866 ₽/пг.м</t>
+          <t>895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,4 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 6,7 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>873 ₽/пг.м</t>
+          <t>890 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 64 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 6,8 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>2974 ₽/пг.м</t>
+          <t>899 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 64 мм ЛК-РО ТУ 14-173-040-2008</t>
+          <t>Стальной канат двойной свивки 6,9 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>2974 ₽/пг.м</t>
+          <t>900 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 64 мм ЛК-РО ТУ 14-173-118-2002</t>
+          <t>Стальной канат двойной свивки 60 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>2974 ₽/пг.м</t>
+          <t>2914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 60,5 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>877 ₽/пг.м</t>
+          <t>2927 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 65 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 60,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>2974 ₽/пг.м</t>
+          <t>2936 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,5 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 61 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>880 ₽/пг.м</t>
+          <t>2946 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 65 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 61,5 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>2979 ₽/пг.м</t>
+          <t>2956 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,5 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 62 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>875 ₽/пг.м</t>
+          <t>2961 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 63 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>876 ₽/пг.м</t>
+          <t>2970 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 66,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 64 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>2988 ₽/пг.м</t>
+          <t>2974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,7 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 64 мм ЛК-РО ТУ 14-173-040-2008</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>895 ₽/пг.м</t>
+          <t>2974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,7 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 64 мм ЛК-РО ТУ 14-173-118-2002</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>890 ₽/пг.м</t>
+          <t>2974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,8 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 65 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>899 ₽/пг.м</t>
+          <t>2974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 68 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 65 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>2989 ₽/пг.м</t>
+          <t>2979 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 68 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 66,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>2991 ₽/пг.м</t>
+          <t>2988 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6,9 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 68 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>900 ₽/пг.м</t>
+          <t>2989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 6 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 68 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>824 ₽/пг.м</t>
+          <t>2991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 71 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 7,2 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>2992 ₽/пг.м</t>
+          <t>916 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,2 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 7,2 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>916 ₽/пг.м</t>
+          <t>905 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,2 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 7,2 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>905 ₽/пг.м</t>
+          <t>920 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,2 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 7,2 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>920 ₽/пг.м</t>
+          <t>934 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 72 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 7,4 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>2993 ₽/пг.м</t>
+          <t>935 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,2 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 7,4 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>934 ₽/пг.м</t>
+          <t>937 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 72 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 7,6 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>2997 ₽/пг.м</t>
+          <t>951 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,4 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 7,6 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>935 ₽/пг.м</t>
+          <t>957 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,4 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 7,6 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>937 ₽/пг.м</t>
+          <t>961 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 75 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 7,7 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>2999 ₽/пг.м</t>
+          <t>977 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,6 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 7,7 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>951 ₽/пг.м</t>
+          <t>971 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,6 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 7,8 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>957 ₽/пг.м</t>
+          <t>1000 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,6 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 7,8 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>961 ₽/пг.м</t>
+          <t>985 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,7 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 7,8 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>977 ₽/пг.м</t>
+          <t>989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,7 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 71 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>971 ₽/пг.м</t>
+          <t>2992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,8 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 72 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>1000 ₽/пг.м</t>
+          <t>2993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,8 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 72 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>985 ₽/пг.м</t>
+          <t>2997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 7,8 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 75 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>989 ₽/пг.м</t>
+          <t>2999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,1 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 8 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>1039 ₽/пг.м</t>
+          <t>1031 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,1 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 8 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>1041 ₽/пг.м</t>
+          <t>1031 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,1 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 8 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>1037 ₽/пг.м</t>
+          <t>1032 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,2 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 8 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>1044 ₽/пг.м</t>
+          <t>1024 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,3 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 8,1 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>1049 ₽/пг.м</t>
+          <t>1039 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,4 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 8,1 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>1059 ₽/пг.м</t>
+          <t>1041 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,5 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 8,1 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>1060 ₽/пг.м</t>
+          <t>1037 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,5 мм ТЛК-О ГОСТ 3079-80</t>
+          <t>Стальной канат двойной свивки 8,2 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>1066 ₽/пг.м</t>
+          <t>1044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,6 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 8,3 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>1069 ₽/пг.м</t>
+          <t>1049 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,6 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 8,4 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>1080 ₽/пг.м</t>
+          <t>1059 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,6 мм ЛК-О ГОСТ 3081-80</t>
+          <t>Стальной канат двойной свивки 8,5 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>1081 ₽/пг.м</t>
+          <t>1060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,6 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 8,5 мм ТЛК-О ГОСТ 3079-80</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>1084 ₽/пг.м</t>
+          <t>1066 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,6 мм ЛК-РО ГОСТ 7669-80</t>
+          <t>Стальной канат двойной свивки 8,6 Г-1-Н-1770 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>1097 ₽/пг.м</t>
+          <t>1069 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,7 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 8,6 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>1103 ₽/пг.м</t>
+          <t>1080 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,8 мм ЛК-О ГОСТ 3077-80</t>
+          <t>Стальной канат двойной свивки 8,6 мм ЛК-О ГОСТ 3081-80</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>1114 ₽/пг.м</t>
+          <t>1081 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8,8 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 8,6 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>1106 ₽/пг.м</t>
+          <t>1084 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8 Г-1-Н-1770 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 8,6 мм ЛК-РО ГОСТ 7669-80</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>1031 ₽/пг.м</t>
+          <t>1097 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8 Г-В-С-Л-Н-Т-1960 ГОСТ 3068-88</t>
+          <t>Стальной канат двойной свивки 8,7 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>1031 ₽/пг.м</t>
+          <t>1103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 8,8 мм ЛК-О ГОСТ 3077-80</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>1032 ₽/пг.м</t>
+          <t>1114 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 8 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 8,8 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>1024 ₽/пг.м</t>
+          <t>1106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,1 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 9 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>1125 ₽/пг.м</t>
+          <t>1124 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,2 мм ЛК-О ГОСТ 3066-80</t>
+          <t>Стальной канат двойной свивки 9 мм ТК ГОСТ 3071-88</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>1130 ₽/пг.м</t>
+          <t>1119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,2 мм ТК ГОСТ 3067-88</t>
+          <t>Стальной канат двойной свивки 9,1 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>1132 ₽/пг.м</t>
+          <t>1125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,5 мм ЛК-3 ГОСТ 7667-80</t>
+          <t>Стальной канат двойной свивки 9,2 мм ЛК-О ГОСТ 3066-80</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>1141 ₽/пг.м</t>
+          <t>1130 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,5 мм ЛК-О ГОСТ 3083-80</t>
+          <t>Стальной канат двойной свивки 9,2 мм ТК ГОСТ 3067-88</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>1134 ₽/пг.м</t>
+          <t>1132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,6 мм ЛК-О ГОСТ 7681-80</t>
+          <t>Стальной канат двойной свивки 9,5 мм ЛК-3 ГОСТ 7667-80</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>1145 ₽/пг.м</t>
+          <t>1141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,6 мм ЛК-Р ГОСТ 2688-80</t>
+          <t>Стальной канат двойной свивки 9,5 мм ЛК-О ГОСТ 3083-80</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>1145 ₽/пг.м</t>
+          <t>1134 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,7 мм ЛК-3 ГОСТ 7665-80</t>
+          <t>Стальной канат двойной свивки 9,6 мм ЛК-О ГОСТ 7681-80</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>1176 ₽/пг.м</t>
+          <t>1145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,7 мм ЛК-О ГОСТ 3069-80</t>
+          <t>Стальной канат двойной свивки 9,6 мм ЛК-Р ГОСТ 2688-80</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>1169 ₽/пг.м</t>
+          <t>1145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,7 мм ЛК-Р ГОСТ 14954-80</t>
+          <t>Стальной канат двойной свивки 9,7 мм ЛК-3 ГОСТ 7665-80</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>1161 ₽/пг.м</t>
+          <t>1176 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,7 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 9,7 мм ЛК-О ГОСТ 3069-80</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>1181 ₽/пг.м</t>
+          <t>1169 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9,7 мм ТК ГОСТ 3070-88</t>
+          <t>Стальной канат двойной свивки 9,7 мм ЛК-Р ГОСТ 14954-80</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>1174 ₽/пг.м</t>
+          <t>1161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9 мм ЛК-РО ГОСТ 7668-80</t>
+          <t>Стальной канат двойной свивки 9,7 мм ЛК-РО ГОСТ 7668-80</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>1124 ₽/пг.м</t>
+          <t>1181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Стальной канат двойной свивки 9 мм ТК ГОСТ 3071-88</t>
+          <t>Стальной канат двойной свивки 9,7 мм ТК ГОСТ 3070-88</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>1119 ₽/пг.м</t>
+          <t>1174 ₽/пг.м</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>