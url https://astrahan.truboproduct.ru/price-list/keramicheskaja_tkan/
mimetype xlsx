--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -561,92 +561,92 @@
         <is>
           <t>Керамическая ткань 1,5 мм CFM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>1282 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Керамическая ткань 1,6 мм ТК-1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1204 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2,1 мм ТК-2</t>
+          <t>Керамическая ткань 2 мм CF</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1360 ₽/м2</t>
+          <t>1399 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2 мм CF</t>
+          <t>Керамическая ткань 2 мм CFM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1399 ₽/м2</t>
+          <t>1411 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2 мм CFM</t>
+          <t>Керамическая ткань 2 мм ТК-3</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1411 ₽/м2</t>
+          <t>1251 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2 мм ТК-3</t>
+          <t>Керамическая ткань 2,1 мм ТК-2</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1251 ₽/м2</t>
+          <t>1360 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Керамическая ткань 3 мм CF</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>1338 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Керамическая ткань 3 мм CFM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1304 ₽/м2</t>
         </is>