--- v0 (2026-05-20)
+++ v1 (2026-08-03)
@@ -717,212 +717,212 @@
         <is>
           <t>Кламп заглушка 91 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Кламп заглушка 91 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Кламп комплект 100 мм AISI-304 DIN 32676</t>
+          <t>Кламп комплект 10 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2450 ₽/шт.</t>
+          <t>508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Кламп комплект 100 мм AISI-316L DIN 32676</t>
+          <t>Кламп комплект 10 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2484 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Кламп комплект 10 мм AISI-304 DIN 32676</t>
+          <t>Кламп комплект 100 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>508 ₽/шт.</t>
+          <t>2450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Кламп комплект 10 мм AISI-316L DIN 32676</t>
+          <t>Кламп комплект 100 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>2484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Кламп комплект 125 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>2562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Кламп комплект 125 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>2617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Кламп комплект 150 мм AISI-304 DIN 32676</t>
+          <t>Кламп комплект 15 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2668 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Кламп комплект 150 мм AISI-316L DIN 32676</t>
+          <t>Кламп комплект 15 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2719 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Кламп комплект 15 мм AISI-304 DIN 32676</t>
+          <t>Кламп комплект 150 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>2668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Кламп комплект 15 мм AISI-316L DIN 32676</t>
+          <t>Кламп комплект 150 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>2719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Кламп комплект 200 мм AISI-304 DIN 32676</t>
+          <t>Кламп комплект 20 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2880 ₽/шт.</t>
+          <t>820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Кламп комплект 200 мм AISI-316L DIN 32676</t>
+          <t>Кламп комплект 20 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2990 ₽/шт.</t>
+          <t>846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Кламп комплект 20 мм AISI-304 DIN 32676</t>
+          <t>Кламп комплект 200 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>820 ₽/шт.</t>
+          <t>2880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Кламп комплект 20 мм AISI-316L DIN 32676</t>
+          <t>Кламп комплект 200 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>846 ₽/шт.</t>
+          <t>2990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Кламп комплект 25 мм AISI-304 DIN 32676</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Кламп комплект 25 мм AISI-316L DIN 32676</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>1024 ₽/шт.</t>
         </is>