--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -525,128 +525,128 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Клапан запорный балансировочный 100 мм</t>
+          <t>Клапан запорный балансировочный 10 мм</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>6468 ₽/шт.</t>
+          <t>873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Клапан запорный балансировочный 10 мм</t>
+          <t>Клапан запорный балансировочный 100 мм</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>873 ₽/шт.</t>
+          <t>6468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Клапан запорный балансировочный 150 мм</t>
+          <t>Клапан запорный балансировочный 15 мм</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>7553 ₽/шт.</t>
+          <t>1469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Клапан запорный балансировочный 15 мм</t>
+          <t>Клапан запорный балансировочный 150 мм</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1469 ₽/шт.</t>
+          <t>7553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Клапан запорный балансировочный 200 мм</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>8202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Клапан запорный балансировочный 250 мм</t>
+          <t>Клапан запорный балансировочный 25 мм</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>8708 ₽/шт.</t>
+          <t>2610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Клапан запорный балансировочный 25 мм</t>
+          <t>Клапан запорный балансировочный 250 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2610 ₽/шт.</t>
+          <t>8708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Клапан запорный балансировочный 300 мм</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>9151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Клапан запорный балансировочный 40 мм</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>3835 ₽/шт.</t>
         </is>
@@ -681,104 +681,104 @@
         <is>
           <t>Клапан запорный балансировочный 80 мм</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>6026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный муфтовый ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>6408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный муфтовый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный муфтовый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>7489 ₽/шт.</t>
+          <t>1380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный муфтовый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный муфтовый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1380 ₽/шт.</t>
+          <t>7489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный муфтовый ручной 200 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>8108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный муфтовый ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный муфтовый ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>8682 ₽/шт.</t>
+          <t>2512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный муфтовый ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный муфтовый ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2512 ₽/шт.</t>
+          <t>8682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный муфтовый ручной 300 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>9080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный муфтовый ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>3699 ₽/шт.</t>
         </is>
@@ -801,104 +801,104 @@
         <is>
           <t>Клапан запорный клеточный муфтовый ручной 80 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>5768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный цапковый ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>6425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный цапковый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный цапковый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>7541 ₽/шт.</t>
+          <t>1412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный цапковый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный цапковый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1412 ₽/шт.</t>
+          <t>7541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный цапковый ручной 200 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>8153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный цапковый ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный цапковый ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>8691 ₽/шт.</t>
+          <t>2536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Клапан запорный клеточный цапковый ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный клеточный цапковый ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2536 ₽/шт.</t>
+          <t>8691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный цапковый ручной 300 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>9094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Клапан запорный клеточный цапковый ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3751 ₽/шт.</t>
         </is>
@@ -945,248 +945,248 @@
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 100 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>3912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 100 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>3915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 100 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 100 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>3915 ₽/шт.</t>
+          <t>3903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 100 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 100 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>3903 ₽/шт.</t>
+          <t>3915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 150 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 100 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>3923 ₽/шт.</t>
+          <t>3814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 150 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>3925 ₽/шт.</t>
+          <t>3803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 150 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>3920 ₽/шт.</t>
+          <t>3805 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 100 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>3814 ₽/шт.</t>
+          <t>3807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 150 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>3803 ₽/шт.</t>
+          <t>3923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 150 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>3805 ₽/шт.</t>
+          <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 15 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 150 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>3807 ₽/шт.</t>
+          <t>3920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 200 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>3968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 200 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>3988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 200 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 250 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 100 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>3997 ₽/шт.</t>
+          <t>3843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 100 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>3843 ₽/шт.</t>
+          <t>3821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>3821 ₽/шт.</t>
+          <t>3824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>3824 ₽/шт.</t>
+          <t>3833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 25 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 250 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>3833 ₽/шт.</t>
+          <t>3997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 300 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>3999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 40 мм 100 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>3863 ₽/шт.</t>
         </is>
@@ -1245,176 +1245,176 @@
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 50 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>3873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 50 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>3881 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 50 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 50 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>3886 ₽/шт.</t>
+          <t>3870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 50 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 50 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>3870 ₽/шт.</t>
+          <t>3886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 100 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>3903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 16 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>3889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 40 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>3900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>3900 ₽/шт.</t>
+          <t>3889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 6 МПа ЭИ448 ГОСТ 31294-2005</t>
+          <t>Клапан запорный нержавеющий предохранительный фланцевый 80 мм 63 МПа ЭИ448 ГОСТ 31294-2005</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>3889 ₽/шт.</t>
+          <t>3900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный муфтовый ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный муфтовый ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>6401 ₽/шт.</t>
+          <t>840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный муфтовый ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный муфтовый ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>840 ₽/шт.</t>
+          <t>6401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный муфтовый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный муфтовый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>7452 ₽/шт.</t>
+          <t>1380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный муфтовый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный муфтовый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1380 ₽/шт.</t>
+          <t>7452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Клапан запорный одно-седельный муфтовый ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>2503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Клапан запорный одно-седельный муфтовый ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>3691 ₽/шт.</t>
         </is>
@@ -1437,92 +1437,92 @@
         <is>
           <t>Клапан запорный одно-седельный муфтовый ручной 6 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Клапан запорный одно-седельный муфтовый ручной 80 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>5766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный цапковый ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный цапковый ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>6424 ₽/шт.</t>
+          <t>842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный цапковый ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный цапковый ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>842 ₽/шт.</t>
+          <t>6424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный цапковый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный цапковый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>7493 ₽/шт.</t>
+          <t>1406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Клапан запорный одно-седельный цапковый ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный одно-седельный цапковый ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1406 ₽/шт.</t>
+          <t>7493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Клапан запорный одно-седельный цапковый ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Клапан запорный одно-седельный цапковый ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>3750 ₽/шт.</t>
         </is>
@@ -1569,212 +1569,212 @@
         <is>
           <t>Клапан запорный предохранительный 0,2 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>1200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Клапан запорный предохранительный 0,6 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>1454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 10 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 1 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>3312 ₽/шт.</t>
+          <t>1614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 11 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 1,5 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>3411 ₽/шт.</t>
+          <t>1727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 12 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 10 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>3552 ₽/шт.</t>
+          <t>3312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 13 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 11 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>3852 ₽/шт.</t>
+          <t>3411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 14 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 12 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>3854 ₽/шт.</t>
+          <t>3552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 1,5 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 13 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>1727 ₽/шт.</t>
+          <t>3852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 15 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 14 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>4559 ₽/шт.</t>
+          <t>3854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 16 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 15 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>4600 ₽/шт.</t>
+          <t>4559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 17 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 16 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>4890 ₽/шт.</t>
+          <t>4600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 18 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 17 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>4902 ₽/шт.</t>
+          <t>4890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 19 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 18 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>4946 ₽/шт.</t>
+          <t>4902 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 1 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 19 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>1614 ₽/шт.</t>
+          <t>4946 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 20 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 2 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>5489 ₽/шт.</t>
+          <t>1986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Клапан запорный предохранительный 2 МПа ГОСТ 24570-81</t>
+          <t>Клапан запорный предохранительный 20 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>1986 ₽/шт.</t>
+          <t>5489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Клапан запорный предохранительный 3 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>2300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Клапан запорный предохранительный 4 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2649 ₽/шт.</t>
         </is>
@@ -1797,104 +1797,104 @@
         <is>
           <t>Клапан запорный предохранительный 8 МПа ГОСТ 24570-81</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>3024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>6457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>7545 ₽/шт.</t>
+          <t>1439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1439 ₽/шт.</t>
+          <t>7545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 200 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>8180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>8693 ₽/шт.</t>
+          <t>2587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2587 ₽/шт.</t>
+          <t>8693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 300 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>9098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>3781 ₽/шт.</t>
         </is>
@@ -1917,104 +1917,104 @@
         <is>
           <t>Клапан запорный прямой клеточный штуцерно-торцевой ручной 80 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>5968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерный ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>6463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерный ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерный ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>7552 ₽/шт.</t>
+          <t>1453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерный ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерный ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1453 ₽/шт.</t>
+          <t>7552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерный ручной 200 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>8189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерный ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерный ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>8704 ₽/шт.</t>
+          <t>2607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой клеточный штуцерный ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой клеточный штуцерный ручной 250 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2607 ₽/шт.</t>
+          <t>8704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерный ручной 300 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>9134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерный ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>3828 ₽/шт.</t>
         </is>
@@ -2025,92 +2025,92 @@
         <is>
           <t>Клапан запорный прямой клеточный штуцерный ручной 50 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>4442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Клапан запорный прямой клеточный штуцерный ручной 80 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>6018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>6444 ₽/шт.</t>
+          <t>854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>854 ₽/шт.</t>
+          <t>6444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>7541 ₽/шт.</t>
+          <t>1417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1417 ₽/шт.</t>
+          <t>7541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>3755 ₽/шт.</t>
         </is>
@@ -2133,92 +2133,92 @@
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 6 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерно-торцевой ручной 80 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>5966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерный ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерный ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>6460 ₽/шт.</t>
+          <t>860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерный ручной 10 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерный ручной 100 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>860 ₽/шт.</t>
+          <t>6460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерный ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерный ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>7548 ₽/шт.</t>
+          <t>1453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Клапан запорный прямой одно-седельный штуцерный ручной 15 мм 25 МПа ГОСТ 5761-2005</t>
+          <t>Клапан запорный прямой одно-седельный штуцерный ручной 150 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1453 ₽/шт.</t>
+          <t>7548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерный ручной 25 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>2591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерный ручной 40 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>3802 ₽/шт.</t>
         </is>
@@ -2241,128 +2241,128 @@
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерный ручной 6 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Клапан запорный прямой одно-седельный штуцерный ручной 80 мм 25 МПа ГОСТ 5761-2005</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>5976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Клапан запорный регулирующий 100 мм</t>
+          <t>Клапан запорный регулирующий 10 мм</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>6478 ₽/шт.</t>
+          <t>885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Клапан запорный регулирующий 10 мм</t>
+          <t>Клапан запорный регулирующий 100 мм</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>885 ₽/шт.</t>
+          <t>6478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Клапан запорный регулирующий 150 мм</t>
+          <t>Клапан запорный регулирующий 15 мм</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>7616 ₽/шт.</t>
+          <t>1493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Клапан запорный регулирующий 15 мм</t>
+          <t>Клапан запорный регулирующий 150 мм</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1493 ₽/шт.</t>
+          <t>7616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Клапан запорный регулирующий 200 мм</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>8215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Клапан запорный регулирующий 250 мм</t>
+          <t>Клапан запорный регулирующий 25 мм</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>8710 ₽/шт.</t>
+          <t>2620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Клапан запорный регулирующий 25 мм</t>
+          <t>Клапан запорный регулирующий 250 мм</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2620 ₽/шт.</t>
+          <t>8710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Клапан запорный регулирующий 300 мм</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>9152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Клапан запорный регулирующий 40 мм</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>3861 ₽/шт.</t>
         </is>
@@ -2385,5348 +2385,5348 @@
         <is>
           <t>Клапан запорный регулирующий 6 мм</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Клапан запорный регулирующий 80 мм</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>6034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 10 мм</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>6236 ₽/шт.</t>
+          <t>901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 100 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 100 мм</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>6259 ₽/шт.</t>
+          <t>6509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 100 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 15 мм</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>6269 ₽/шт.</t>
+          <t>1538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 100 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 150 мм</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>6301 ₽/шт.</t>
+          <t>7635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 100 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 200 мм</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>6244 ₽/шт.</t>
+          <t>8234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 100 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 25 мм</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>6248 ₽/шт.</t>
+          <t>2691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 250 мм</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>629 ₽/шт.</t>
+          <t>8751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 10 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 300 мм</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>650 ₽/шт.</t>
+          <t>9167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 10 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 40 мм</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>672 ₽/шт.</t>
+          <t>3917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 10 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 50 мм</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>693 ₽/шт.</t>
+          <t>4562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 6 мм</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>636 ₽/шт.</t>
+          <t>459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 10 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный с электроприводом 80 мм</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>643 ₽/шт.</t>
+          <t>6053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>6711 ₽/шт.</t>
+          <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 125 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 10 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>6726 ₽/шт.</t>
+          <t>650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 125 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 10 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>6735 ₽/шт.</t>
+          <t>672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 125 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 10 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>6773 ₽/шт.</t>
+          <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 125 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>6718 ₽/шт.</t>
+          <t>636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 125 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 10 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>6718 ₽/шт.</t>
+          <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>7197 ₽/шт.</t>
+          <t>6236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 150 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 100 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>7293 ₽/шт.</t>
+          <t>6259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 150 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 100 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>7300 ₽/шт.</t>
+          <t>6269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 150 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 100 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>7306 ₽/шт.</t>
+          <t>6301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 150 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 100 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>7242 ₽/шт.</t>
+          <t>6244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 150 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 100 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>7251 ₽/шт.</t>
+          <t>6248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>1167 ₽/шт.</t>
+          <t>6711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 15 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 125 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1188 ₽/шт.</t>
+          <t>6726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 15 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 125 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1195 ₽/шт.</t>
+          <t>6735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 15 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 125 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1196 ₽/шт.</t>
+          <t>6773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 125 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1171 ₽/шт.</t>
+          <t>6718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 15 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 125 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1174 ₽/шт.</t>
+          <t>6718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>7847 ₽/шт.</t>
+          <t>1167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 200 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 15 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>7858 ₽/шт.</t>
+          <t>1188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 200 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 15 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>7883 ₽/шт.</t>
+          <t>1195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 200 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 15 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>7895 ₽/шт.</t>
+          <t>1196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 200 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>7848 ₽/шт.</t>
+          <t>1171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 200 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 15 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>7851 ₽/шт.</t>
+          <t>1174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1866 ₽/шт.</t>
+          <t>7197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 20 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 150 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1877 ₽/шт.</t>
+          <t>7293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 20 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 150 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1911 ₽/шт.</t>
+          <t>7300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 20 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 150 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>1922 ₽/шт.</t>
+          <t>7306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 150 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1866 ₽/шт.</t>
+          <t>7242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 20 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 150 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1866 ₽/шт.</t>
+          <t>7251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>8483 ₽/шт.</t>
+          <t>1866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 250 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 20 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>8527 ₽/шт.</t>
+          <t>1877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 250 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 20 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>8538 ₽/шт.</t>
+          <t>1911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 250 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 20 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>8548 ₽/шт.</t>
+          <t>1922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 250 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>8487 ₽/шт.</t>
+          <t>1866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 250 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 20 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>8520 ₽/шт.</t>
+          <t>1866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2369 ₽/шт.</t>
+          <t>7847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 25 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 200 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2388 ₽/шт.</t>
+          <t>7858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 25 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 200 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2390 ₽/шт.</t>
+          <t>7883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 25 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 200 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2397 ₽/шт.</t>
+          <t>7895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 200 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>2371 ₽/шт.</t>
+          <t>7848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 25 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 200 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>2381 ₽/шт.</t>
+          <t>7851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>8858 ₽/шт.</t>
+          <t>2369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 300 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 25 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>8880 ₽/шт.</t>
+          <t>2388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 300 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 25 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>8896 ₽/шт.</t>
+          <t>2390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 300 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 25 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>8900 ₽/шт.</t>
+          <t>2397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 300 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>8862 ₽/шт.</t>
+          <t>2371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 300 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 25 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>8874 ₽/шт.</t>
+          <t>2381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 32 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>2950 ₽/шт.</t>
+          <t>8483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 32 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 250 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>3018 ₽/шт.</t>
+          <t>8527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 32 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 250 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>3022 ₽/шт.</t>
+          <t>8538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 32 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 250 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>3024 ₽/шт.</t>
+          <t>8548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 32 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 250 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>2984 ₽/шт.</t>
+          <t>8487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 32 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 250 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>3008 ₽/шт.</t>
+          <t>8520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>9327 ₽/шт.</t>
+          <t>8858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 350 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 300 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>9339 ₽/шт.</t>
+          <t>8880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 350 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 300 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>9347 ₽/шт.</t>
+          <t>8896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 350 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 300 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>9361 ₽/шт.</t>
+          <t>8900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 350 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 300 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>9327 ₽/шт.</t>
+          <t>8862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 350 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 300 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>9332 ₽/шт.</t>
+          <t>8874 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 32 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>9597 ₽/шт.</t>
+          <t>2950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 400 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 32 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>9611 ₽/шт.</t>
+          <t>3018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 400 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 32 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>9629 ₽/шт.</t>
+          <t>3022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 400 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 32 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>9647 ₽/шт.</t>
+          <t>3024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 400 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 32 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>9602 ₽/шт.</t>
+          <t>2984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 400 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 32 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>9610 ₽/шт.</t>
+          <t>3008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>3443 ₽/шт.</t>
+          <t>9327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 40 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 350 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>3495 ₽/шт.</t>
+          <t>9339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 40 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 350 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>3498 ₽/шт.</t>
+          <t>9347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 40 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 350 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>3524 ₽/шт.</t>
+          <t>9361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 350 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>3478 ₽/шт.</t>
+          <t>9327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 40 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 350 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>3479 ₽/шт.</t>
+          <t>9332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>4154 ₽/шт.</t>
+          <t>3443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 50 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 40 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>4190 ₽/шт.</t>
+          <t>3495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 50 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 40 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>4220 ₽/шт.</t>
+          <t>3498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 50 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 40 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>4224 ₽/шт.</t>
+          <t>3524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 50 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>4180 ₽/шт.</t>
+          <t>3478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 50 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 40 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>4185 ₽/шт.</t>
+          <t>3479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 65 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>4846 ₽/шт.</t>
+          <t>9597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 65 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 400 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>4880 ₽/шт.</t>
+          <t>9611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 65 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 400 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>4888 ₽/шт.</t>
+          <t>9629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 65 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 400 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>4915 ₽/шт.</t>
+          <t>9647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 65 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 400 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>4871 ₽/шт.</t>
+          <t>9602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 65 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 400 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>4877 ₽/шт.</t>
+          <t>9610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>5575 ₽/шт.</t>
+          <t>4154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 80 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 50 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>5583 ₽/шт.</t>
+          <t>4190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 80 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 50 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>5589 ₽/шт.</t>
+          <t>4220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 80 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 50 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>5591 ₽/шт.</t>
+          <t>4224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 80 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 50 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>5576 ₽/шт.</t>
+          <t>4180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной муфтовый ручной 80 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 50 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>5580 ₽/шт.</t>
+          <t>4185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 65 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>6304 ₽/шт.</t>
+          <t>4846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 100 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 65 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>6347 ₽/шт.</t>
+          <t>4880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 100 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 65 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>6355 ₽/шт.</t>
+          <t>4888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 100 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 65 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>6358 ₽/шт.</t>
+          <t>4915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 100 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 65 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>6319 ₽/шт.</t>
+          <t>4871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 100 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 65 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>6342 ₽/шт.</t>
+          <t>4877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>732 ₽/шт.</t>
+          <t>5575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 10 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 80 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>5583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 10 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 80 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>747 ₽/шт.</t>
+          <t>5589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 10 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 80 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>750 ₽/шт.</t>
+          <t>5591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>737 ₽/шт.</t>
+          <t>5576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 10 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной муфтовый ручной 80 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>5580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>6775 ₽/шт.</t>
+          <t>732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 125 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 10 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>6812 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 125 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 10 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>6835 ₽/шт.</t>
+          <t>747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 125 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 10 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>6837 ₽/шт.</t>
+          <t>750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 125 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>6789 ₽/шт.</t>
+          <t>737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 125 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 10 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>6803 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>7306 ₽/шт.</t>
+          <t>6304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 150 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 100 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>7358 ₽/шт.</t>
+          <t>6347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 150 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 100 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>7360 ₽/шт.</t>
+          <t>6355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 150 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 100 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>7374 ₽/шт.</t>
+          <t>6358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 150 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 100 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>7314 ₽/шт.</t>
+          <t>6319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 150 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 100 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>7321 ₽/шт.</t>
+          <t>6342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>1200 ₽/шт.</t>
+          <t>6775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 15 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 125 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>1222 ₽/шт.</t>
+          <t>6812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 15 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 125 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>1234 ₽/шт.</t>
+          <t>6835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 15 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 125 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>1261 ₽/шт.</t>
+          <t>6837 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 125 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>1209 ₽/шт.</t>
+          <t>6789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 15 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 125 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>1221 ₽/шт.</t>
+          <t>6803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>7911 ₽/шт.</t>
+          <t>1200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 200 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 15 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>7960 ₽/шт.</t>
+          <t>1222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 200 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 15 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>7992 ₽/шт.</t>
+          <t>1234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 200 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 15 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>8008 ₽/шт.</t>
+          <t>1261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 200 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>7918 ₽/шт.</t>
+          <t>1209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 200 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 15 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>7941 ₽/шт.</t>
+          <t>1221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>1936 ₽/шт.</t>
+          <t>7306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 20 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 150 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>1968 ₽/шт.</t>
+          <t>7358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 20 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 150 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>1976 ₽/шт.</t>
+          <t>7360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 20 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 150 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>2004 ₽/шт.</t>
+          <t>7374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 150 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>1947 ₽/шт.</t>
+          <t>7314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 20 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 150 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>1961 ₽/шт.</t>
+          <t>7321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>8555 ₽/шт.</t>
+          <t>1936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 250 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 20 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>8602 ₽/шт.</t>
+          <t>1968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 250 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 20 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>8604 ₽/шт.</t>
+          <t>1976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 250 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 20 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>8607 ₽/шт.</t>
+          <t>2004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 250 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>8579 ₽/шт.</t>
+          <t>1947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 250 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 20 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>8595 ₽/шт.</t>
+          <t>1961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>2415 ₽/шт.</t>
+          <t>7911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 25 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 200 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>2455 ₽/шт.</t>
+          <t>7960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 25 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 200 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>2463 ₽/шт.</t>
+          <t>7992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 25 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 200 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>2467 ₽/шт.</t>
+          <t>8008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 200 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>2427 ₽/шт.</t>
+          <t>7918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 25 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 200 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>2436 ₽/шт.</t>
+          <t>7941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>8901 ₽/шт.</t>
+          <t>2415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 300 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 25 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>8952 ₽/шт.</t>
+          <t>2455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 300 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 25 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>8968 ₽/шт.</t>
+          <t>2463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 300 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 25 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>8985 ₽/шт.</t>
+          <t>2467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 300 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>8917 ₽/шт.</t>
+          <t>2427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 300 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 25 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>8922 ₽/шт.</t>
+          <t>2436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 32 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>3030 ₽/шт.</t>
+          <t>8555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 32 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 250 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>3085 ₽/шт.</t>
+          <t>8602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 32 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 250 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>3096 ₽/шт.</t>
+          <t>8604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 32 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 250 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>3106 ₽/шт.</t>
+          <t>8607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 32 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 250 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>3060 ₽/шт.</t>
+          <t>8579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 32 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 250 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>3082 ₽/шт.</t>
+          <t>8595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>9363 ₽/шт.</t>
+          <t>8901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 350 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 300 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>9373 ₽/шт.</t>
+          <t>8952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 350 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 300 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>9386 ₽/шт.</t>
+          <t>8968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 350 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 300 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>9394 ₽/шт.</t>
+          <t>8985 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 350 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 300 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>9367 ₽/шт.</t>
+          <t>8917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 350 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 300 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>9371 ₽/шт.</t>
+          <t>8922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 32 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>9667 ₽/шт.</t>
+          <t>3030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 400 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 32 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>9738 ₽/шт.</t>
+          <t>3085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 400 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 32 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>9744 ₽/шт.</t>
+          <t>3096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 400 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 32 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>9765 ₽/шт.</t>
+          <t>3106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 400 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 32 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>9713 ₽/шт.</t>
+          <t>3060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 400 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 32 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>9724 ₽/шт.</t>
+          <t>3082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>3534 ₽/шт.</t>
+          <t>9363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 40 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 350 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>3583 ₽/шт.</t>
+          <t>9373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 40 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 350 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>3596 ₽/шт.</t>
+          <t>9386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 40 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 350 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>3597 ₽/шт.</t>
+          <t>9394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 350 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>3554 ₽/шт.</t>
+          <t>9367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 40 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 350 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>3578 ₽/шт.</t>
+          <t>9371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>4227 ₽/шт.</t>
+          <t>3534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 50 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 40 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>4256 ₽/шт.</t>
+          <t>3583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 50 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 40 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>4291 ₽/шт.</t>
+          <t>3596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 50 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 40 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>4311 ₽/шт.</t>
+          <t>3597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 50 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>4228 ₽/шт.</t>
+          <t>3554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 50 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 40 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>4245 ₽/шт.</t>
+          <t>3578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 65 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>4957 ₽/шт.</t>
+          <t>9667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 65 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 400 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>5058 ₽/шт.</t>
+          <t>9738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 65 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 400 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>5064 ₽/шт.</t>
+          <t>9744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 65 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 400 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>5076 ₽/шт.</t>
+          <t>9765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 65 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 400 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>4960 ₽/шт.</t>
+          <t>9713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 65 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 400 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>5041 ₽/шт.</t>
+          <t>9724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>5599 ₽/шт.</t>
+          <t>4227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 80 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 50 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>5649 ₽/шт.</t>
+          <t>4256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 80 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 50 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>5660 ₽/шт.</t>
+          <t>4291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 80 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 50 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>5661 ₽/шт.</t>
+          <t>4311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 80 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 50 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>5628 ₽/шт.</t>
+          <t>4228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной под приварку ручной 80 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 50 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>5643 ₽/шт.</t>
+          <t>4245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 65 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>6363 ₽/шт.</t>
+          <t>4957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 100 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 65 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>6375 ₽/шт.</t>
+          <t>5058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 100 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 65 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>6386 ₽/шт.</t>
+          <t>5064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 100 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 65 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>6395 ₽/шт.</t>
+          <t>5076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 100 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 65 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>6374 ₽/шт.</t>
+          <t>4960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 100 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 65 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>6375 ₽/шт.</t>
+          <t>5041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>751 ₽/шт.</t>
+          <t>5599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 10 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 80 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>5649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 10 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 80 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>833 ₽/шт.</t>
+          <t>5660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 10 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 80 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>834 ₽/шт.</t>
+          <t>5661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>5628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 10 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной под приварку ручной 80 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>767 ₽/шт.</t>
+          <t>5643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>6851 ₽/шт.</t>
+          <t>751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 125 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 10 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>6905 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 125 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 10 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>6937 ₽/шт.</t>
+          <t>833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 125 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 10 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>6938 ₽/шт.</t>
+          <t>834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 125 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>6867 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 125 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 10 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>6869 ₽/шт.</t>
+          <t>767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>7375 ₽/шт.</t>
+          <t>6363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 150 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 100 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>7428 ₽/шт.</t>
+          <t>6375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 150 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 100 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>7435 ₽/шт.</t>
+          <t>6386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 150 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 100 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>7436 ₽/шт.</t>
+          <t>6395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 150 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 100 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>7384 ₽/шт.</t>
+          <t>6374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 150 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 100 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>7393 ₽/шт.</t>
+          <t>6375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>1265 ₽/шт.</t>
+          <t>6851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 15 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 125 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>1291 ₽/шт.</t>
+          <t>6905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 15 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 125 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>1301 ₽/шт.</t>
+          <t>6937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 15 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 125 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>1312 ₽/шт.</t>
+          <t>6938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 125 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>1268 ₽/шт.</t>
+          <t>6867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 15 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 125 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>1270 ₽/шт.</t>
+          <t>6869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>8020 ₽/шт.</t>
+          <t>1265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 200 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 15 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>8050 ₽/шт.</t>
+          <t>1291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 200 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 15 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>8056 ₽/шт.</t>
+          <t>1301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 200 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 15 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>8087 ₽/шт.</t>
+          <t>1312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 200 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>8024 ₽/шт.</t>
+          <t>1268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 200 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 15 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>8035 ₽/шт.</t>
+          <t>1270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>2014 ₽/шт.</t>
+          <t>7375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 20 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 150 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>2033 ₽/шт.</t>
+          <t>7428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 20 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 150 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>2051 ₽/шт.</t>
+          <t>7435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 20 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 150 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>2052 ₽/шт.</t>
+          <t>7436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 150 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>2021 ₽/шт.</t>
+          <t>7384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 20 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 150 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>2022 ₽/шт.</t>
+          <t>7393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>8607 ₽/шт.</t>
+          <t>2014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 250 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 20 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>8635 ₽/шт.</t>
+          <t>2033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 250 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 20 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>8653 ₽/шт.</t>
+          <t>2051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 250 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 20 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>8678 ₽/шт.</t>
+          <t>2052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 250 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>8615 ₽/шт.</t>
+          <t>2021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 250 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 20 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>8626 ₽/шт.</t>
+          <t>2022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>2484 ₽/шт.</t>
+          <t>8020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 25 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 200 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2497 ₽/шт.</t>
+          <t>8050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 25 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 200 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>2497 ₽/шт.</t>
+          <t>8056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 25 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 200 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>2499 ₽/шт.</t>
+          <t>8087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 200 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>2491 ₽/шт.</t>
+          <t>8024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 25 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 200 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>2494 ₽/шт.</t>
+          <t>8035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>8999 ₽/шт.</t>
+          <t>2484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 300 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 25 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>9040 ₽/шт.</t>
+          <t>2497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 300 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 25 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>9046 ₽/шт.</t>
+          <t>2497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 300 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 25 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>9050 ₽/шт.</t>
+          <t>2499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 300 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>9018 ₽/шт.</t>
+          <t>2491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 300 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 25 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>9030 ₽/шт.</t>
+          <t>2494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 32 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>3122 ₽/шт.</t>
+          <t>8607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 32 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 250 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3229 ₽/шт.</t>
+          <t>8635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 32 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 250 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>3244 ₽/шт.</t>
+          <t>8653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 32 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 250 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>3252 ₽/шт.</t>
+          <t>8678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 32 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 250 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>3130 ₽/шт.</t>
+          <t>8615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 32 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 250 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>3196 ₽/шт.</t>
+          <t>8626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>9398 ₽/шт.</t>
+          <t>8999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 350 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 300 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>9454 ₽/шт.</t>
+          <t>9040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 350 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 300 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>9472 ₽/шт.</t>
+          <t>9046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 350 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 300 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>9473 ₽/шт.</t>
+          <t>9050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 350 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 300 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>9423 ₽/шт.</t>
+          <t>9018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 350 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 300 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>9438 ₽/шт.</t>
+          <t>9030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 32 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>9780 ₽/шт.</t>
+          <t>3122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 400 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 32 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>9848 ₽/шт.</t>
+          <t>3229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 400 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 32 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>9853 ₽/шт.</t>
+          <t>3244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 400 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 32 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>9857 ₽/шт.</t>
+          <t>3252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 400 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 32 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>9838 ₽/шт.</t>
+          <t>3130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 400 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 32 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>9841 ₽/шт.</t>
+          <t>3196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>3598 ₽/шт.</t>
+          <t>9398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 40 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 350 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>3615 ₽/шт.</t>
+          <t>9454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 40 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 350 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>3622 ₽/шт.</t>
+          <t>9472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 40 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 350 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>3669 ₽/шт.</t>
+          <t>9473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 350 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>3606 ₽/шт.</t>
+          <t>9423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 40 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 350 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>3608 ₽/шт.</t>
+          <t>9438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>4311 ₽/шт.</t>
+          <t>3598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 50 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 40 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>4347 ₽/шт.</t>
+          <t>3615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 50 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 40 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>4363 ₽/шт.</t>
+          <t>3622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 50 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 40 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>4379 ₽/шт.</t>
+          <t>3669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 50 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>4323 ₽/шт.</t>
+          <t>3606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 50 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 40 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>4331 ₽/шт.</t>
+          <t>3608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 65 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>5109 ₽/шт.</t>
+          <t>9780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 65 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 400 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>5131 ₽/шт.</t>
+          <t>9848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 65 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 400 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>5149 ₽/шт.</t>
+          <t>9853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 65 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 400 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>5159 ₽/шт.</t>
+          <t>9857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 65 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 400 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>5121 ₽/шт.</t>
+          <t>9838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 65 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 400 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>5126 ₽/шт.</t>
+          <t>9841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>5668 ₽/шт.</t>
+          <t>4311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 80 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 50 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>5708 ₽/шт.</t>
+          <t>4347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 80 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 50 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>5728 ₽/шт.</t>
+          <t>4363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 80 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 50 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>5755 ₽/шт.</t>
+          <t>4379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 80 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 50 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>5671 ₽/шт.</t>
+          <t>4323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый ручной 80 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 50 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>5698 ₽/шт.</t>
+          <t>4331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 65 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>6561 ₽/шт.</t>
+          <t>5109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 65 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>6615 ₽/шт.</t>
+          <t>5131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 65 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>6620 ₽/шт.</t>
+          <t>5149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 65 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>6627 ₽/шт.</t>
+          <t>5159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 65 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>6583 ₽/шт.</t>
+          <t>5121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 65 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>6587 ₽/шт.</t>
+          <t>5126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>934 ₽/шт.</t>
+          <t>5668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 80 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>939 ₽/шт.</t>
+          <t>5708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 80 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>969 ₽/шт.</t>
+          <t>5728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 80 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>973 ₽/шт.</t>
+          <t>5755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>938 ₽/шт.</t>
+          <t>5671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый ручной 80 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>939 ₽/шт.</t>
+          <t>5698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>7014 ₽/шт.</t>
+          <t>934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>7052 ₽/шт.</t>
+          <t>939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>7052 ₽/шт.</t>
+          <t>969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>7057 ₽/шт.</t>
+          <t>973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>7025 ₽/шт.</t>
+          <t>938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 10 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>7037 ₽/шт.</t>
+          <t>939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>7699 ₽/шт.</t>
+          <t>6561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>7769 ₽/шт.</t>
+          <t>6615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>7775 ₽/шт.</t>
+          <t>6620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>7793 ₽/шт.</t>
+          <t>6627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>7727 ₽/шт.</t>
+          <t>6583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 100 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>7747 ₽/шт.</t>
+          <t>6587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>1599 ₽/шт.</t>
+          <t>7014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>1648 ₽/шт.</t>
+          <t>7052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>1653 ₽/шт.</t>
+          <t>7052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>1682 ₽/шт.</t>
+          <t>7057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>1616 ₽/шт.</t>
+          <t>7025 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 125 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>1629 ₽/шт.</t>
+          <t>7037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>8257 ₽/шт.</t>
+          <t>1599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>8294 ₽/шт.</t>
+          <t>1648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>8300 ₽/шт.</t>
+          <t>1653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>8303 ₽/шт.</t>
+          <t>1682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>8259 ₽/шт.</t>
+          <t>1616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 15 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>8269 ₽/шт.</t>
+          <t>1629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>2080 ₽/шт.</t>
+          <t>7699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>2131 ₽/шт.</t>
+          <t>7769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>2133 ₽/шт.</t>
+          <t>7775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>2151 ₽/шт.</t>
+          <t>7793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>2099 ₽/шт.</t>
+          <t>7727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 150 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>2123 ₽/шт.</t>
+          <t>7747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>8783 ₽/шт.</t>
+          <t>2080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>8809 ₽/шт.</t>
+          <t>2131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>8810 ₽/шт.</t>
+          <t>2133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>8826 ₽/шт.</t>
+          <t>2151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>8802 ₽/шт.</t>
+          <t>2099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 20 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>8807 ₽/шт.</t>
+          <t>2123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>2755 ₽/шт.</t>
+          <t>8257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>2789 ₽/шт.</t>
+          <t>8294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>2800 ₽/шт.</t>
+          <t>8300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>2824 ₽/шт.</t>
+          <t>8303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>2774 ₽/шт.</t>
+          <t>8259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 200 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>2786 ₽/шт.</t>
+          <t>8269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>9189 ₽/шт.</t>
+          <t>2755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>9218 ₽/шт.</t>
+          <t>2789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>9225 ₽/шт.</t>
+          <t>2800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>9229 ₽/шт.</t>
+          <t>2824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>9203 ₽/шт.</t>
+          <t>2774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 25 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>9216 ₽/шт.</t>
+          <t>2786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>3297 ₽/шт.</t>
+          <t>8783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>3318 ₽/шт.</t>
+          <t>8809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>3343 ₽/шт.</t>
+          <t>8810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>3346 ₽/шт.</t>
+          <t>8826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>3307 ₽/шт.</t>
+          <t>8802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 250 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>3310 ₽/шт.</t>
+          <t>8807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>9504 ₽/шт.</t>
+          <t>9189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>9527 ₽/шт.</t>
+          <t>9218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>9533 ₽/шт.</t>
+          <t>9225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>9539 ₽/шт.</t>
+          <t>9229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>9505 ₽/шт.</t>
+          <t>9203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 300 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>9521 ₽/шт.</t>
+          <t>9216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>9951 ₽/шт.</t>
+          <t>3297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>9973 ₽/шт.</t>
+          <t>3318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>9994 ₽/шт.</t>
+          <t>3343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>9994 ₽/шт.</t>
+          <t>3346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>9956 ₽/шт.</t>
+          <t>3307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 32 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>9961 ₽/шт.</t>
+          <t>3310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>3954 ₽/шт.</t>
+          <t>9504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>3984 ₽/шт.</t>
+          <t>9527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>4000 ₽/шт.</t>
+          <t>9533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>4001 ₽/шт.</t>
+          <t>9539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>3957 ₽/шт.</t>
+          <t>9505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 350 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>3974 ₽/шт.</t>
+          <t>9521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>4642 ₽/шт.</t>
+          <t>3954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>4702 ₽/шт.</t>
+          <t>3984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>4721 ₽/шт.</t>
+          <t>4000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>4726 ₽/шт.</t>
+          <t>4001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>4676 ₽/шт.</t>
+          <t>3957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 40 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>4678 ₽/шт.</t>
+          <t>3974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>5191 ₽/шт.</t>
+          <t>9951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>5278 ₽/шт.</t>
+          <t>9973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>5283 ₽/шт.</t>
+          <t>9994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>5290 ₽/шт.</t>
+          <t>9994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>5201 ₽/шт.</t>
+          <t>9956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 400 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>5216 ₽/шт.</t>
+          <t>9961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>6107 ₽/шт.</t>
+          <t>4642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 16 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>6138 ₽/шт.</t>
+          <t>4702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 20 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>6166 ₽/шт.</t>
+          <t>4721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 32 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>6184 ₽/шт.</t>
+          <t>4726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>6115 ₽/шт.</t>
+          <t>4676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 6,3 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 50 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>6134 ₽/шт.</t>
+          <t>4678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 100 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>6509 ₽/шт.</t>
+          <t>5191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 10 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>901 ₽/шт.</t>
+          <t>5278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 150 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>7635 ₽/шт.</t>
+          <t>5283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 15 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>1538 ₽/шт.</t>
+          <t>5290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 200 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>8234 ₽/шт.</t>
+          <t>5201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 250 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 65 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>8751 ₽/шт.</t>
+          <t>5216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 25 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>2691 ₽/шт.</t>
+          <t>6107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 300 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 16 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>9167 ₽/шт.</t>
+          <t>6138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 40 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 20 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>3917 ₽/шт.</t>
+          <t>6166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 50 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 32 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>4562 ₽/шт.</t>
+          <t>6184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 6 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>459 ₽/шт.</t>
+          <t>6115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Клапан запорный с электроприводом 80 мм</t>
+          <t>Клапан запорный стальной фланцевый с электроприводом 80 мм 6,3 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>6053 ₽/шт.</t>
+          <t>6134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 100 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 10 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>6192 ₽/шт.</t>
+          <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>6193 ₽/шт.</t>
+          <t>473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 10 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>516 ₽/шт.</t>
+          <t>485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 100 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>473 ₽/шт.</t>
+          <t>6192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>485 ₽/шт.</t>
+          <t>6193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 125 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>6628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>6635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 150 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 15 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>7058 ₽/шт.</t>
+          <t>1076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>7084 ₽/шт.</t>
+          <t>990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 15 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>1076 ₽/шт.</t>
+          <t>999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 150 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>990 ₽/шт.</t>
+          <t>7058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>999 ₽/шт.</t>
+          <t>7084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 200 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 20 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>7797 ₽/шт.</t>
+          <t>1782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>7802 ₽/шт.</t>
+          <t>1704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 20 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>1782 ₽/шт.</t>
+          <t>1727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 200 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>1704 ₽/шт.</t>
+          <t>7797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>1727 ₽/шт.</t>
+          <t>7802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 250 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 25 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>8314 ₽/шт.</t>
+          <t>2290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>8347 ₽/шт.</t>
+          <t>2166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 25 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>2290 ₽/шт.</t>
+          <t>2183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 250 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>2166 ₽/шт.</t>
+          <t>8314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>2183 ₽/шт.</t>
+          <t>8347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 300 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>8828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>8829 ₽/шт.</t>
         </is>
@@ -7773,104 +7773,104 @@
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 350 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>9232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>9242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 400 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 40 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>9544 ₽/шт.</t>
+          <t>3406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>9552 ₽/шт.</t>
+          <t>3356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 40 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>3406 ₽/шт.</t>
+          <t>3372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 400 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>3356 ₽/шт.</t>
+          <t>9544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный муфтовый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный муфтовый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>3372 ₽/шт.</t>
+          <t>9552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 50 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>4127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>4025 ₽/шт.</t>
         </is>
@@ -7941,308 +7941,308 @@
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>5317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный муфтовый ручной 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>5322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 100 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 10 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>6209 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>6225 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 10 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 100 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>6209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>6225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 125 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>6644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>6661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 150 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 15 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>7120 ₽/шт.</t>
+          <t>1089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>7141 ₽/шт.</t>
+          <t>1004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 15 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>1089 ₽/шт.</t>
+          <t>1043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 150 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>1004 ₽/шт.</t>
+          <t>7120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>1043 ₽/шт.</t>
+          <t>7141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 200 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 20 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>7820 ₽/шт.</t>
+          <t>1807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>7821 ₽/шт.</t>
+          <t>1736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 20 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>1807 ₽/шт.</t>
+          <t>1748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 200 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>1736 ₽/шт.</t>
+          <t>7820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>1748 ₽/шт.</t>
+          <t>7821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 250 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 25 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>8391 ₽/шт.</t>
+          <t>2326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>8412 ₽/шт.</t>
+          <t>2227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 25 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>2326 ₽/шт.</t>
+          <t>2246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 250 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>2227 ₽/шт.</t>
+          <t>8391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>2246 ₽/шт.</t>
+          <t>8412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 300 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>8833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>8834 ₽/шт.</t>
         </is>
@@ -8289,104 +8289,104 @@
         <is>
           <t>Клапан запорный чугунный под приварку ручной 350 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>9242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>9252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 400 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 40 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>9559 ₽/шт.</t>
+          <t>3429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>9572 ₽/шт.</t>
+          <t>3391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 40 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>3429 ₽/шт.</t>
+          <t>3391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 400 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>3391 ₽/шт.</t>
+          <t>9559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный под приварку ручной 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный под приварку ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>3391 ₽/шт.</t>
+          <t>9572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 50 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>4137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>4055 ₽/шт.</t>
         </is>
@@ -8457,308 +8457,308 @@
         <is>
           <t>Клапан запорный чугунный под приварку ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>5331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный под приварку ручной 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
           <t>5332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 100 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 10 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>6226 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>6236 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 10 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 100 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>6226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>6236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 125 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>6667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>6697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 150 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 15 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>7144 ₽/шт.</t>
+          <t>1143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>7173 ₽/шт.</t>
+          <t>1044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 15 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>1143 ₽/шт.</t>
+          <t>1049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 150 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>1044 ₽/шт.</t>
+          <t>7144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>1049 ₽/шт.</t>
+          <t>7173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 200 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 20 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>7824 ₽/шт.</t>
+          <t>1839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>7835 ₽/шт.</t>
+          <t>1768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 20 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>1839 ₽/шт.</t>
+          <t>1773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 200 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>1768 ₽/шт.</t>
+          <t>7824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>1773 ₽/шт.</t>
+          <t>7835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 250 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 25 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>8468 ₽/шт.</t>
+          <t>2348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>8479 ₽/шт.</t>
+          <t>2264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 25 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>2348 ₽/шт.</t>
+          <t>2289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 250 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>2264 ₽/шт.</t>
+          <t>8468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>2289 ₽/шт.</t>
+          <t>8479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 300 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>8838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>8854 ₽/шт.</t>
         </is>
@@ -8805,104 +8805,104 @@
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 350 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>9255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>9288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 400 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 40 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>9574 ₽/шт.</t>
+          <t>3437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>9585 ₽/шт.</t>
+          <t>3392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 40 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>3437 ₽/шт.</t>
+          <t>3406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 400 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>3392 ₽/шт.</t>
+          <t>9574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый ручной 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый ручной 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>3406 ₽/шт.</t>
+          <t>9585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 50 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>4150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>4084 ₽/шт.</t>
         </is>
@@ -8973,308 +8973,308 @@
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>5346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый ручной 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>5361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 100 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 10 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>6538 ₽/шт.</t>
+          <t>924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 100 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 10 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>6554 ₽/шт.</t>
+          <t>903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 10 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 10 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>924 ₽/шт.</t>
+          <t>911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 10 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 100 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>903 ₽/шт.</t>
+          <t>6538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 10 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 100 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>911 ₽/шт.</t>
+          <t>6554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 125 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>6968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 125 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>6968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 150 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 15 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>7651 ₽/шт.</t>
+          <t>1562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 150 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 15 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>7661 ₽/шт.</t>
+          <t>1539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 15 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 15 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>1562 ₽/шт.</t>
+          <t>1558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 15 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 150 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>1539 ₽/шт.</t>
+          <t>7651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 15 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 150 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>1558 ₽/шт.</t>
+          <t>7661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 200 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 20 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>8235 ₽/шт.</t>
+          <t>2075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 200 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 20 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>8256 ₽/шт.</t>
+          <t>2059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 20 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 20 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>2075 ₽/шт.</t>
+          <t>2066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 20 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 200 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>2059 ₽/шт.</t>
+          <t>8235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 20 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 200 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>2066 ₽/шт.</t>
+          <t>8256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 250 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 25 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>8754 ₽/шт.</t>
+          <t>2736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 250 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 25 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>8773 ₽/шт.</t>
+          <t>2722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 25 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 25 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>2736 ₽/шт.</t>
+          <t>2726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 25 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 250 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>2722 ₽/шт.</t>
+          <t>8754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 25 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 250 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>2726 ₽/шт.</t>
+          <t>8773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 300 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>9173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 300 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>9181 ₽/шт.</t>
         </is>
@@ -9321,104 +9321,104 @@
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 350 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>9474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 350 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>9488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 400 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 40 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>9895 ₽/шт.</t>
+          <t>3947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 400 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 40 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>9910 ₽/шт.</t>
+          <t>3927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 40 мм 0,63 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 40 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>3947 ₽/шт.</t>
+          <t>3931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 40 мм 1,6 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 400 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>3927 ₽/шт.</t>
+          <t>9895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Клапан запорный чугунный фланцевый с электроприводом 40 мм 4 МПа ГОСТ 3326-86</t>
+          <t>Клапан запорный чугунный фланцевый с электроприводом 400 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>3931 ₽/шт.</t>
+          <t>9910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 50 мм 0,63 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>4609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 50 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>4585 ₽/шт.</t>
         </is>
@@ -9489,128 +9489,128 @@
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 80 мм 1,6 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>6078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>Клапан запорный чугунный фланцевый с электроприводом 80 мм 4 МПа ГОСТ 3326-86</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>6094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Клапан запорный электромагнитный 100 мм</t>
+          <t>Клапан запорный электромагнитный 10 мм</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>6496 ₽/шт.</t>
+          <t>885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Клапан запорный электромагнитный 10 мм</t>
+          <t>Клапан запорный электромагнитный 100 мм</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>885 ₽/шт.</t>
+          <t>6496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Клапан запорный электромагнитный 150 мм</t>
+          <t>Клапан запорный электромагнитный 15 мм</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>7622 ₽/шт.</t>
+          <t>1507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Клапан запорный электромагнитный 15 мм</t>
+          <t>Клапан запорный электромагнитный 150 мм</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>1507 ₽/шт.</t>
+          <t>7622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
           <t>Клапан запорный электромагнитный 200 мм</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>8221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Клапан запорный электромагнитный 250 мм</t>
+          <t>Клапан запорный электромагнитный 25 мм</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>8725 ₽/шт.</t>
+          <t>2623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Клапан запорный электромагнитный 25 мм</t>
+          <t>Клапан запорный электромагнитный 250 мм</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>2623 ₽/шт.</t>
+          <t>8725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>Клапан запорный электромагнитный 300 мм</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>9158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Клапан запорный электромагнитный 40 мм</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>3883 ₽/шт.</t>
         </is>
@@ -9633,608 +9633,608 @@
         <is>
           <t>Клапан запорный электромагнитный 6 мм</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>Клапан запорный электромагнитный 80 мм</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>6042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>3962 ₽/шт.</t>
+          <t>3806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>3965 ₽/шт.</t>
+          <t>3858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>3806 ₽/шт.</t>
+          <t>3901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>3858 ₽/шт.</t>
+          <t>3957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>3901 ₽/шт.</t>
+          <t>3962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 100 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>3920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>3957 ₽/шт.</t>
+          <t>3965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>3971 ₽/шт.</t>
+          <t>3948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>3948 ₽/шт.</t>
+          <t>3971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>3950 ₽/шт.</t>
+          <t>3814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>3814 ₽/шт.</t>
+          <t>3887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>3887 ₽/шт.</t>
+          <t>3949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>3949 ₽/шт.</t>
+          <t>3980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 100 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>3980 ₽/шт.</t>
+          <t>3950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 100 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>3967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>3980 ₽/шт.</t>
+          <t>3809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>3809 ₽/шт.</t>
+          <t>3862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>3862 ₽/шт.</t>
+          <t>3905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>3905 ₽/шт.</t>
+          <t>3959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>3980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>3959 ₽/шт.</t>
+          <t>3980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 150 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>3982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>3973 ₽/шт.</t>
+          <t>3892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>3892 ₽/шт.</t>
+          <t>3949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 150 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>3949 ₽/шт.</t>
+          <t>3973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 150 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>3979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>3997 ₽/шт.</t>
+          <t>3820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 14 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>3983 ₽/шт.</t>
+          <t>3894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>3820 ₽/шт.</t>
+          <t>3905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>3894 ₽/шт.</t>
+          <t>3989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>3905 ₽/шт.</t>
+          <t>3997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 14 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>3983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 200 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>3989 ₽/шт.</t>
+          <t>3983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 200 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>3984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 200 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>3987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 250 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>3997 ₽/шт.</t>
+          <t>3818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>3830 ₽/шт.</t>
+          <t>3984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>3833 ₽/шт.</t>
+          <t>3830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>3818 ₽/шт.</t>
+          <t>3833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>3984 ₽/шт.</t>
+          <t>3834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>3834 ₽/шт.</t>
+          <t>3823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>3804 ₽/шт.</t>
+          <t>3874 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>3823 ₽/шт.</t>
+          <t>3907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>3874 ₽/шт.</t>
+          <t>3965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>3907 ₽/шт.</t>
+          <t>3804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>3965 ₽/шт.</t>
+          <t>3829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 25 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 250 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>3829 ₽/шт.</t>
+          <t>3997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 300 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>3999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 40 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t>3800 ₽/шт.</t>
         </is>
@@ -10305,392 +10305,392 @@
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 40 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>3910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 40 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>3969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>3881 ₽/шт.</t>
+          <t>3801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>3846 ₽/шт.</t>
+          <t>3853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>3801 ₽/шт.</t>
+          <t>3896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>3853 ₽/шт.</t>
+          <t>3991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>3896 ₽/шт.</t>
+          <t>3881 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 50 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>3834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>3991 ₽/шт.</t>
+          <t>3846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>3858 ₽/шт.</t>
+          <t>3838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>3838 ₽/шт.</t>
+          <t>3858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>3838 ₽/шт.</t>
+          <t>3828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>3828 ₽/шт.</t>
+          <t>3878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>3878 ₽/шт.</t>
+          <t>3924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>3924 ₽/шт.</t>
+          <t>3970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 50 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>3970 ₽/шт.</t>
+          <t>3838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 50 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>3846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>3914 ₽/шт.</t>
+          <t>3804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>3915 ₽/шт.</t>
+          <t>3855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>3804 ₽/шт.</t>
+          <t>3899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>3855 ₽/шт.</t>
+          <t>3950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 100 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>3899 ₽/шт.</t>
+          <t>3914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 80 мм 16 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>3894 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 1,6 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 160 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>3950 ₽/шт.</t>
+          <t>3915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>3916 ₽/шт.</t>
+          <t>3917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 25 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 250 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>3917 ₽/шт.</t>
+          <t>3916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>3895 ₽/шт.</t>
+          <t>3828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 0Х23Н28МЗДЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>3828 ₽/шт.</t>
+          <t>3884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 10Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>3884 ₽/шт.</t>
+          <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 10Х18Н9ТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>3925 ₽/шт.</t>
+          <t>3971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 4 МПа 12Х18Н12МЗТЛ ГОСТ 9789-75</t>
+          <t>Клапан нержавеющий предохранительный фланцевый 80 мм 40 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>3971 ₽/шт.</t>
+          <t>3895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>Клапан нержавеющий предохранительный фланцевый 80 мм 63 МПа 12Х18Н12М3ТЛ ТУ 3742-004-07533604-2008</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>3904 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>