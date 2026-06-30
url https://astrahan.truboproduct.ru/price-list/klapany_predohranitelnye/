--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -753,1868 +753,1868 @@
         <is>
           <t>Клапан обратный сталь ниппельный 65 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>1180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Клапан обратный сталь ниппельный 80 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>1359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 15 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 100 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>1431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 15 мм 250 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 100 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>1482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 15 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 100 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>395 ₽/шт.</t>
+          <t>1451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 15 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 100 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>400 ₽/шт.</t>
+          <t>1478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 20 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 150 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>1658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 20 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 150 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>1663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 25 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 200 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>601 ₽/шт.</t>
+          <t>1708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 25 мм 250 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 65 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>635 ₽/шт.</t>
+          <t>1114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 25 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 65 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>1174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 25 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 65 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>1141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 32 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 65 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>700 ₽/шт.</t>
+          <t>1144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 32 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 80 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>1312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 32 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 80 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>694 ₽/шт.</t>
+          <t>1356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 3 мм 250 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 80 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>314 ₽/шт.</t>
+          <t>1315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 40 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь под приварку 80 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>801 ₽/шт.</t>
+          <t>1327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 40 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 100 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>762 ₽/шт.</t>
+          <t>1430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 40 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 100 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>787 ₽/шт.</t>
+          <t>1494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 50 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 100 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1006 ₽/шт.</t>
+          <t>1479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 50 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 100 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>962 ₽/шт.</t>
+          <t>1432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 50 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 100 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>969 ₽/шт.</t>
+          <t>1459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной муфтовый 6 мм 250 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 125 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>1583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной ниппельный 10 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 150 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>384 ₽/шт.</t>
+          <t>1641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной ниппельный 20 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 150 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>1662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной ниппельный 32 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 200 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>725 ₽/шт.</t>
+          <t>1708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной ниппельный 50 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный сталь фланцевый 65 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1056 ₽/шт.</t>
+          <t>1103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 100 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 65 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1410 ₽/шт.</t>
+          <t>1196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 100 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 65 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1413 ₽/шт.</t>
+          <t>1154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 150 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 65 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1622 ₽/шт.</t>
+          <t>1127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 150 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 65 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1626 ₽/шт.</t>
+          <t>1174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 200 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 65 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1689 ₽/шт.</t>
+          <t>1141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 200 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 80 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1693 ₽/шт.</t>
+          <t>1298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 300 мм 16 МПа 7 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 80 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1760 ₽/шт.</t>
+          <t>1338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 400 мм 16 МПа 7 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 80 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1776 ₽/шт.</t>
+          <t>1313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 50 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 80 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>911 ₽/шт.</t>
+          <t>1358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 50 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный сталь фланцевый 80 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>912 ₽/шт.</t>
+          <t>1323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 600 мм 16 МПа 7 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 15 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1794 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 80 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 15 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1283 ₽/шт.</t>
+          <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный под приварку 80 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 15 мм 250 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1283 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 100 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 15 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1390 ₽/шт.</t>
+          <t>400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 100 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 20 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1404 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 150 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 20 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1615 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 150 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 25 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1620 ₽/шт.</t>
+          <t>601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 200 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 25 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1684 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 200 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 25 мм 250 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1689 ₽/шт.</t>
+          <t>635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 300 мм 16 МПа 5 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 25 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1748 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 300 мм 16 МПа 6 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 3 мм 250 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1750 ₽/шт.</t>
+          <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 400 мм 16 МПа 5 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 32 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1773 ₽/шт.</t>
+          <t>700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 400 мм 16 МПа 6 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 32 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1774 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 50 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 32 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>880 ₽/шт.</t>
+          <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 50 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 40 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>908 ₽/шт.</t>
+          <t>801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 600 мм 16 МПа 5 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 40 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1788 ₽/шт.</t>
+          <t>762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 600 мм 16 МПа 6 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 40 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1792 ₽/шт.</t>
+          <t>787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 80 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 50 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1255 ₽/шт.</t>
+          <t>1006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной поворотный фланцевый 80 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
+          <t>Клапан обратный стальной муфтовый 50 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1264 ₽/шт.</t>
+          <t>962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 10 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной муфтовый 50 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>328 ₽/шт.</t>
+          <t>969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 15 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной муфтовый 6 мм 250 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 15 мм 20 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной ниппельный 10 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 15 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной ниппельный 20 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>405 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 20 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной ниппельный 32 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 20 мм 20 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной ниппельный 50 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>505 ₽/шт.</t>
+          <t>1056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 20 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 100 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>1410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 20 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 100 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>465 ₽/шт.</t>
+          <t>1413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 25 мм 10 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 150 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>594 ₽/шт.</t>
+          <t>1622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 25 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 150 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>1626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 25 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 200 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>1689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 25 мм 20 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 200 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>604 ₽/шт.</t>
+          <t>1693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 25 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 300 мм 16 МПа 7 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>606 ₽/шт.</t>
+          <t>1760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 25 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 400 мм 16 МПа 7 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>1776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 32 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 50 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>703 ₽/шт.</t>
+          <t>911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 32 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 50 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>703 ₽/шт.</t>
+          <t>912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 32 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 600 мм 16 МПа 7 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>695 ₽/шт.</t>
+          <t>1794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 40 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 80 мм 16 МПа 3 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>756 ₽/шт.</t>
+          <t>1283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 40 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный под приварку 80 мм 16 МПа 4 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>802 ₽/шт.</t>
+          <t>1283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 40 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 100 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>1390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 40 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 100 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>1404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 50 мм 10 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 150 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>993 ₽/шт.</t>
+          <t>1615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 50 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 150 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>958 ₽/шт.</t>
+          <t>1620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 50 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 200 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>1010 ₽/шт.</t>
+          <t>1684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 50 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 200 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1018 ₽/шт.</t>
+          <t>1689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 50 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 300 мм 16 МПа 5 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>968 ₽/шт.</t>
+          <t>1748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной под приварку 50 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 300 мм 16 МПа 6 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>985 ₽/шт.</t>
+          <t>1750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 10 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 400 мм 16 МПа 5 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>1773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 10 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 400 мм 16 МПа 6 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>356 ₽/шт.</t>
+          <t>1774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 15 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 50 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 15 мм 20 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 50 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>421 ₽/шт.</t>
+          <t>908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 15 мм 250 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 600 мм 16 МПа 5 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>431 ₽/шт.</t>
+          <t>1788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 20 мм 20 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 600 мм 16 МПа 6 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>1792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 20 мм 32 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 80 мм 16 МПа 1 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>1255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 20 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной поворотный фланцевый 80 мм 16 МПа 2 исполнение ГОСТ 18580-73</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>1264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 25 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 10 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 25 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 15 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 25 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 15 мм 20 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 25 мм 20 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 15 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>604 ₽/шт.</t>
+          <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 25 мм 250 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 20 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>611 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 25 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 20 мм 20 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 32 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 20 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>699 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 32 мм 32 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 20 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 32 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 25 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>721 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 32 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 25 мм 10 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>691 ₽/шт.</t>
+          <t>594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 40 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 25 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>807 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 40 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 25 мм 20 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>753 ₽/шт.</t>
+          <t>604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 40 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 25 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 40 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 25 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>762 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 40 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 32 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>784 ₽/шт.</t>
+          <t>703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 50 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 32 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>952 ₽/шт.</t>
+          <t>703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 50 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 32 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>996 ₽/шт.</t>
+          <t>695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 50 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 40 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1035 ₽/шт.</t>
+          <t>756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 50 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 40 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>967 ₽/шт.</t>
+          <t>802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 50 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 40 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>969 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной фланцевый 6 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 40 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 10 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 50 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>326 ₽/шт.</t>
+          <t>958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 10 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 50 мм 10 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>330 ₽/шт.</t>
+          <t>993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 10 мм 32 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 50 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>1010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 20 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 50 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>1018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 25 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 50 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>608 ₽/шт.</t>
+          <t>968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 32 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной под приварку 50 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>712 ₽/шт.</t>
+          <t>985 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Клапан обратный стальной штуцерный 50 мм 25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 10 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1019 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 100 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 10 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1431 ₽/шт.</t>
+          <t>356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 100 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 15 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1482 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 100 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 15 мм 20 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1451 ₽/шт.</t>
+          <t>421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 100 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 15 мм 250 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1478 ₽/шт.</t>
+          <t>431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 150 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 20 мм 20 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1658 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 150 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 20 мм 32 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1663 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 200 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 20 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1708 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 65 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 25 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1114 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 65 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 25 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1174 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 65 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 25 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1141 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 65 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 25 мм 20 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1144 ₽/шт.</t>
+          <t>604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 80 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 25 мм 250 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1312 ₽/шт.</t>
+          <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 80 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 25 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1356 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 80 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 32 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1315 ₽/шт.</t>
+          <t>699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь под приварку 80 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 32 мм 32 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1327 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 100 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 32 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1494 ₽/шт.</t>
+          <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 100 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 32 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1430 ₽/шт.</t>
+          <t>691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 100 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 40 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1479 ₽/шт.</t>
+          <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 100 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 40 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1432 ₽/шт.</t>
+          <t>807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 100 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 40 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1459 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 125 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 40 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1583 ₽/шт.</t>
+          <t>762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 150 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 40 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1641 ₽/шт.</t>
+          <t>784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 150 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 50 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1662 ₽/шт.</t>
+          <t>952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 200 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 50 мм 16 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1708 ₽/шт.</t>
+          <t>996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 65 мм 100 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 50 мм 4 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1196 ₽/шт.</t>
+          <t>967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 65 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 50 мм 40 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1103 ₽/шт.</t>
+          <t>1035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 65 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 50 мм 6,3 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1154 ₽/шт.</t>
+          <t>969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 65 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной фланцевый 6 мм 100 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1174 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 65 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 10 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1127 ₽/шт.</t>
+          <t>326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 65 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 10 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1141 ₽/шт.</t>
+          <t>330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 80 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 10 мм 32 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1298 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 80 мм 16 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 20 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1338 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 80 мм 40 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 25 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1358 ₽/шт.</t>
+          <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 80 мм 4 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 32 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1313 ₽/шт.</t>
+          <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Клапан обратный сталь фланцевый 80 мм 6,3 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный стальной штуцерный 50 мм 25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1323 ₽/шт.</t>
+          <t>1019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный муфтовый 15 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный муфтовый 15 мм 3,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>443 ₽/шт.</t>
         </is>
@@ -2685,224 +2685,224 @@
         <is>
           <t>Клапан обратный чугунный муфтовый 40 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный муфтовый 50 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>1072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный муфтовый 65 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный муфтовый 6 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1202 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный муфтовый 6 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный муфтовый 65 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>1202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный муфтовый 80 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>1366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный подъемный муфтовый 100 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>1417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный муфтовый 150 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный муфтовый 15 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1635 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный муфтовый 15 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный муфтовый 150 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>1635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный муфтовый 250 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный муфтовый 25 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1728 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный муфтовый 25 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный муфтовый 250 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>1728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный подъемный муфтовый 50 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный подъемный муфтовый 80 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>1288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный подъемный фланцевый 100 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>1424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный фланцевый 150 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный фланцевый 15 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1637 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный фланцевый 15 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный фланцевый 150 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>1637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный фланцевый 250 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный фланцевый 25 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1732 ₽/шт.</t>
+          <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный подъемный фланцевый 25 мм 2,5 МПа ГОСТ 11823-74</t>
+          <t>Клапан обратный чугунный подъемный фланцевый 250 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>559 ₽/шт.</t>
+          <t>1732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный подъемный фланцевый 50 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный подъемный фланцевый 80 мм 2,5 МПа ГОСТ 11823-74</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>1289 ₽/шт.</t>
         </is>
@@ -2949,140 +2949,140 @@
         <is>
           <t>Клапан обратный чугунный фланцевый 150 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>1667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный фланцевый 200 мм 0,25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>1724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный фланцевый 250 мм 0,25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный фланцевый 25 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1736 ₽/шт.</t>
+          <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный фланцевый 25 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный фланцевый 250 мм 0,25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>666 ₽/шт.</t>
+          <t>1736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный фланцевый 300 мм 0,25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>1763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный фланцевый 32 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный фланцевый 32 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный фланцевый 400 мм 0,25 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный фланцевый 40 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1777 ₽/шт.</t>
+          <t>835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный фланцевый 40 мм 1,6 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный фланцевый 40 мм 2,5 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>835 ₽/шт.</t>
+          <t>865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Клапан обратный чугунный фланцевый 40 мм 2,5 МПа ГОСТ 27477-87</t>
+          <t>Клапан обратный чугунный фланцевый 400 мм 0,25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>865 ₽/шт.</t>
+          <t>1777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный фланцевый 50 мм 0,25 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>1061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Клапан обратный чугунный фланцевый 50 мм 1,6 МПа ГОСТ 27477-87</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>1067 ₽/шт.</t>
         </is>