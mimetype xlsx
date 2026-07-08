--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -825,140 +825,140 @@
         <is>
           <t>Коменсатор для систем отопления под приварку КСОТ 125 мм 10 бар</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>8100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Коменсатор для систем отопления под приварку КСОТ 125 мм 16 бар</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>8132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 150 мм 10 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 15 мм 10 бар</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>8060 ₽/шт.</t>
+          <t>8221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 150 мм 16 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 15 мм 16 бар</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>8341 ₽/шт.</t>
+          <t>8370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 15 мм 10 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 150 мм 10 бар</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>8221 ₽/шт.</t>
+          <t>8060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 15 мм 16 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 150 мм 16 бар</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>8370 ₽/шт.</t>
+          <t>8341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 200 мм 10 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 20 мм 10 бар</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>8441 ₽/шт.</t>
+          <t>8409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 200 мм 16 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 20 мм 16 бар</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>8246 ₽/шт.</t>
+          <t>8304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 20 мм 10 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 200 мм 10 бар</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>8409 ₽/шт.</t>
+          <t>8441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Коменсатор для систем отопления под приварку КСОТ 20 мм 16 бар</t>
+          <t>Коменсатор для систем отопления под приварку КСОТ 200 мм 16 бар</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>8304 ₽/шт.</t>
+          <t>8246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Коменсатор для систем отопления под приварку КСОТ 25 мм 10 бар</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>8369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Коменсатор для систем отопления под приварку КСОТ 25 мм 16 бар</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>8299 ₽/шт.</t>
         </is>
@@ -3945,248 +3945,248 @@
         <is>
           <t>Коменсатор прямоугольный ПГВУ 247-86 2500 мм 421 кг 2 шт.</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>15986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 247-86 2800 мм 287 кг 2 шт.</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>15709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 3000 мм 308 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 300 мм 19,9 кг 2 шт.</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>15454 ₽/шт.</t>
+          <t>15664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 3000 мм 380 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 300 мм 36 кг 2 шт.</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>15538 ₽/шт.</t>
+          <t>15550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 300 мм 19,9 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 300 мм 41 кг 2 шт.</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>15664 ₽/шт.</t>
+          <t>15512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 300 мм 36 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 3000 мм 308 кг 2 шт.</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>15550 ₽/шт.</t>
+          <t>15454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 300 мм 41 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 3000 мм 380 кг 2 шт.</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>15512 ₽/шт.</t>
+          <t>15538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 247-86 3500 мм 443 кг 2 шт.</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>15377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 4000 мм 464 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 400 мм 41 кг 2 шт.</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>15403 ₽/шт.</t>
+          <t>15635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 4000 мм 588 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 400 мм 45 кг 2 шт.</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>15836 ₽/шт.</t>
+          <t>15188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 400 мм 41 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 400 мм 53 кг 2 шт.</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>15635 ₽/шт.</t>
+          <t>15898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 400 мм 45 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 4000 мм 464 кг 2 шт.</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>15188 ₽/шт.</t>
+          <t>15403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 400 мм 53 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 4000 мм 588 кг 2 шт.</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>15898 ₽/шт.</t>
+          <t>15836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 247-86 4600 мм 606 кг 2 шт.</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>15287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 5000 мм 421 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 500 мм 57 кг 2 шт.</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>15666 ₽/шт.</t>
+          <t>15510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 5000 мм 526 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 500 мм 68 кг 2 шт.</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>15318 ₽/шт.</t>
+          <t>15665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 5000 мм 631 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 5000 мм 421 кг 2 шт.</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>15039 ₽/шт.</t>
+          <t>15666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 500 мм 57 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 5000 мм 526 кг 2 шт.</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>15510 ₽/шт.</t>
+          <t>15318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 247-86 500 мм 68 кг 2 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 247-86 5000 мм 631 кг 2 шт.</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>15665 ₽/шт.</t>
+          <t>15039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 247-86 600 мм 61 кг 2 шт.</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>15834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 247-86 600 мм 79 кг 2 шт.</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>15449 ₽/шт.</t>
         </is>
@@ -4497,236 +4497,236 @@
         <is>
           <t>Коменсатор прямоугольный ПГВУ 248-86 2700 мм 471 кг 3 шт.</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>15039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 248-86 2800 мм 369 кг 3 шт.</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>15653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 3000 мм 396 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 300 мм 41 кг 3 шт.</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>15245 ₽/шт.</t>
+          <t>15350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 3000 мм 488 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 300 мм 47 кг 3 шт.</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>15932 ₽/шт.</t>
+          <t>15489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 300 мм 41 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 300 мм 52 кг 3 шт.</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>15350 ₽/шт.</t>
+          <t>15841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 300 мм 47 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 3000 мм 396 кг 3 шт.</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>15489 ₽/шт.</t>
+          <t>15245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 300 мм 52 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 3000 мм 488 кг 3 шт.</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>15841 ₽/шт.</t>
+          <t>15932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 248-86 3500 мм 568 кг 3 шт.</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>15715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 4000 мм 595 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 400 мм 52 кг 3 шт.</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>15080 ₽/шт.</t>
+          <t>15747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 4000 мм 756 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 400 мм 58 кг 3 шт.</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>15032 ₽/шт.</t>
+          <t>15105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 400 мм 52 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 4000 мм 595 кг 3 шт.</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>15747 ₽/шт.</t>
+          <t>15080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 400 мм 58 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 4000 мм 756 кг 3 шт.</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>15105 ₽/шт.</t>
+          <t>15032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 248-86 4600 мм 777 кг 3 шт.</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>15562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 5000 мм 541 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 500 мм 63 кг 3 шт.</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>15747 ₽/шт.</t>
+          <t>15122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 5000 мм 675 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 500 мм 74 кг 3 шт.</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>15913 ₽/шт.</t>
+          <t>15914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 500 мм 63 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 500 мм 87 кг 3 шт.</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>15122 ₽/шт.</t>
+          <t>15154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 500 мм 74 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 5000 мм 541 кг 3 шт.</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>15914 ₽/шт.</t>
+          <t>15747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 248-86 500 мм 87 кг 3 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 248-86 5000 мм 675 кг 3 шт.</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>15154 ₽/шт.</t>
+          <t>15913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 248-86 600 мм 102 кг 3 шт.</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>15927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 248-86 600 мм 79 кг 3 шт.</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>15864 ₽/шт.</t>
         </is>
@@ -5001,260 +5001,260 @@
         <is>
           <t>Коменсатор прямоугольный ПГВУ 249-86 2700 мм 571 кг 4 шт.</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>15341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 249-86 2800 мм 447 кг 4 шт.</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>15716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 3000 мм 480 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 300 мм 50 кг 4 шт.</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>15709 ₽/шт.</t>
+          <t>15150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 3000 мм 591 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 300 мм 57 кг 4 шт.</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>15184 ₽/шт.</t>
+          <t>15424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 300 мм 50 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 300 мм 63 кг 4 шт.</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>15150 ₽/шт.</t>
+          <t>15661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 300 мм 57 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 3000 мм 480 кг 4 шт.</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>15424 ₽/шт.</t>
+          <t>15709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 300 мм 63 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 3000 мм 591 кг 4 шт.</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>15661 ₽/шт.</t>
+          <t>15184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 249-86 3500 мм 687 кг 4 шт.</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>15437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 4000 мм 723 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 400 мм 63 кг 4 шт.</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>15708 ₽/шт.</t>
+          <t>15002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 4000 мм 915 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 400 мм 70 кг 4 шт.</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>15390 ₽/шт.</t>
+          <t>15533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 400 мм 63 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 400 мм 83 кг 4 шт.</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>15002 ₽/шт.</t>
+          <t>15484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 400 мм 70 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 4000 мм 723 кг 4 шт.</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>15533 ₽/шт.</t>
+          <t>15708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 400 мм 83 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 4000 мм 915 кг 4 шт.</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>15484 ₽/шт.</t>
+          <t>15390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 249-86 4600 мм 940 кг 4 шт.</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>15960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 5000 мм 653 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 500 мм 102 кг 4 шт.</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>15720 ₽/шт.</t>
+          <t>15162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 5000 мм 817 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 500 мм 76 кг 4 шт.</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>15214 ₽/шт.</t>
+          <t>15274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 5000 мм 980 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 500 мм 89 кг 4 шт.</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>15491 ₽/шт.</t>
+          <t>15953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 500 мм 102 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 5000 мм 653 кг 4 шт.</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>15162 ₽/шт.</t>
+          <t>15720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 500 мм 76 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 5000 мм 817 кг 4 шт.</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>15274 ₽/шт.</t>
+          <t>15214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Коменсатор прямоугольный ПГВУ 249-86 500 мм 89 кг 4 шт.</t>
+          <t>Коменсатор прямоугольный ПГВУ 249-86 5000 мм 980 кг 4 шт.</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>15953 ₽/шт.</t>
+          <t>15491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 249-86 600 мм 109 кг 4 шт.</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>15848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>Коменсатор прямоугольный ПГВУ 249-86 600 мм 122 кг 4 шт.</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>15411 ₽/шт.</t>
         </is>
@@ -5457,68 +5457,68 @@
         <is>
           <t>Коменсатор резиновый фланцевый  150 мм 16 бар</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>5511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Коменсатор резиновый фланцевый  200 мм 16 бар</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>5719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Коменсатор резиновый фланцевый  250 мм 16 бар</t>
+          <t>Коменсатор резиновый фланцевый  25 мм 16 бар</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>5604 ₽/шт.</t>
+          <t>5820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Коменсатор резиновый фланцевый  25 мм 16 бар</t>
+          <t>Коменсатор резиновый фланцевый  250 мм 16 бар</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>5820 ₽/шт.</t>
+          <t>5604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Коменсатор резиновый фланцевый  300 мм 16 бар</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>5925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>Коменсатор резиновый фланцевый  32 мм 16 бар</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>5670 ₽/шт.</t>
         </is>
@@ -5553,116 +5553,116 @@
         <is>
           <t>Коменсатор резиновый фланцевый  65 мм 16 бар</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>5599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>Коменсатор резиновый фланцевый  80 мм 16 бар</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>5503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый двухсторонний 1000 мм 16 бар 1132 кг</t>
+          <t>Коменсатор сальниковый двухсторонний 100 мм 25 бар 41,5 кг</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>25368 ₽/шт.</t>
+          <t>25089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый двухсторонний 1000 мм 25 бар 1364,6 кг</t>
+          <t>Коменсатор сальниковый двухсторонний 1000 мм 16 бар 1132 кг</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>25918 ₽/шт.</t>
+          <t>25368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый двухсторонний 100 мм 25 бар 41,5 кг</t>
+          <t>Коменсатор сальниковый двухсторонний 1000 мм 25 бар 1364,6 кг</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>25089 ₽/шт.</t>
+          <t>25918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый двухсторонний 1200 мм 16 бар 1132 кг</t>
+          <t>Коменсатор сальниковый двухсторонний 120 мм 25 бар 53,4 кг</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>25159 ₽/шт.</t>
+          <t>25987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый двухсторонний 1200 мм 25 бар 1364,6 кг</t>
+          <t>Коменсатор сальниковый двухсторонний 1200 мм 16 бар 1132 кг</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>25574 ₽/шт.</t>
+          <t>25159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый двухсторонний 120 мм 25 бар 53,4 кг</t>
+          <t>Коменсатор сальниковый двухсторонний 1200 мм 25 бар 1364,6 кг</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>25987 ₽/шт.</t>
+          <t>25574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Коменсатор сальниковый двухсторонний 1400 мм 16 бар 1132 кг</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>25920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>Коменсатор сальниковый двухсторонний 1400 мм 25 бар 1364,6 кг</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>25851 ₽/шт.</t>
         </is>
@@ -6033,164 +6033,164 @@
         <is>
           <t>Коменсатор сальниковый двухсторонний 900 мм 16 бар 1132 кг</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>25656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Коменсатор сальниковый двухсторонний 900 мм 25 бар 1364,6 кг</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>25491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1000 мм 16 бар 702,2 кг</t>
+          <t>Коменсатор сальниковый односторонний 100 мм 25 бар 20,5 кг</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>22589 ₽/шт.</t>
+          <t>22046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1000 мм 16 бар 853,8 кг</t>
+          <t>Коменсатор сальниковый односторонний 1000 мм 16 бар 702,2 кг</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>22713 ₽/шт.</t>
+          <t>22589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1000 мм 25 бар 1124,3 кг</t>
+          <t>Коменсатор сальниковый односторонний 1000 мм 16 бар 853,8 кг</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>22191 ₽/шт.</t>
+          <t>22713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1000 мм 25 бар 921,8 кг</t>
+          <t>Коменсатор сальниковый односторонний 1000 мм 25 бар 1124,3 кг</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>22040 ₽/шт.</t>
+          <t>22191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 100 мм 25 бар 20,5 кг</t>
+          <t>Коменсатор сальниковый односторонний 1000 мм 25 бар 921,8 кг</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>22046 ₽/шт.</t>
+          <t>22040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1200 мм 16 бар 1139,5 кг</t>
+          <t>Коменсатор сальниковый односторонний 120 мм 25 бар 27,7 кг</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>22917 ₽/шт.</t>
+          <t>22318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1200 мм 16 бар 950,3 кг</t>
+          <t>Коменсатор сальниковый односторонний 1200 мм 16 бар 1139,5 кг</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>22980 ₽/шт.</t>
+          <t>22917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1200 мм 25 бар 1292,9 кг</t>
+          <t>Коменсатор сальниковый односторонний 1200 мм 16 бар 950,3 кг</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>22090 ₽/шт.</t>
+          <t>22980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 1200 мм 25 бар 1565,2 кг</t>
+          <t>Коменсатор сальниковый односторонний 1200 мм 25 бар 1292,9 кг</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>22691 ₽/шт.</t>
+          <t>22090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Коменсатор сальниковый односторонний 120 мм 25 бар 27,7 кг</t>
+          <t>Коменсатор сальниковый односторонний 1200 мм 25 бар 1565,2 кг</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>22318 ₽/шт.</t>
+          <t>22691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Коменсатор сальниковый односторонний 1400 мм 16 бар 1239,7 кг</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>22112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>Коменсатор сальниковый односторонний 1400 мм 16 бар 1503,8 кг</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>22466 ₽/шт.</t>
         </is>
@@ -6609,80 +6609,80 @@
         <is>
           <t>Коменсатор сальниковый односторонний 900 мм 25 бар 754,3 кг</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>22689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Коменсатор сальниковый односторонний 900 мм 25 бар 914 кг</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>22620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 1000 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>20476 ₽/шт.</t>
+          <t>20320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 1000 мм 25 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>20264 ₽/шт.</t>
+          <t>20476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 100 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>20320 ₽/шт.</t>
+          <t>20264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 125 мм 16 бар</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>20557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 125 мм 25 бар</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>20968 ₽/шт.</t>
         </is>
@@ -6693,116 +6693,116 @@
         <is>
           <t>Коменсатор сильфонный осевой КСО 150 мм 16 бар</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>20592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 150 мм 25 бар</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>20404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 200 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 20 мм 16 бар</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>20189 ₽/шт.</t>
+          <t>20285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 200 мм 25 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 200 мм 16 бар</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>20463 ₽/шт.</t>
+          <t>20189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 20 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 200 мм 25 бар</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>20285 ₽/шт.</t>
+          <t>20463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 250 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 25 мм 16 бар</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>20915 ₽/шт.</t>
+          <t>20237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 250 мм 25 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 250 мм 16 бар</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>20674 ₽/шт.</t>
+          <t>20915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 25 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 250 мм 25 бар</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>20237 ₽/шт.</t>
+          <t>20674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 300 мм 16 бар</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>20823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 300 мм 25 бар</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>20973 ₽/шт.</t>
         </is>
@@ -6825,104 +6825,104 @@
         <is>
           <t>Коменсатор сильфонный осевой КСО 350 мм 16 бар</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>20158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 350 мм 25 бар</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>20755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 400 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 40 мм 16 бар</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>20952 ₽/шт.</t>
+          <t>20197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 400 мм 25 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>20079 ₽/шт.</t>
+          <t>20952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 40 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>20197 ₽/шт.</t>
+          <t>20079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 500 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>20019 ₽/шт.</t>
+          <t>20905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 50 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>20905 ₽/шт.</t>
+          <t>20019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>20247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>20274 ₽/шт.</t>
         </is>
@@ -6945,128 +6945,128 @@
         <is>
           <t>Коменсатор сильфонный осевой КСО 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>20206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>Коменсатор сильфонный осевой КСО 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>20746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 800 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>20376 ₽/шт.</t>
+          <t>20179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 800 мм 25 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>20231 ₽/шт.</t>
+          <t>20376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Коменсатор сильфонный осевой КСО 80 мм 16 бар</t>
+          <t>Коменсатор сильфонный осевой КСО 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>20179 ₽/шт.</t>
+          <t>20231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 1000 мм 16 бар</t>
+          <t>Коменсатор стальной 2КСО 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>14301 ₽/шт.</t>
+          <t>14126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 1000 мм 25 бар</t>
+          <t>Коменсатор стальной 2КСО 100 мм 25 бар</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>14012 ₽/шт.</t>
+          <t>14190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 100 мм 16 бар</t>
+          <t>Коменсатор стальной 2КСО 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>14126 ₽/шт.</t>
+          <t>14301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 100 мм 25 бар</t>
+          <t>Коменсатор стальной 2КСО 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>14190 ₽/шт.</t>
+          <t>14012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 1200 мм 16 бар</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>14680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 1200 мм 25 бар</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>14421 ₽/шт.</t>
         </is>
@@ -7245,92 +7245,92 @@
         <is>
           <t>Коменсатор стальной 2КСО 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>14264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>14112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 500 мм 16 бар</t>
+          <t>Коменсатор стальной 2КСО 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>14234 ₽/шт.</t>
+          <t>14481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 500 мм 25 бар</t>
+          <t>Коменсатор стальной 2КСО 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>14111 ₽/шт.</t>
+          <t>14707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 50 мм 16 бар</t>
+          <t>Коменсатор стальной 2КСО 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>14481 ₽/шт.</t>
+          <t>14234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 50 мм 25 бар</t>
+          <t>Коменсатор стальной 2КСО 500 мм 25 бар</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>14707 ₽/шт.</t>
+          <t>14111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>14591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>14208 ₽/шт.</t>
         </is>
@@ -7365,164 +7365,164 @@
         <is>
           <t>Коменсатор стальной 2КСО 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>14989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>14725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 800 мм 16 бар</t>
+          <t>Коменсатор стальной 2КСО 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>14172 ₽/шт.</t>
+          <t>14623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 800 мм 25 бар</t>
+          <t>Коменсатор стальной 2КСО 80 мм 25 бар</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>14143 ₽/шт.</t>
+          <t>14455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 80 мм 16 бар</t>
+          <t>Коменсатор стальной 2КСО 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>14623 ₽/шт.</t>
+          <t>14172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Коменсатор стальной 2КСО 80 мм 25 бар</t>
+          <t>Коменсатор стальной 2КСО 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>14455 ₽/шт.</t>
+          <t>14143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 900 мм 16 бар</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>14620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Коменсатор стальной 2КСО 900 мм 25 бар</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>14138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 1000 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>14873 ₽/шт.</t>
+          <t>14572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 1000 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 100 мм 25 бар</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>14511 ₽/шт.</t>
+          <t>14134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 100 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>14572 ₽/шт.</t>
+          <t>14873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 100 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>14134 ₽/шт.</t>
+          <t>14511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 125 мм 16 бар</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>14524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 125 мм 25 бар</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>14073 ₽/шт.</t>
         </is>
@@ -7653,140 +7653,140 @@
         <is>
           <t>Коменсатор стальной КСО 350 мм 16 бар</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>14895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 350 мм 25 бар</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>14092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 400 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 40 мм 16 бар</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>14994 ₽/шт.</t>
+          <t>14205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 400 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 40 мм 25 бар</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>14019 ₽/шт.</t>
+          <t>14129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 40 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>14205 ₽/шт.</t>
+          <t>14994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 40 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>14129 ₽/шт.</t>
+          <t>14019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 500 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>14845 ₽/шт.</t>
+          <t>14125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 500 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>14834 ₽/шт.</t>
+          <t>14823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 50 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>14125 ₽/шт.</t>
+          <t>14845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 50 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 500 мм 25 бар</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>14823 ₽/шт.</t>
+          <t>14834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>14004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>14918 ₽/шт.</t>
         </is>
@@ -7821,164 +7821,164 @@
         <is>
           <t>Коменсатор стальной КСО 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
           <t>14458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>14548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 800 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>14274 ₽/шт.</t>
+          <t>14107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 800 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 80 мм 25 бар</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>14272 ₽/шт.</t>
+          <t>14533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 80 мм 16 бар</t>
+          <t>Коменсатор стальной КСО 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>14107 ₽/шт.</t>
+          <t>14274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСО 80 мм 25 бар</t>
+          <t>Коменсатор стальной КСО 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>14533 ₽/шт.</t>
+          <t>14272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 900 мм 16 бар</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>14710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСО 900 мм 25 бар</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>14564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 1000 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>14363 ₽/шт.</t>
+          <t>14342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 1000 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 100 мм 25 бар</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>14366 ₽/шт.</t>
+          <t>14657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 100 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>14342 ₽/шт.</t>
+          <t>14363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 100 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>14657 ₽/шт.</t>
+          <t>14366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 125 мм 16 бар</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>14227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 125 мм 25 бар</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>14984 ₽/шт.</t>
         </is>
@@ -8109,140 +8109,140 @@
         <is>
           <t>Коменсатор стальной КСП 350 мм 16 бар</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>14507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 350 мм 25 бар</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>14200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 400 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 40 мм 16 бар</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>14880 ₽/шт.</t>
+          <t>14396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 400 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 40 мм 25 бар</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>14876 ₽/шт.</t>
+          <t>14607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 40 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>14396 ₽/шт.</t>
+          <t>14880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 40 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>14607 ₽/шт.</t>
+          <t>14876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 500 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>14338 ₽/шт.</t>
+          <t>14060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 500 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>14136 ₽/шт.</t>
+          <t>14175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 50 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>14060 ₽/шт.</t>
+          <t>14338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 50 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 500 мм 25 бар</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>14175 ₽/шт.</t>
+          <t>14136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>14631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>14809 ₽/шт.</t>
         </is>
@@ -8277,164 +8277,164 @@
         <is>
           <t>Коменсатор стальной КСП 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>14470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>14521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 800 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>14962 ₽/шт.</t>
+          <t>14910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 800 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 80 мм 25 бар</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>14393 ₽/шт.</t>
+          <t>14321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 80 мм 16 бар</t>
+          <t>Коменсатор стальной КСП 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>14910 ₽/шт.</t>
+          <t>14962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСП 80 мм 25 бар</t>
+          <t>Коменсатор стальной КСП 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>14321 ₽/шт.</t>
+          <t>14393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 900 мм 16 бар</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>14805 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСП 900 мм 25 бар</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>14531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 1000 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>14648 ₽/шт.</t>
+          <t>14954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 1000 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 100 мм 25 бар</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>14411 ₽/шт.</t>
+          <t>14553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 100 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>14954 ₽/шт.</t>
+          <t>14648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 100 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>14553 ₽/шт.</t>
+          <t>14411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 125 мм 16 бар</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>14575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 125 мм 25 бар</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>14707 ₽/шт.</t>
         </is>
@@ -8565,140 +8565,140 @@
         <is>
           <t>Коменсатор стальной КСУ 350 мм 16 бар</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>14493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 350 мм 25 бар</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>14792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 400 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 40 мм 16 бар</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>14555 ₽/шт.</t>
+          <t>14464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 400 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 40 мм 25 бар</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>14423 ₽/шт.</t>
+          <t>14412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 40 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>14464 ₽/шт.</t>
+          <t>14555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 40 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>14412 ₽/шт.</t>
+          <t>14423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 500 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>14085 ₽/шт.</t>
+          <t>14013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 500 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>14075 ₽/шт.</t>
+          <t>14362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 50 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>14013 ₽/шт.</t>
+          <t>14085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 50 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 500 мм 25 бар</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>14362 ₽/шт.</t>
+          <t>14075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>14443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>14335 ₽/шт.</t>
         </is>
@@ -8733,164 +8733,164 @@
         <is>
           <t>Коменсатор стальной КСУ 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>14730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>14796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 800 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>14091 ₽/шт.</t>
+          <t>14980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 800 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 80 мм 25 бар</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>14516 ₽/шт.</t>
+          <t>14538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 80 мм 16 бар</t>
+          <t>Коменсатор стальной КСУ 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>14980 ₽/шт.</t>
+          <t>14091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Коменсатор стальной КСУ 80 мм 25 бар</t>
+          <t>Коменсатор стальной КСУ 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>14538 ₽/шт.</t>
+          <t>14516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 900 мм 16 бар</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>14192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>Коменсатор стальной КСУ 900 мм 25 бар</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>14825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 1000 мм 16 бар</t>
+          <t>Коменсатор стальной ОПН 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>14065 ₽/шт.</t>
+          <t>14920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 1000 мм 25 бар</t>
+          <t>Коменсатор стальной ОПН 100 мм 25 бар</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>14033 ₽/шт.</t>
+          <t>14231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 100 мм 16 бар</t>
+          <t>Коменсатор стальной ОПН 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>14920 ₽/шт.</t>
+          <t>14065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 100 мм 25 бар</t>
+          <t>Коменсатор стальной ОПН 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>14231 ₽/шт.</t>
+          <t>14033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 1200 мм 16 бар</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>14383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 1200 мм 25 бар</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>14660 ₽/шт.</t>
         </is>
@@ -9069,92 +9069,92 @@
         <is>
           <t>Коменсатор стальной ОПН 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>14028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>14003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 500 мм 16 бар</t>
+          <t>Коменсатор стальной ОПН 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>14491 ₽/шт.</t>
+          <t>14611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 500 мм 25 бар</t>
+          <t>Коменсатор стальной ОПН 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>14933 ₽/шт.</t>
+          <t>14148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 50 мм 16 бар</t>
+          <t>Коменсатор стальной ОПН 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>14611 ₽/шт.</t>
+          <t>14491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 50 мм 25 бар</t>
+          <t>Коменсатор стальной ОПН 500 мм 25 бар</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>14148 ₽/шт.</t>
+          <t>14933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>14389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
           <t>14774 ₽/шт.</t>
         </is>
@@ -9189,164 +9189,164 @@
         <is>
           <t>Коменсатор стальной ОПН 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>14616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>14292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 800 мм 16 бар</t>
+          <t>Коменсатор стальной ОПН 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>14375 ₽/шт.</t>
+          <t>14947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 800 мм 25 бар</t>
+          <t>Коменсатор стальной ОПН 80 мм 25 бар</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>14363 ₽/шт.</t>
+          <t>14737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 80 мм 16 бар</t>
+          <t>Коменсатор стальной ОПН 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>14947 ₽/шт.</t>
+          <t>14375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ОПН 80 мм 25 бар</t>
+          <t>Коменсатор стальной ОПН 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>14737 ₽/шт.</t>
+          <t>14363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 900 мм 16 бар</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
           <t>14892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
           <t>Коменсатор стальной ОПН 900 мм 25 бар</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
           <t>14664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 1000 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 100 мм 16 бар</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>14293 ₽/шт.</t>
+          <t>14173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 1000 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 100 мм 25 бар</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>14205 ₽/шт.</t>
+          <t>14189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 100 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 1000 мм 16 бар</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>14173 ₽/шт.</t>
+          <t>14293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 100 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 1000 мм 25 бар</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>14189 ₽/шт.</t>
+          <t>14205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 125 мм 16 бар</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>14750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 125 мм 25 бар</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>14641 ₽/шт.</t>
         </is>
@@ -9477,140 +9477,140 @@
         <is>
           <t>Коменсатор стальной СКС 350 мм 16 бар</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>14088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 350 мм 25 бар</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>14873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 400 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 40 мм 16 бар</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>14035 ₽/шт.</t>
+          <t>14969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 400 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 40 мм 25 бар</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>14553 ₽/шт.</t>
+          <t>14182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 40 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 400 мм 16 бар</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>14969 ₽/шт.</t>
+          <t>14035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 40 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 400 мм 25 бар</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>14182 ₽/шт.</t>
+          <t>14553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 500 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 50 мм 16 бар</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>14458 ₽/шт.</t>
+          <t>14000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 500 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>14266 ₽/шт.</t>
+          <t>14929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 50 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 500 мм 16 бар</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>14000 ₽/шт.</t>
+          <t>14458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 50 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 500 мм 25 бар</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>14929 ₽/шт.</t>
+          <t>14266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 600 мм 16 бар</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>14876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 600 мм 25 бар</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>14078 ₽/шт.</t>
         </is>
@@ -9645,140 +9645,140 @@
         <is>
           <t>Коменсатор стальной СКС 700 мм 16 бар</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>14828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 700 мм 25 бар</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>14481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 800 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 80 мм 16 бар</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>14840 ₽/шт.</t>
+          <t>14175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 800 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 80 мм 25 бар</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>14269 ₽/шт.</t>
+          <t>14628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 80 мм 16 бар</t>
+          <t>Коменсатор стальной СКС 800 мм 16 бар</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>14175 ₽/шт.</t>
+          <t>14840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Коменсатор стальной СКС 80 мм 25 бар</t>
+          <t>Коменсатор стальной СКС 800 мм 25 бар</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>14628 ₽/шт.</t>
+          <t>14269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 900 мм 16 бар</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
           <t>14618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Коменсатор стальной СКС 900 мм 25 бар</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>14731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ССК 1000 мм</t>
+          <t>Коменсатор стальной ССК 100 мм</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>14669 ₽/шт.</t>
+          <t>14934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ССК 100 мм</t>
+          <t>Коменсатор стальной ССК 1000 мм</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>14934 ₽/шт.</t>
+          <t>14669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 125 мм</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>14445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 150 мм</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>14811 ₽/шт.</t>
         </is>
@@ -9825,128 +9825,128 @@
         <is>
           <t>Коменсатор стальной ССК 350 мм</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>14320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 400 мм</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>14273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ССК 500 мм</t>
+          <t>Коменсатор стальной ССК 50 мм 25 бар</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>14545 ₽/шт.</t>
+          <t>14647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ССК 50 мм 25 бар</t>
+          <t>Коменсатор стальной ССК 500 мм</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>14647 ₽/шт.</t>
+          <t>14545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 600 мм</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
           <t>14463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 65 мм</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>14692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 700 мм</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>14120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ССК 800 мм</t>
+          <t>Коменсатор стальной ССК 80 мм</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>14185 ₽/шт.</t>
+          <t>14490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Коменсатор стальной ССК 80 мм</t>
+          <t>Коменсатор стальной ССК 800 мм</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>14490 ₽/шт.</t>
+          <t>14185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Коменсатор стальной ССК 900 мм</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>14871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t xml:space="preserve">Коменсатор тканевый тип 000 </t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>1659 ₽/шт.</t>
         </is>