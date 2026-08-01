--- v0 (2026-05-14)
+++ v1 (2026-08-01)
@@ -1245,2300 +1245,2300 @@
         <is>
           <t>Конденсаторы кожухотрубные 0,6 МПа 1400x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>180093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Конденсаторы кожухотрубные 0,6 МПа 1400x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>196248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>176966 ₽/шт.</t>
+          <t>166398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>155299 ₽/шт.</t>
+          <t>181514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>177276 ₽/шт.</t>
+          <t>180793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>153977 ₽/шт.</t>
+          <t>188998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>169636 ₽/шт.</t>
+          <t>168907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>194860 ₽/шт.</t>
+          <t>154855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>191607 ₽/шт.</t>
+          <t>179836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>197970 ₽/шт.</t>
+          <t>162238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>186026 ₽/шт.</t>
+          <t>156764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>186201 ₽/шт.</t>
+          <t>173908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>175285 ₽/шт.</t>
+          <t>184968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>172854 ₽/шт.</t>
+          <t>171211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>187678 ₽/шт.</t>
+          <t>154973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>182924 ₽/шт.</t>
+          <t>198624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>193939 ₽/шт.</t>
+          <t>182666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>154573 ₽/шт.</t>
+          <t>173658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>161706 ₽/шт.</t>
+          <t>194111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>194895 ₽/шт.</t>
+          <t>156221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>157794 ₽/шт.</t>
+          <t>189892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>150802 ₽/шт.</t>
+          <t>169424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>177966 ₽/шт.</t>
+          <t>169799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>167430 ₽/шт.</t>
+          <t>166740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>151756 ₽/шт.</t>
+          <t>169849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>187806 ₽/шт.</t>
+          <t>173704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>170804 ₽/шт.</t>
+          <t>168907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>172680 ₽/шт.</t>
+          <t>185870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>196723 ₽/шт.</t>
+          <t>189585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>186402 ₽/шт.</t>
+          <t>171953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>186872 ₽/шт.</t>
+          <t>174259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>169572 ₽/шт.</t>
+          <t>167197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>162965 ₽/шт.</t>
+          <t>174144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>169387 ₽/шт.</t>
+          <t>161469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>198346 ₽/шт.</t>
+          <t>160308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>197540 ₽/шт.</t>
+          <t>168758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>154938 ₽/шт.</t>
+          <t>165059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>187066 ₽/шт.</t>
+          <t>158009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>150702 ₽/шт.</t>
+          <t>162013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>155530 ₽/шт.</t>
+          <t>177952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>194237 ₽/шт.</t>
+          <t>190700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>151979 ₽/шт.</t>
+          <t>184793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>163722 ₽/шт.</t>
+          <t>186121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>174685 ₽/шт.</t>
+          <t>158022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>151409 ₽/шт.</t>
+          <t>156282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>171602 ₽/шт.</t>
+          <t>160715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>181210 ₽/шт.</t>
+          <t>189586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>165224 ₽/шт.</t>
+          <t>183938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>171932 ₽/шт.</t>
+          <t>192153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>163136 ₽/шт.</t>
+          <t>157011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>174133 ₽/шт.</t>
+          <t>179612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>159995 ₽/шт.</t>
+          <t>184546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>177154 ₽/шт.</t>
+          <t>167486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>176903 ₽/шт.</t>
+          <t>183196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>155287 ₽/шт.</t>
+          <t>189520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>174026 ₽/шт.</t>
+          <t>155931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>186667 ₽/шт.</t>
+          <t>169908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>164370 ₽/шт.</t>
+          <t>162451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>174249 ₽/шт.</t>
+          <t>159062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>198841 ₽/шт.</t>
+          <t>162247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>185727 ₽/шт.</t>
+          <t>166947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>177282 ₽/шт.</t>
+          <t>165773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>167978 ₽/шт.</t>
+          <t>196959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>167470 ₽/шт.</t>
+          <t>182615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>160859 ₽/шт.</t>
+          <t>168764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>174291 ₽/шт.</t>
+          <t>166782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>172978 ₽/шт.</t>
+          <t>176272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>175091 ₽/шт.</t>
+          <t>171921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>176568 ₽/шт.</t>
+          <t>179091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>186928 ₽/шт.</t>
+          <t>194341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>183310 ₽/шт.</t>
+          <t>168029 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>173227 ₽/шт.</t>
+          <t>194164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>168817 ₽/шт.</t>
+          <t>196883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>156334 ₽/шт.</t>
+          <t>177248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>180371 ₽/шт.</t>
+          <t>174471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>161733 ₽/шт.</t>
+          <t>158269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>156035 ₽/шт.</t>
+          <t>195082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>192352 ₽/шт.</t>
+          <t>166852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>171367 ₽/шт.</t>
+          <t>162926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>189732 ₽/шт.</t>
+          <t>181448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>189203 ₽/шт.</t>
+          <t>193853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>197369 ₽/шт.</t>
+          <t>188023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>153980 ₽/шт.</t>
+          <t>183802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>160945 ₽/шт.</t>
+          <t>150896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>192207 ₽/шт.</t>
+          <t>154911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>196884 ₽/шт.</t>
+          <t>154472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>157901 ₽/шт.</t>
+          <t>192905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>184861 ₽/шт.</t>
+          <t>189625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>156129 ₽/шт.</t>
+          <t>150814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>155014 ₽/шт.</t>
+          <t>186378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>166398 ₽/шт.</t>
+          <t>151843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>181514 ₽/шт.</t>
+          <t>199448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>180793 ₽/шт.</t>
+          <t>196011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>188998 ₽/шт.</t>
+          <t>155338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>168907 ₽/шт.</t>
+          <t>189444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>154855 ₽/шт.</t>
+          <t>161604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>179836 ₽/шт.</t>
+          <t>161504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>162238 ₽/шт.</t>
+          <t>162888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>156764 ₽/шт.</t>
+          <t>182028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>173908 ₽/шт.</t>
+          <t>192014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>184968 ₽/шт.</t>
+          <t>191156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>171211 ₽/шт.</t>
+          <t>150519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>154973 ₽/шт.</t>
+          <t>176966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>198624 ₽/шт.</t>
+          <t>155299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>182666 ₽/шт.</t>
+          <t>177276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>173658 ₽/шт.</t>
+          <t>153977 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>194111 ₽/шт.</t>
+          <t>169636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>156221 ₽/шт.</t>
+          <t>194860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>189892 ₽/шт.</t>
+          <t>191607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1000x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>169424 ₽/шт.</t>
+          <t>197970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>169799 ₽/шт.</t>
+          <t>186026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>166740 ₽/шт.</t>
+          <t>186201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>169849 ₽/шт.</t>
+          <t>175285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>173704 ₽/шт.</t>
+          <t>172854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>168907 ₽/шт.</t>
+          <t>187678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>185870 ₽/шт.</t>
+          <t>182924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>189585 ₽/шт.</t>
+          <t>193939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1000x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>171953 ₽/шт.</t>
+          <t>154573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>174259 ₽/шт.</t>
+          <t>161706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>167197 ₽/шт.</t>
+          <t>194895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>174144 ₽/шт.</t>
+          <t>157794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>161469 ₽/шт.</t>
+          <t>150802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>160308 ₽/шт.</t>
+          <t>177966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>168758 ₽/шт.</t>
+          <t>167430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>165059 ₽/шт.</t>
+          <t>151756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>158009 ₽/шт.</t>
+          <t>187806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>162013 ₽/шт.</t>
+          <t>170804 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>177952 ₽/шт.</t>
+          <t>172680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>190700 ₽/шт.</t>
+          <t>196723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1200x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>184793 ₽/шт.</t>
+          <t>186402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>186121 ₽/шт.</t>
+          <t>186872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>158022 ₽/шт.</t>
+          <t>169572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>156282 ₽/шт.</t>
+          <t>162965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1200x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>160715 ₽/шт.</t>
+          <t>169387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>189586 ₽/шт.</t>
+          <t>198346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>183938 ₽/шт.</t>
+          <t>197540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>192153 ₽/шт.</t>
+          <t>154938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>157011 ₽/шт.</t>
+          <t>187066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>179612 ₽/шт.</t>
+          <t>150702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>184546 ₽/шт.</t>
+          <t>155530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>167486 ₽/шт.</t>
+          <t>194237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>183196 ₽/шт.</t>
+          <t>151979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>189520 ₽/шт.</t>
+          <t>163722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>155931 ₽/шт.</t>
+          <t>174685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>169908 ₽/шт.</t>
+          <t>151409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>162451 ₽/шт.</t>
+          <t>171602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>159062 ₽/шт.</t>
+          <t>181210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>162247 ₽/шт.</t>
+          <t>165224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>166947 ₽/шт.</t>
+          <t>171932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 1400x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 1400x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>165773 ₽/шт.</t>
+          <t>163136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>196959 ₽/шт.</t>
+          <t>174133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>182615 ₽/шт.</t>
+          <t>159995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>168764 ₽/шт.</t>
+          <t>177154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>166782 ₽/шт.</t>
+          <t>176903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>176272 ₽/шт.</t>
+          <t>155287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>171921 ₽/шт.</t>
+          <t>174026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>179091 ₽/шт.</t>
+          <t>186667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>194341 ₽/шт.</t>
+          <t>164370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>168029 ₽/шт.</t>
+          <t>174249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>194164 ₽/шт.</t>
+          <t>198841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>196883 ₽/шт.</t>
+          <t>185727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>177248 ₽/шт.</t>
+          <t>177282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>174471 ₽/шт.</t>
+          <t>167978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>158269 ₽/шт.</t>
+          <t>167470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>195082 ₽/шт.</t>
+          <t>160859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>166852 ₽/шт.</t>
+          <t>174291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>162926 ₽/шт.</t>
+          <t>172978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>181448 ₽/шт.</t>
+          <t>175091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>193853 ₽/шт.</t>
+          <t>176568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 630x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 630x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>188023 ₽/шт.</t>
+          <t>186928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>183802 ₽/шт.</t>
+          <t>183310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>150896 ₽/шт.</t>
+          <t>173227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>154911 ₽/шт.</t>
+          <t>168817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>154472 ₽/шт.</t>
+          <t>156334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>192905 ₽/шт.</t>
+          <t>180371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>189625 ₽/шт.</t>
+          <t>161733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>150814 ₽/шт.</t>
+          <t>156035 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x1500 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x1500 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>186378 ₽/шт.</t>
+          <t>192352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>151843 ₽/шт.</t>
+          <t>171367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>199448 ₽/шт.</t>
+          <t>189732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>196011 ₽/шт.</t>
+          <t>189203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x2000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x2000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>155338 ₽/шт.</t>
+          <t>197369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>189444 ₽/шт.</t>
+          <t>153980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>161604 ₽/шт.</t>
+          <t>160945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>161504 ₽/шт.</t>
+          <t>192207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x3000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x3000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>162888 ₽/шт.</t>
+          <t>196884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм ККВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>182028 ₽/шт.</t>
+          <t>157901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм ККГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>192014 ₽/шт.</t>
+          <t>184861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм КНВ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм КНВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>191156 ₽/шт.</t>
+          <t>156129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Конденсаторы кожухотрубные 1 МПа 800x4000 мм КНГ ТУ 3612-024-00220302-02</t>
+          <t>Конденсаторы кожухотрубные 1,6 МПа 800x4000 мм КНГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>150519 ₽/шт.</t>
+          <t>155014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Конденсаторы кожухотрубные 2,5 МПа 1000x1500 мм ККВ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>165676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Конденсаторы кожухотрубные 2,5 МПа 1000x1500 мм ККГ ТУ 3612-024-00220302-02</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>192952 ₽/шт.</t>
         </is>