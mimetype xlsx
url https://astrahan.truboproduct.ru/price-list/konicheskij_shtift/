--- v0 (2026-05-16)
+++ v1 (2026-07-10)
@@ -681,1556 +681,1556 @@
         <is>
           <t>Штифт конический 0,8х6 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Штифт конический 0,8х8 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Штифт конический 10х100 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 1,2х10 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Штифт конический 10х100 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,2х12 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Штифт конический 10х100 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 1,2х14 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Штифт конический 10х100 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 1,2х18 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Штифт конический 10х110 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,2х20 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Штифт конический 10х120 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 1,2х6 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Штифт конический 10х120 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,2х8 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Штифт конический 10х140 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,5х10 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Штифт конический 10х160 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 1,5х12 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Штифт конический 10х160 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,5х14 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Штифт конический 10х180 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,5х16 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Штифт конический 10х22 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 1,5х20 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Штифт конический 10х24 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 1,5х22 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Штифт конический 10х26 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,5х24 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Штифт конический 10х28 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,5х25 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Штифт конический 10х28 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 1,5х6 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Штифт конический 10х30 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 1,5х8 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Штифт конический 10х30 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х100 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Штифт конический 10х32 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х100 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Штифт конический 10х32 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х100 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Штифт конический 10х35 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х100 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Штифт конический 10х35 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х110 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Штифт конический 10х36 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х120 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Штифт конический 10х36 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х120 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Штифт конический 10х40 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х140 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Штифт конический 10х40 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х160 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Штифт конический 10х45 мм DIN 258</t>
+          <t>Штифт конический 10х160 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Штифт конический 10х50 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х180 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Штифт конический 10х50 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х22 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Штифт конический 10х55 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х24 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Штифт конический 10х55 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х26 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Штифт конический 10х60 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х28 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Штифт конический 10х60 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х28 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Штифт конический 10х65 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х30 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Штифт конический 10х65 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х30 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Штифт конический 10х70 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х32 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Штифт конический 10х70 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х32 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Штифт конический 10х70 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х35 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Штифт конический 10х75 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х35 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Штифт конический 10х75 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х36 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Штифт конический 10х80 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х36 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Штифт конический 10х80 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х40 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Штифт конический 10х80 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х40 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Штифт конический 10х80 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х45 мм DIN 258</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Штифт конический 10х85 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х50 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Штифт конический 10х85 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х50 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Штифт конический 10х85 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х55 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Штифт конический 10х90 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х55 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Штифт конический 10х90 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х60 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Штифт конический 10х90 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х60 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Штифт конический 10х95 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х65 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Штифт конический 10х95 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х65 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Штифт конический 10х95 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х70 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Штифт конический 12х100 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х70 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Штифт конический 12х100 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х70 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Штифт конический 12х100 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х75 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Штифт конический 12х100 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х75 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х10 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х80 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Штифт конический 12х110 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х80 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Штифт конический 12х120 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х80 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Штифт конический 12х120 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х80 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Штифт конический 12х120 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 10х85 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Штифт конический 12х120 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 10х85 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х12 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х85 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Штифт конический 12х140 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х90 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Штифт конический 12х140 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х90 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х14 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х90 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Штифт конический 12х160 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 10х95 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Штифт конический 12х160 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х95 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Штифт конический 12х180 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 10х95 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х18 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х100 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Штифт конический 12х200 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 12х100 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Штифт конический 12х200 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х100 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х20 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х100 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Штифт конический 12х250 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х110 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Штифт конический 12х26 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х120 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Штифт конический 12х28 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х120 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Штифт конический 12х30 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х120 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Штифт конический 12х32 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х120 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Штифт конический 12х32 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х140 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Штифт конический 12х35 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х140 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Штифт конический 12х35 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х160 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Штифт конический 12х36 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х160 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Штифт конический 12х36 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х180 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Штифт конический 12х40 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х200 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Штифт конический 12х40 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х200 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Штифт конический 12х45 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х250 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Штифт конический 12х50 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х26 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Штифт конический 12х50 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х28 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Штифт конический 12х55 мм DIN 258</t>
+          <t>Штифт конический 12х30 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Штифт конический 12х55 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х32 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Штифт конический 12х55 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х32 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Штифт конический 12х60 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х35 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Штифт конический 12х60 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х35 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Штифт конический 12х65 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х36 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Штифт конический 12х65 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х36 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х6 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х40 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Штифт конический 12х70 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х40 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Штифт конический 12х75 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х45 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Штифт конический 12х75 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х50 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Штифт конический 12х80 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 12х50 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>15 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Штифт конический 12х80 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х55 мм DIN 258</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Штифт конический 12х80 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х55 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Штифт конический 12х80 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 12х55 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Штифт конический 12х85 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х60 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Штифт конический 12х85 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х60 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Штифт конический 12х85 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 12х65 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Штифт конический 1,2х8 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х65 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Штифт конический 12х90 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 12х70 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Штифт конический 12х90 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х75 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Штифт конический 12х90 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х75 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Штифт конический 12х90 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 12х80 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Штифт конический 12х95 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 12х80 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>16 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Штифт конический 12х95 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 12х80 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Штифт конический 13х60 мм DIN 258</t>
+          <t>Штифт конический 12х80 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Штифт конический 14х65 мм DIN 258</t>
+          <t>Штифт конический 12х85 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х10 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х85 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х12 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х85 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х14 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х90 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>15 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х16 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х90 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х20 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х90 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х22 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х90 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х24 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х95 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х25 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 12х95 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>10 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х6 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 13х60 мм DIN 258</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Штифт конический 1,5х8 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 14х65 мм DIN 258</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Штифт конический 16х100 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>16 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Штифт конический 16х100 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
@@ -2805,956 +2805,956 @@
         <is>
           <t>Штифт конический 1х6 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Штифт конический 1х8 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>10 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Штифт конический 20х100 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 2,5х10 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Штифт конический 20х100 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 2,5х12 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Штифт конический 20х110 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 2,5х14 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Штифт конический 20х110 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 2,5х16 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Штифт конический 20х120 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 2,5х18 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Штифт конический 20х120 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 2,5х20 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Штифт конический 20х120 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 2,5х24 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Штифт конический 20х140 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 2,5х25 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Штифт конический 20х140 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 2,5х26 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Штифт конический 20х140 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 2,5х28 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Штифт конический 20х160 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 2,5х30 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Штифт конический 20х160 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 2,5х32 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Штифт конический 20х160 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 2,5х35 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Штифт конический 20х180 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 2,5х36 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Штифт конический 20х190 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 2,5х45 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>11 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Штифт конический 20х200 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х100 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Штифт конический 20х200 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х100 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Штифт конический 20х220 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х110 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Штифт конический 20х250 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х110 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Штифт конический 20х280 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х120 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Штифт конический 20х40 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х120 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Штифт конический 20х50 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х120 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Штифт конический 20х50 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х140 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Штифт конический 20х55 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х140 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Штифт конический 20х55 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х140 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Штифт конический 20х60 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х160 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Штифт конический 20х65 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х160 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Штифт конический 20х70 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х160 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Штифт конический 20х70 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х180 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Штифт конический 20х75 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х190 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Штифт конический 20х75 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х200 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Штифт конический 20х80 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х200 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Штифт конический 20х80 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х220 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Штифт конический 20х85 мм DIN 258</t>
+          <t>Штифт конический 20х250 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Штифт конический 20х85 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х280 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Штифт конический 20х85 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х40 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Штифт конический 20х90 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х50 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Штифт конический 20х90 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х50 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Штифт конический 20х95 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х55 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Штифт конический 25х100 мм DIN 258</t>
+          <t>Штифт конический 20х55 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Штифт конический 25х100 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х60 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Штифт конический 25х100 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х65 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х10 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х70 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Штифт конический 25х110 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х70 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Штифт конический 25х120 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х75 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Штифт конический 25х120 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х75 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х12 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х80 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Штифт конический 25х140 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х80 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Штифт конический 25х140 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х85 мм DIN 258</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Штифт конический 25х140 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 20х85 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х14 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х85 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Штифт конический 25х160 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 20х90 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Штифт конический 25х160 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 20х90 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Штифт конический 25х160 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 20х95 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х16 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х100 мм DIN 258</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Штифт конический 25х180 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х100 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х18 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х100 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Штифт конический 25х190 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 25х110 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Штифт конический 25х190 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 25х120 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Штифт конический 25х200 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х120 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Штифт конический 25х200 мм ГОСТ 9464-79</t>
+          <t>Штифт конический 25х140 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х20 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х140 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Штифт конический 25х220 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х140 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Штифт конический 25х220 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 25х160 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х24 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х160 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Штифт конический 25х250 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х160 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>17 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Штифт конический 25х250 мм ГОСТ 9465-79</t>
+          <t>Штифт конический 25х180 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>18 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х25 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х190 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х26 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х190 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Штифт конический 25х280 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х200 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х28 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х200 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х30 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х220 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х32 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х220 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х35 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х250 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х36 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х250 мм ГОСТ 9465-79</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Штифт конический 2,5х45 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 25х280 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>11 ₽/кг</t>
+          <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Штифт конический 25х50 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>18 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Штифт конический 25х50 мм ГОСТ 9464-79</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>18 ₽/кг</t>
         </is>
@@ -6621,111 +6621,111 @@
         <is>
           <t>Штифт конический 5х70 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>12 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Штифт конический 5х70 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>12 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Штифт конический 5х80 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 5х8 мм DIN 1471</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>12 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Штифт конический 5х8 мм DIN 1471</t>
+          <t>Штифт конический 5х80 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>12 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>Штифт конический 5х90 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>12 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Штифт конический 6х100 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 6х10 мм DIN 1471</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Штифт конический 6х100 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 6х100 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Штифт конический 6х10 мм DIN 1471</t>
+          <t>Штифт конический 6х100 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>Штифт конический 6х110 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Штифт конический 6х16 мм DIN 1471</t>
         </is>
@@ -7365,128 +7365,128 @@
         <is>
           <t>Штифт конический 6х90 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>Штифт конический 6х95 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Штифт конический 8х100 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 8х10 мм DIN 1471</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Штифт конический 8х100 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 8х100 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Штифт конический 8х10 мм DIN 1471</t>
+          <t>Штифт конический 8х100 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>13 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>Штифт конический 8х110 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Штифт конический 8х120 мм ГОСТ 19119-80</t>
+          <t>Штифт конический 8х12 мм DIN 1471</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>14 ₽/кг</t>
+          <t>13 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Штифт конический 8х120 мм ГОСТ 3129-70</t>
+          <t>Штифт конический 8х120 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Штифт конический 8х12 мм DIN 1471</t>
+          <t>Штифт конический 8х120 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>13 ₽/кг</t>
+          <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>Штифт конический 8х140 мм ГОСТ 19119-80</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Штифт конический 8х140 мм ГОСТ 3129-70</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>14 ₽/кг</t>
         </is>