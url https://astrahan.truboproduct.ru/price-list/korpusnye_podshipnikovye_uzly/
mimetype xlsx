--- v0 (2026-05-14)
+++ v1 (2026-07-08)
@@ -1929,68 +1929,68 @@
         <is>
           <t>Подшипниковый узел 95x25x70 мм SKF UCF 206 ГОСТ 3325-85</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>3627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Подшипниковый узел 95x25x70 мм TIMKEN UCF 206 ГОСТ 3325-85</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>3547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Подшипниковый узел UCFC FKL</t>
+          <t>Подшипниковый узел UCF FKL</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>5141 ₽/шт.</t>
+          <t>5158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Подшипниковый узел UCF FKL</t>
+          <t>Подшипниковый узел UCFC FKL</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>5158 ₽/шт.</t>
+          <t>5141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Подшипниковый узел UCFL FKD</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>5141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Подшипниковый узел UCP FKD</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>5024 ₽/шт.</t>
         </is>