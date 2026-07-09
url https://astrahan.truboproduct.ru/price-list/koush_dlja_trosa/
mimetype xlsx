--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -621,344 +621,344 @@
         <is>
           <t>Коуш для троса 18,5x56 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Коуш для троса 18,5x63 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Коуш для троса 22x63 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 2,5x10 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Коуш для троса 22x75 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 2,5x12 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Коуш для троса 25,5x75 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 22x63 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Коуш для троса 25,5x85 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 22x75 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>709 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Коуш для троса 2,5x10 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 25,5x75 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Коуш для троса 2,5x12 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 25,5x85 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>523 ₽/шт.</t>
+          <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Коуш для троса 2x10 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Коуш для троса 30x85 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 3,5x12 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>367 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Коуш для троса 30x95 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 3,5x15 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>638 ₽/шт.</t>
+          <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Коуш для троса 34,5x105 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 30x85 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Коуш для троса 34,5x95 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 30x95 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Коуш для троса 3,5x12 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 34,5x105 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Коуш для троса 3,5x15 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 34,5x95 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>773 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Коуш для троса 39,5x105 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Коуш для троса 39,5x120 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Коуш для троса 44,5x120 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 4,6x15 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>332 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Коуш для троса 44,5x130 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 4,6x20 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>520 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Коуш для троса 4,6x15 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 44,5x120 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>332 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Коуш для троса 4,6x20 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 44,5x130 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Коуш для троса 49,5x130 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Коуш для троса 49,5x140 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Коуш для троса 54,5x140 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 5,7x20 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Коуш для троса 54,5x160 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 5,7x25 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Коуш для троса 5,7x20 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 54,5x140 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>468 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Коуш для троса 5,7x25 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 54,5x160 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Коуш для троса 59,5x160 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Коуш для троса 59,5x180 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>599 ₽/шт.</t>
         </is>
@@ -1017,78 +1017,78 @@
         <is>
           <t>Коуш для троса 7x15 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Коуш для троса 7x30 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Коуш для троса 82,5x220 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 8,6x30 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Коуш для троса 8,6x30 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 8,6x34 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>436 ₽/шт.</t>
+          <t>668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Коуш для троса 8,6x34 мм ГОСТ 2224-93</t>
+          <t>Коуш для троса 82,5x220 мм ГОСТ 2224-93</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>668 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>