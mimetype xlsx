--- v0 (2026-05-14)
+++ v1 (2026-06-30)
@@ -765,92 +765,92 @@
         <is>
           <t>Кран конусный муфтовый трехходовой 65 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>3666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Кран конусный муфтовый трехходовой 80 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>4232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый проходной 100 мм 0,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый проходной 10 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>4484 ₽/шт.</t>
+          <t>620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый проходной 100 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый проходной 10 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>4489 ₽/шт.</t>
+          <t>641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый проходной 10 мм 0,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый проходной 100 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>620 ₽/шт.</t>
+          <t>4484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый проходной 10 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый проходной 100 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>641 ₽/шт.</t>
+          <t>4489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый проходной 15 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>1017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый проходной 15 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>1096 ₽/шт.</t>
         </is>
@@ -1005,428 +1005,428 @@
         <is>
           <t>Кран конусный фланцевый проходной 80 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>3972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый проходной 80 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>4138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 100 мм 0,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 10 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>4659 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 100 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 10 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>4724 ₽/шт.</t>
+          <t>922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 100 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 10 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>4710 ₽/шт.</t>
+          <t>931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 10 мм 0,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 100 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>4659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 10 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 100 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>931 ₽/шт.</t>
+          <t>4710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 10 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 100 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>922 ₽/шт.</t>
+          <t>4724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 125 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>4780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 150 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 15 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>4979 ₽/шт.</t>
+          <t>1130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 15 мм 0,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 15 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1130 ₽/шт.</t>
+          <t>1196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 15 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>1225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 15 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 150 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1196 ₽/шт.</t>
+          <t>4979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 20 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>1366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 20 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 20 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1399 ₽/шт.</t>
+          <t>1373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 20 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 20 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1373 ₽/шт.</t>
+          <t>1399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 25 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>1612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 25 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 25 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1786 ₽/шт.</t>
+          <t>1745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 25 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 25 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1745 ₽/шт.</t>
+          <t>1786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 32 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>2133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 32 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 32 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2185 ₽/шт.</t>
+          <t>2160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 32 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 32 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2160 ₽/шт.</t>
+          <t>2185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 40 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>2573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 40 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 40 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2673 ₽/шт.</t>
+          <t>2590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 40 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 40 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2590 ₽/шт.</t>
+          <t>2673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 50 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>3054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 50 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 50 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>3198 ₽/шт.</t>
+          <t>3188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 50 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 50 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>3188 ₽/шт.</t>
+          <t>3198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 65 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>3731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 65 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 65 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>3832 ₽/шт.</t>
+          <t>3751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 65 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 65 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>3751 ₽/шт.</t>
+          <t>3832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Кран конусный фланцевый трехходовой 80 мм 0,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>4358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 80 мм 1,6 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 80 мм 1 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>4468 ₽/шт.</t>
+          <t>4374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Кран конусный фланцевый трехходовой 80 мм 1 Мпа ГОСТ 14187-84</t>
+          <t>Кран конусный фланцевый трехходовой 80 мм 1,6 Мпа ГОСТ 14187-84</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>4374 ₽/шт.</t>
+          <t>4468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Кран пробковый газовый латунный 10 мм 1/2" 11б6бк</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Кран пробковый газовый латунный 15 мм 3/4" 11б6бк</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>1856 ₽/шт.</t>
         </is>