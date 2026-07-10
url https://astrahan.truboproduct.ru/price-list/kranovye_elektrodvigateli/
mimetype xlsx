--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -849,152 +849,152 @@
         <is>
           <t>Крановый электродвигатель 132 мм 925 об/мин 5 кВт АМТФ132М6</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>11610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 132 мм 925 об/мин 5 кВт ДМТФ112-6</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>11711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 132 мм 925 об/мин 7,5 кВт АМТФ132L6</t>
+          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТКН132L6</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>12601 ₽/шт.</t>
+          <t>12562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТКН132L6</t>
+          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТН132L6</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>12562 ₽/шт.</t>
+          <t>12482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТН132L6</t>
+          <t>Крановый электродвигатель 132 мм 925 об/мин 7,5 кВт АМТФ132L6</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>12482 ₽/шт.</t>
+          <t>12601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 132 мм 940 об/мин 7,5 кВт MTH132LB6</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>12565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 132 мм 940 об/мин 7,5 кВт MTKH132LB-6</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>12866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт MTКF211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТН211-6</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>13138 ₽/шт.</t>
+          <t>12967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт АМТФ211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТФ211-6</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>13106 ₽/шт.</t>
+          <t>12915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТН211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт MTКF211-6</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>12967 ₽/шт.</t>
+          <t>13138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТФ211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт АМТФ211-6</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>12915 ₽/шт.</t>
+          <t>13106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 160 мм 930 об/мин 7,5 кВт MTF211-6</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>13103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 160 мм 940 об/мин 7,5 кВт МТКН211-6</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>13107 ₽/шт.</t>
         </is>