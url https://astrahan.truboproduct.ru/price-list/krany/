--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -573,116 +573,116 @@
         <is>
           <t>Кран шаровой алюминиевый цапковый 20 мм G 3/4 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый цапковый 25 мм G 1 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Кран шаровой алюминиевый цапковый 32 мм G 1 1/4 0,4 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой алюминиевый цапковый 3 мм 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>3310 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Кран шаровой алюминиевый цапковый 3 мм 0,4 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой алюминиевый цапковый 32 мм G 1 1/4 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>3310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый цапковый 40 мм G 1 1/2 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый цапковый 50 мм G 2 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>3969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Кран шаровой алюминиевый цапковый 65 мм G 2 1/2 0,4 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой алюминиевый цапковый 6 мм G 1/4 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>4123 ₽/шт.</t>
+          <t>529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Кран шаровой алюминиевый цапковый 6 мм G 1/4 0,4 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой алюминиевый цапковый 65 мм G 2 1/2 0,4 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>529 ₽/шт.</t>
+          <t>4123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый штуцерный 10 мм G 3/8 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый штуцерный 15 мм G 1/2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>1506 ₽/шт.</t>
         </is>
@@ -693,68 +693,68 @@
         <is>
           <t>Кран шаровой алюминиевый штуцерный 20 мм G 3/4 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый штуцерный 25 мм G 1 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Кран шаровой алюминиевый штуцерный 32 мм G 1 1/4 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой алюминиевый штуцерный 3 мм 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>3310 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Кран шаровой алюминиевый штуцерный 3 мм 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой алюминиевый штуцерный 32 мм G 1 1/4 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>3310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Кран шаровой алюминиевый штуцерный 6 мм G 1/4 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый цапковый 10 мм G 3/8 10 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>936 ₽/шт.</t>
         </is>
@@ -849,236 +849,236 @@
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>3342 ₽/шт.</t>
+          <t>199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>199 ₽/шт.</t>
+          <t>3342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой ввертный штуцер 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>992 ₽/шт.</t>
+          <t>994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>994 ₽/шт.</t>
+          <t>992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1585 ₽/шт.</t>
+          <t>1604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1604 ₽/шт.</t>
+          <t>1585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2194 ₽/шт.</t>
+          <t>2197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2197 ₽/шт.</t>
+          <t>2194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2725 ₽/шт.</t>
+          <t>2729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2729 ₽/шт.</t>
+          <t>2725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>3344 ₽/шт.</t>
+          <t>213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>213 ₽/шт.</t>
+          <t>3344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>551 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>1031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>1612 ₽/шт.</t>
         </is>
@@ -1161,68 +1161,68 @@
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>2148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>3327 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>3327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой комбинированный накидное внахлестку 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 10 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>1035 ₽/шт.</t>
         </is>
@@ -1245,68 +1245,68 @@
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 20 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>2237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 25 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>2755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 32 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 3 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>3362 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 3 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 32 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>3362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку приварной штуцер 6 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>972 ₽/шт.</t>
         </is>
@@ -1329,68 +1329,68 @@
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>2154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>2718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>3338 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>3338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерно-торцевой под приварку промежуточный штуцер внахлестку 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерный 10 мм G 3/8 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>938 ₽/шт.</t>
         </is>
@@ -1413,116 +1413,116 @@
         <is>
           <t>Кран шаровой бронзовый штуцерный 20 мм G 3/4 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>2144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерный 25 мм G 1 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>2706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерный 32 мм G 1 1/4 16 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой бронзовый штуцерный 3 мм 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>3321 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Кран шаровой бронзовый штуцерный 3 мм 16 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой бронзовый штуцерный 32 мм G 1 1/4 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>3321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Кран шаровой бронзовый штуцерный 6 мм G 1/4 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Кран шаровой газовый 100 мм</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>1364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Кран шаровой газовый 150 мм</t>
+          <t>Кран шаровой газовый 15 мм</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1410 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Кран шаровой газовый 15 мм</t>
+          <t>Кран шаровой газовый 150 мм</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>1410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Кран шаровой газовый 20 мм</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Кран шаровой газовый 25 мм</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>826 ₽/шт.</t>
         </is>
@@ -1629,68 +1629,68 @@
         <is>
           <t>Кран шаровой латунный муфтовый полнопроходный 40 мм G 1 1/2 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>3812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Кран шаровой латунный муфтовый полнопроходный 50 мм G 2 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>4009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный муфтовый полнопроходный 65 мм G 2 1/2 МПа ГОСТ 6527-68</t>
+          <t>Кран шаровой латунный муфтовый полнопроходный 6 мм G 1/4 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>4156 ₽/шт.</t>
+          <t>688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный муфтовый полнопроходный 6 мм G 1/4 МПа ГОСТ 6527-68</t>
+          <t>Кран шаровой латунный муфтовый полнопроходный 65 мм G 2 1/2 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>688 ₽/шт.</t>
+          <t>4156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Кран шаровой латунный муфтовый полнопроходный 80 мм G 3 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>4343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Кран шаровой латунный муфтовый с зауженным проходом 10 мм G 3/8 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>1115 ₽/шт.</t>
         </is>
@@ -1749,68 +1749,68 @@
         <is>
           <t>Кран шаровой латунный муфтовый с зауженным проходом 40 мм G 1 1/2 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>3796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Кран шаровой латунный муфтовый с зауженным проходом 50 мм G 2 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>3996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный муфтовый с зауженным проходом 65 мм G 2 1/2 МПа ГОСТ 6527-68</t>
+          <t>Кран шаровой латунный муфтовый с зауженным проходом 6 мм G 1/4 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>4146 ₽/шт.</t>
+          <t>687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный муфтовый с зауженным проходом 6 мм G 1/4 МПа ГОСТ 6527-68</t>
+          <t>Кран шаровой латунный муфтовый с зауженным проходом 65 мм G 2 1/2 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>687 ₽/шт.</t>
+          <t>4146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Кран шаровой латунный муфтовый с зауженным проходом 80 мм G 3 МПа ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>4331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Кран шаровой латунный цапковый 10 мм G 3/8 10 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>1126 ₽/шт.</t>
         </is>
@@ -1905,236 +1905,236 @@
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>2372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>2949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>3508 ₽/шт.</t>
+          <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>385 ₽/шт.</t>
+          <t>3508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой ввертный штуцер 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1193 ₽/шт.</t>
+          <t>1214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>1214 ₽/шт.</t>
+          <t>1193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>1862 ₽/шт.</t>
+          <t>1874 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1874 ₽/шт.</t>
+          <t>1862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2386 ₽/шт.</t>
+          <t>2393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2393 ₽/шт.</t>
+          <t>2386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2954 ₽/шт.</t>
+          <t>2962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2962 ₽/шт.</t>
+          <t>2954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>3515 ₽/шт.</t>
+          <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>396 ₽/шт.</t>
+          <t>3515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>729 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>1229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>1896 ₽/шт.</t>
         </is>
@@ -2217,68 +2217,68 @@
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>2367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>2941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>3498 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>3498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой комбинированный накидное внахлестку 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 10 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>1239 ₽/шт.</t>
         </is>
@@ -2301,68 +2301,68 @@
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 20 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>2437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 25 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>3002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 32 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 3 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>3521 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 3 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 32 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>3521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку приварной штуцер 6 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>1168 ₽/шт.</t>
         </is>
@@ -2385,68 +2385,68 @@
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>2370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>2943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>3502 ₽/шт.</t>
+          <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>373 ₽/шт.</t>
+          <t>3502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерно-торцевой под приварку промежуточный штуцер внахлестку 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерный 10 мм G 3/8 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>1136 ₽/шт.</t>
         </is>
@@ -2469,776 +2469,776 @@
         <is>
           <t>Кран шаровой латунный штуцерный 20 мм G 3/4 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>2367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерный 25 мм G 1 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>2929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерный 32 мм G 1 1/4 16 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой латунный штуцерный 3 мм 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>3482 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Кран шаровой латунный штуцерный 3 мм 16 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой латунный штуцерный 32 мм G 1 1/4 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>3482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Кран шаровой латунный штуцерный 6 мм G 1/4 16 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>4507 ₽/шт.</t>
+          <t>1265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>4461 ₽/шт.</t>
+          <t>1307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>4466 ₽/шт.</t>
+          <t>1281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>4471 ₽/шт.</t>
+          <t>1282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>4484 ₽/шт.</t>
+          <t>1284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>4490 ₽/шт.</t>
+          <t>1290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 100 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 10 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>4507 ₽/шт.</t>
+          <t>1290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1307 ₽/шт.</t>
+          <t>4461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>1265 ₽/шт.</t>
+          <t>4507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1281 ₽/шт.</t>
+          <t>4466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1282 ₽/шт.</t>
+          <t>4471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1284 ₽/шт.</t>
+          <t>4484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1290 ₽/шт.</t>
+          <t>4490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 10 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 100 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1290 ₽/шт.</t>
+          <t>4507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>4559 ₽/шт.</t>
+          <t>1947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>4517 ₽/шт.</t>
+          <t>1978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>4525 ₽/шт.</t>
+          <t>1952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>4526 ₽/шт.</t>
+          <t>1957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>4544 ₽/шт.</t>
+          <t>1970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>4549 ₽/шт.</t>
+          <t>1972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 150 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 15 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>4553 ₽/шт.</t>
+          <t>1974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1978 ₽/шт.</t>
+          <t>4517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1947 ₽/шт.</t>
+          <t>4559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1952 ₽/шт.</t>
+          <t>4525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1957 ₽/шт.</t>
+          <t>4526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>1970 ₽/шт.</t>
+          <t>4544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1972 ₽/шт.</t>
+          <t>4549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 15 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 150 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1974 ₽/шт.</t>
+          <t>4553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>4628 ₽/шт.</t>
+          <t>2462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>4571 ₽/шт.</t>
+          <t>2510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>4594 ₽/шт.</t>
+          <t>2468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>4602 ₽/шт.</t>
+          <t>2482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>4615 ₽/шт.</t>
+          <t>2487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>4615 ₽/шт.</t>
+          <t>2497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 200 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 20 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>4628 ₽/шт.</t>
+          <t>2506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2510 ₽/шт.</t>
+          <t>4571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2462 ₽/шт.</t>
+          <t>4628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2468 ₽/шт.</t>
+          <t>4594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2482 ₽/шт.</t>
+          <t>4602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2487 ₽/шт.</t>
+          <t>4615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2497 ₽/шт.</t>
+          <t>4615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 20 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 200 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2506 ₽/шт.</t>
+          <t>4628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>4685 ₽/шт.</t>
+          <t>3028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>4632 ₽/шт.</t>
+          <t>3067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>4639 ₽/шт.</t>
+          <t>3043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>4646 ₽/шт.</t>
+          <t>3046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>4652 ₽/шт.</t>
+          <t>3046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>4669 ₽/шт.</t>
+          <t>3061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 250 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 25 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>4676 ₽/шт.</t>
+          <t>3065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>3067 ₽/шт.</t>
+          <t>4632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>3028 ₽/шт.</t>
+          <t>4685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>3043 ₽/шт.</t>
+          <t>4639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>3046 ₽/шт.</t>
+          <t>4646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>3046 ₽/шт.</t>
+          <t>4652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>3061 ₽/шт.</t>
+          <t>4669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 25 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 250 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>3065 ₽/шт.</t>
+          <t>4676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 300 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 300 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>4742 ₽/шт.</t>
+          <t>4693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 300 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 300 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>4693 ₽/шт.</t>
+          <t>4742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 300 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>4698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 300 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>4700 ₽/шт.</t>
         </is>
@@ -3261,68 +3261,68 @@
         <is>
           <t>Кран шаровой стальной фланцевый 300 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>4730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 300 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>4741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 32 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 32 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>3623 ₽/шт.</t>
+          <t>3539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 32 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 32 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>3539 ₽/шт.</t>
+          <t>3623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 32 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>3542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 32 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>3560 ₽/шт.</t>
         </is>
@@ -3345,68 +3345,68 @@
         <is>
           <t>Кран шаровой стальной фланцевый 32 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>3578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 32 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>3582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 350 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 350 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>4790 ₽/шт.</t>
+          <t>4755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 350 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 350 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>4755 ₽/шт.</t>
+          <t>4790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 350 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>4763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 350 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>4764 ₽/шт.</t>
         </is>
@@ -3429,236 +3429,236 @@
         <is>
           <t>Кран шаровой стальной фланцевый 350 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>4775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 350 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>4776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>4840 ₽/шт.</t>
+          <t>3864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>4797 ₽/шт.</t>
+          <t>3931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>4797 ₽/шт.</t>
+          <t>3869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>4807 ₽/шт.</t>
+          <t>3871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>4811 ₽/шт.</t>
+          <t>3885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>4812 ₽/шт.</t>
+          <t>3895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 400 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 40 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>4834 ₽/шт.</t>
+          <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>3931 ₽/шт.</t>
+          <t>4797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>3864 ₽/шт.</t>
+          <t>4840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>3869 ₽/шт.</t>
+          <t>4797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>3871 ₽/шт.</t>
+          <t>4807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>3885 ₽/шт.</t>
+          <t>4811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>3895 ₽/шт.</t>
+          <t>4812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 40 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 400 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>3925 ₽/шт.</t>
+          <t>4834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 450 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 450 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>4907 ₽/шт.</t>
+          <t>4856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 450 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 450 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>4856 ₽/шт.</t>
+          <t>4907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 450 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>4860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 450 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>4865 ₽/шт.</t>
         </is>
@@ -3681,236 +3681,236 @@
         <is>
           <t>Кран шаровой стальной фланцевый 450 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>4897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 450 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>4900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>4986 ₽/шт.</t>
+          <t>4033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>4915 ₽/шт.</t>
+          <t>4090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>4921 ₽/шт.</t>
+          <t>4049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>4937 ₽/шт.</t>
+          <t>4059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>4942 ₽/шт.</t>
+          <t>4068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>4955 ₽/шт.</t>
+          <t>4082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 500 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 50 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>4958 ₽/шт.</t>
+          <t>4085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>4090 ₽/шт.</t>
+          <t>4915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>4033 ₽/шт.</t>
+          <t>4986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 16 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>4049 ₽/шт.</t>
+          <t>4921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 20 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>4059 ₽/шт.</t>
+          <t>4937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 25 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 25 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>4068 ₽/шт.</t>
+          <t>4942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 40 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>4082 ₽/шт.</t>
+          <t>4955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 50 мм 50 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 500 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>4085 ₽/шт.</t>
+          <t>4958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 65 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 65 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>4262 ₽/шт.</t>
+          <t>4184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 65 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 65 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>4184 ₽/шт.</t>
+          <t>4262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 65 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>4185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 65 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>4188 ₽/шт.</t>
         </is>
@@ -3933,68 +3933,68 @@
         <is>
           <t>Кран шаровой стальной фланцевый 65 мм 40 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>4237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 65 мм 50 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>4253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 80 мм 100 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 80 мм 10 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>4407 ₽/шт.</t>
+          <t>4374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной фланцевый 80 мм 10 МПа ГОСТ 28343-89</t>
+          <t>Кран шаровой стальной фланцевый 80 мм 100 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>4374 ₽/шт.</t>
+          <t>4407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 80 мм 16 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>4379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Кран шаровой стальной фланцевый 80 мм 20 МПа ГОСТ 28343-89</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>4392 ₽/шт.</t>
         </is>
@@ -4113,80 +4113,80 @@
         <is>
           <t>Кран шаровой стальной цапковый 25 мм G 1 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>3142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Кран шаровой стальной цапковый 25 мм М39х2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>3134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 32 мм G 1 1/4 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 3 мм 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>3657 ₽/шт.</t>
+          <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 32 мм М48х2 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 32 мм G 1 1/4 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>3656 ₽/шт.</t>
+          <t>3657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 3 мм 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 32 мм М48х2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>436 ₽/шт.</t>
+          <t>3656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Кран шаровой стальной цапковый 40 мм G 1 1/2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>3947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Кран шаровой стальной цапковый 40 мм М52х2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>3932 ₽/шт.</t>
         </is>
@@ -4197,1472 +4197,1472 @@
         <is>
           <t>Кран шаровой стальной цапковый 50 мм G 2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>4100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Кран шаровой стальной цапковый 50 мм М60х2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>4098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 65 мм G 2 1/2 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 6 мм G 1/4 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>4272 ₽/шт.</t>
+          <t>816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 65 мм М80х2 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 6 мм М16х1,5 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>4271 ₽/шт.</t>
+          <t>814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 6 мм G 1/4 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 65 мм G 2 1/2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>816 ₽/шт.</t>
+          <t>4272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной цапковый 6 мм М16х1,5 1,6 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной цапковый 65 мм М80х2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>814 ₽/шт.</t>
+          <t>4271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>Кран шаровой стальной цапковый 80 мм G 3 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>4419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Кран шаровой стальной цапковый 80 мм М90х2 1,6 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>4418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>1100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>1426 ₽/шт.</t>
+          <t>1718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>1718 ₽/шт.</t>
+          <t>2297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>2068 ₽/шт.</t>
+          <t>2822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>2297 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>2614 ₽/шт.</t>
+          <t>3428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>2822 ₽/шт.</t>
+          <t>662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>3259 ₽/шт.</t>
+          <t>1426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>3428 ₽/шт.</t>
+          <t>2068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>3718 ₽/шт.</t>
+          <t>2614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>3259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой  ввертный штуцер  6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>662 ₽/шт.</t>
+          <t>3718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой ввертный штуцер 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>1100 ₽/шт.</t>
+          <t>1101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>1433 ₽/шт.</t>
+          <t>1100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  10 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>1101 ₽/шт.</t>
+          <t>1749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>1436 ₽/шт.</t>
+          <t>1733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  20 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>1733 ₽/шт.</t>
+          <t>2329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>2077 ₽/шт.</t>
+          <t>2327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  15 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  25 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>1749 ₽/шт.</t>
+          <t>2854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>2087 ₽/шт.</t>
+          <t>2853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  3 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>2327 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>2637 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  20 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  32 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>2329 ₽/шт.</t>
+          <t>3430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  6 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>2647 ₽/шт.</t>
+          <t>681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>2853 ₽/шт.</t>
+          <t>667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>3264 ₽/шт.</t>
+          <t>1436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  25 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>2854 ₽/шт.</t>
+          <t>1433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>3275 ₽/шт.</t>
+          <t>2087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  32 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>3430 ₽/шт.</t>
+          <t>2077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>3774 ₽/шт.</t>
+          <t>2647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>2637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>3275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  3 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>3264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>667 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>917 ₽/шт.</t>
+          <t>3774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу  6 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>681 ₽/шт.</t>
+          <t>920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под метрическую резьбу 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>920 ₽/шт.</t>
+          <t>917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>1108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>1452 ₽/шт.</t>
+          <t>1754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  15 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  20 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>1754 ₽/шт.</t>
+          <t>2330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  25 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>2101 ₽/шт.</t>
+          <t>2858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  20 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  32 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>2330 ₽/шт.</t>
+          <t>3430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  6 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>2664 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  25 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 10 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>2858 ₽/шт.</t>
+          <t>1452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 15 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>3286 ₽/шт.</t>
+          <t>2101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  32 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 20 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>3430 ₽/шт.</t>
+          <t>2664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 25 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>3775 ₽/шт.</t>
+          <t>3286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу  6 мм 1,6 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 32 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>3775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный ввертный штуцер с цапковым концом под трубную резьбу 6 мм 1,6 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>1082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>1367 ₽/шт.</t>
+          <t>1685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1685 ₽/шт.</t>
+          <t>2261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>2039 ₽/шт.</t>
+          <t>2793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>2261 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>2560 ₽/шт.</t>
+          <t>3408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>2793 ₽/шт.</t>
+          <t>653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>3203 ₽/шт.</t>
+          <t>1367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>3408 ₽/шт.</t>
+          <t>2039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>3691 ₽/шт.</t>
+          <t>2560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>3203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку  6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>653 ₽/шт.</t>
+          <t>3691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное внахлестку 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>1084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>1388 ₽/шт.</t>
+          <t>1703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>1703 ₽/шт.</t>
+          <t>2285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>2048 ₽/шт.</t>
+          <t>2796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>2285 ₽/шт.</t>
+          <t>3412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>2570 ₽/шт.</t>
+          <t>1388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>2796 ₽/шт.</t>
+          <t>2048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>3217 ₽/шт.</t>
+          <t>2570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык  32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>3412 ₽/шт.</t>
+          <t>3217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой комбинированный накидное встык 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>3692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  10 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>1110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 10 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  15 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>1492 ₽/шт.</t>
+          <t>1765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  15 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  20 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>1765 ₽/шт.</t>
+          <t>2331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 15 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  25 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>2107 ₽/шт.</t>
+          <t>2861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  20 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  3 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>2331 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 20 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  32 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>2677 ₽/шт.</t>
+          <t>3431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  25 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  6 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>2861 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 25 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 10 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>3300 ₽/шт.</t>
+          <t>1492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  32 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 15 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>3431 ₽/шт.</t>
+          <t>2107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 32 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 20 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>3779 ₽/шт.</t>
+          <t>2677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  3 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 25 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>3300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 3 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер  6 мм 4 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 32 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>3779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку приварной штуцер 6 мм 4 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>1098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>1424 ₽/шт.</t>
+          <t>1716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>1716 ₽/шт.</t>
+          <t>2294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>2056 ₽/шт.</t>
+          <t>2818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>2294 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>2610 ₽/шт.</t>
+          <t>3424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2818 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>3252 ₽/шт.</t>
+          <t>1424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>3424 ₽/шт.</t>
+          <t>2056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>3705 ₽/шт.</t>
+          <t>2610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  3 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>3252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 3 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку  6 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>3705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер внахлестку 6 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>1093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 10 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>1389 ₽/шт.</t>
+          <t>1710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>1710 ₽/шт.</t>
+          <t>2290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 15 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>2052 ₽/шт.</t>
+          <t>2807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>2290 ₽/шт.</t>
+          <t>3414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 20 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 10 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>2576 ₽/шт.</t>
+          <t>1389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 15 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>2807 ₽/шт.</t>
+          <t>2052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 25 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 20 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>3242 ₽/шт.</t>
+          <t>2576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык  32 мм 10 МПа ГОСТ 5890-78</t>
+          <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 25 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>3414 ₽/шт.</t>
+          <t>3242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерно-торцевой под приварку промежуточный штуцер встык 32 мм 10 МПа ГОСТ 5890-78</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>3703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерный 10 мм G 3/8 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>1328 ₽/шт.</t>
         </is>
@@ -5685,68 +5685,68 @@
         <is>
           <t>Кран шаровой стальной штуцерный 20 мм G 3/4 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>2526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерный 25 мм G 1 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>3175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерный 32 мм G 1 1/4 20 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной штуцерный 3 мм 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>3659 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Кран шаровой стальной штуцерный 3 мм 20 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой стальной штуцерный 32 мм G 1 1/4 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>3659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Кран шаровой стальной штуцерный 6 мм G 1/4 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>Кран шаровой титановый цапковый 10 мм G 3/8 10 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>1357 ₽/шт.</t>
         </is>
@@ -5841,68 +5841,68 @@
         <is>
           <t>Кран шаровой титановый штуцерный 20 мм G 3/4 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>2555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Кран шаровой титановый штуцерный 25 мм G 1 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>3203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Кран шаровой титановый штуцерный 32 мм G 1 1/4 20 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой титановый штуцерный 3 мм 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>3684 ₽/шт.</t>
+          <t>474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Кран шаровой титановый штуцерный 3 мм 20 МПа ГОСТ 2822-78</t>
+          <t>Кран шаровой титановый штуцерный 32 мм G 1 1/4 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>474 ₽/шт.</t>
+          <t>3684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>Кран шаровой титановый штуцерный 6 мм G 1/4 20 МПа ГОСТ 2822-78</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Кран шаровой чугунный муфтовый полнопроходный 10 мм G 3/8 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>1066 ₽/шт.</t>
         </is>
@@ -5961,68 +5961,68 @@
         <is>
           <t>Кран шаровой чугунный муфтовый полнопроходный 40 мм G 1 1/2 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>3784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>Кран шаровой чугунный муфтовый полнопроходный 50 мм G 2 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>3981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Кран шаровой чугунный муфтовый полнопроходный 65 мм G 2 1/2 ГОСТ 6527-68</t>
+          <t>Кран шаровой чугунный муфтовый полнопроходный 6 мм G 1/4 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>4134 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Кран шаровой чугунный муфтовый полнопроходный 6 мм G 1/4 ГОСТ 6527-68</t>
+          <t>Кран шаровой чугунный муфтовый полнопроходный 65 мм G 2 1/2 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>4134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Кран шаровой чугунный муфтовый полнопроходный 80 мм G 3 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>4322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>Кран шаровой чугунный муфтовый с зауженным проходом 10 мм G 3/8 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>1061 ₽/шт.</t>
         </is>
@@ -6081,68 +6081,68 @@
         <is>
           <t>Кран шаровой чугунный муфтовый с зауженным проходом 40 мм G 1 1/2 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>3782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>Кран шаровой чугунный муфтовый с зауженным проходом 50 мм G 2 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>3976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Кран шаровой чугунный муфтовый с зауженным проходом 65 мм G 2 1/2 ГОСТ 6527-68</t>
+          <t>Кран шаровой чугунный муфтовый с зауженным проходом 6 мм G 1/4 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>4123 ₽/шт.</t>
+          <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Кран шаровой чугунный муфтовый с зауженным проходом 6 мм G 1/4 ГОСТ 6527-68</t>
+          <t>Кран шаровой чугунный муфтовый с зауженным проходом 65 мм G 2 1/2 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>619 ₽/шт.</t>
+          <t>4123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>Кран шаровой чугунный муфтовый с зауженным проходом 80 мм G 3 ГОСТ 6527-68</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>4308 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>