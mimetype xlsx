--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -765,140 +765,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 12х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>556 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 12х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>557 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>566 ₽/пг.м</t>
+          <t>561 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>566 ₽/пг.м</t>
+          <t>562 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>567 ₽/пг.м</t>
+          <t>563 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>572 ₽/пг.м</t>
+          <t>565 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>561 ₽/пг.м</t>
+          <t>566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>562 ₽/пг.м</t>
+          <t>566 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>563 ₽/пг.м</t>
+          <t>567 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 12х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 12х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>565 ₽/пг.м</t>
+          <t>572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 13х0,8 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>628 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 13х0,8 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>630 ₽/пг.м</t>
         </is>
@@ -909,140 +909,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 13х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>635 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 13х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>646 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>655 ₽/пг.м</t>
+          <t>649 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>657 ₽/пг.м</t>
+          <t>650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>659 ₽/пг.м</t>
+          <t>651 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>664 ₽/пг.м</t>
+          <t>654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>649 ₽/пг.м</t>
+          <t>655 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>650 ₽/пг.м</t>
+          <t>657 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>651 ₽/пг.м</t>
+          <t>659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 13х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 13х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>654 ₽/пг.м</t>
+          <t>664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 14х0,8 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>724 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 14х0,8 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>726 ₽/пг.м</t>
         </is>
@@ -1053,140 +1053,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 14х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>728 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 14х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>729 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>748 ₽/пг.м</t>
+          <t>729 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>749 ₽/пг.м</t>
+          <t>730 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>751 ₽/пг.м</t>
+          <t>734 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>752 ₽/пг.м</t>
+          <t>740 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>729 ₽/пг.м</t>
+          <t>748 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>730 ₽/пг.м</t>
+          <t>749 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>734 ₽/пг.м</t>
+          <t>751 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 14х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 14х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>740 ₽/пг.м</t>
+          <t>752 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 15х0,8 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>797 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 15х0,8 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>798 ₽/пг.м</t>
         </is>
@@ -1197,140 +1197,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 15х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 15х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>808 ₽/пг.м</t>
+          <t>801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>809 ₽/пг.м</t>
+          <t>802 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>814 ₽/пг.м</t>
+          <t>805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>816 ₽/пг.м</t>
+          <t>805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>801 ₽/пг.м</t>
+          <t>808 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>802 ₽/пг.м</t>
+          <t>809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>805 ₽/пг.м</t>
+          <t>814 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 15х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 15х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>805 ₽/пг.м</t>
+          <t>816 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 16х0,8 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>853 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 16х0,8 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>855 ₽/пг.м</t>
         </is>
@@ -1341,140 +1341,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 16х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>856 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 16х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>862 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>871 ₽/пг.м</t>
+          <t>862 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>871 ₽/пг.м</t>
+          <t>868 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>872 ₽/пг.м</t>
+          <t>868 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>875 ₽/пг.м</t>
+          <t>871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>862 ₽/пг.м</t>
+          <t>871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>868 ₽/пг.м</t>
+          <t>871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>868 ₽/пг.м</t>
+          <t>872 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 16х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 16х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>871 ₽/пг.м</t>
+          <t>875 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 16х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>876 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 16х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>878 ₽/пг.м</t>
         </is>
@@ -1533,140 +1533,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 17х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>970 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 17х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>971 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>999 ₽/пг.м</t>
+          <t>979 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>999 ₽/пг.м</t>
+          <t>983 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1007 ₽/пг.м</t>
+          <t>984 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1007 ₽/пг.м</t>
+          <t>997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>979 ₽/пг.м</t>
+          <t>999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>983 ₽/пг.м</t>
+          <t>999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>984 ₽/пг.м</t>
+          <t>1007 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 17х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 17х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>997 ₽/пг.м</t>
+          <t>1007 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 17х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>1013 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 17х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>1013 ₽/пг.м</t>
         </is>
@@ -1725,140 +1725,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 18х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>1035 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 18х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>1037 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>1049 ₽/пг.м</t>
+          <t>1038 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>1050 ₽/пг.м</t>
+          <t>1042 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>1050 ₽/пг.м</t>
+          <t>1045 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1051 ₽/пг.м</t>
+          <t>1045 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1038 ₽/пг.м</t>
+          <t>1049 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1042 ₽/пг.м</t>
+          <t>1050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1045 ₽/пг.м</t>
+          <t>1050 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 18х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 18х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1045 ₽/пг.м</t>
+          <t>1051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 18х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>1055 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 18х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>1060 ₽/пг.м</t>
         </is>
@@ -1917,140 +1917,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 19х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>1098 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 19х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>1099 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1113 ₽/пг.м</t>
+          <t>1104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1113 ₽/пг.м</t>
+          <t>1104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1118 ₽/пг.м</t>
+          <t>1108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>1125 ₽/пг.м</t>
+          <t>1112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>1104 ₽/пг.м</t>
+          <t>1113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1104 ₽/пг.м</t>
+          <t>1113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1108 ₽/пг.м</t>
+          <t>1118 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 19х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 19х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1112 ₽/пг.м</t>
+          <t>1125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 19х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>1126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 19х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>1129 ₽/пг.м</t>
         </is>
@@ -2109,140 +2109,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 20х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>1193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 20х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>1195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1206 ₽/пг.м</t>
+          <t>1197 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1211 ₽/пг.м</t>
+          <t>1198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1216 ₽/пг.м</t>
+          <t>1199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1222 ₽/пг.м</t>
+          <t>1203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1197 ₽/пг.м</t>
+          <t>1206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1198 ₽/пг.м</t>
+          <t>1211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1199 ₽/пг.м</t>
+          <t>1216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 20х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 20х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1203 ₽/пг.м</t>
+          <t>1222 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 20х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>1226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 20х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>1230 ₽/пг.м</t>
         </is>
@@ -2301,140 +2301,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 21х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>1289 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 21х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>1295 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1314 ₽/пг.м</t>
+          <t>1295 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1317 ₽/пг.м</t>
+          <t>1305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1318 ₽/пг.м</t>
+          <t>1307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1319 ₽/пг.м</t>
+          <t>1307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1295 ₽/пг.м</t>
+          <t>1314 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1305 ₽/пг.м</t>
+          <t>1317 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1307 ₽/пг.м</t>
+          <t>1318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 21х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 21х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1307 ₽/пг.м</t>
+          <t>1319 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 21х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>1320 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 21х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>1321 ₽/пг.м</t>
         </is>
@@ -2493,140 +2493,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 22х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>1367 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 22х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>1367 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1388 ₽/пг.м</t>
+          <t>1369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1391 ₽/пг.м</t>
+          <t>1382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м</t>
+          <t>1382 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м</t>
+          <t>1384 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1369 ₽/пг.м</t>
+          <t>1388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1382 ₽/пг.м</t>
+          <t>1391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1382 ₽/пг.м</t>
+          <t>1396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 22х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 22х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1384 ₽/пг.м</t>
+          <t>1396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 22х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>1401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 22х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>1401 ₽/пг.м</t>
         </is>
@@ -2685,140 +2685,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 23х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>1572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 23х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>1572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1585 ₽/пг.м</t>
+          <t>1575 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1585 ₽/пг.м</t>
+          <t>1577 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1593 ₽/пг.м</t>
+          <t>1583 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1594 ₽/пг.м</t>
+          <t>1585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1575 ₽/пг.м</t>
+          <t>1585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>1577 ₽/пг.м</t>
+          <t>1585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1583 ₽/пг.м</t>
+          <t>1593 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 23х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 23х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1585 ₽/пг.м</t>
+          <t>1594 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 23х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>1601 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 23х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>1608 ₽/пг.м</t>
         </is>
@@ -2877,236 +2877,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 24х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>1676 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 24х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>1679 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1694 ₽/пг.м</t>
+          <t>1680 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1702 ₽/пг.м</t>
+          <t>1685 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1706 ₽/пг.м</t>
+          <t>1689 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1713 ₽/пг.м</t>
+          <t>1694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1680 ₽/пг.м</t>
+          <t>1694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1685 ₽/пг.м</t>
+          <t>1702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1689 ₽/пг.м</t>
+          <t>1706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1694 ₽/пг.м</t>
+          <t>1713 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>1741 ₽/пг.м</t>
+          <t>1721 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>1755 ₽/пг.м</t>
+          <t>1727 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>1757 ₽/пг.м</t>
+          <t>1733 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1757 ₽/пг.м</t>
+          <t>1736 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>1721 ₽/пг.м</t>
+          <t>1741 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>1727 ₽/пг.м</t>
+          <t>1755 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>1733 ₽/пг.м</t>
+          <t>1757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 24х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 24х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>1736 ₽/пг.м</t>
+          <t>1757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 24х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>1759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 24х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>1761 ₽/пг.м</t>
         </is>
@@ -3165,236 +3165,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 25х0,8 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>1869 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 25х0,8 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>1874 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>1885 ₽/пг.м</t>
+          <t>1877 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>1886 ₽/пг.м</t>
+          <t>1882 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>1888 ₽/пг.м</t>
+          <t>1883 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>1893 ₽/пг.м</t>
+          <t>1884 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>1877 ₽/пг.м</t>
+          <t>1885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>1882 ₽/пг.м</t>
+          <t>1886 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>1883 ₽/пг.м</t>
+          <t>1888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>1884 ₽/пг.м</t>
+          <t>1893 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>1901 ₽/пг.м</t>
+          <t>1895 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>1907 ₽/пг.м</t>
+          <t>1898 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>1912 ₽/пг.м</t>
+          <t>1900 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>1915 ₽/пг.м</t>
+          <t>1900 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м</t>
+          <t>1901 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>1898 ₽/пг.м</t>
+          <t>1907 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>1900 ₽/пг.м</t>
+          <t>1912 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 25х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 25х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>1900 ₽/пг.м</t>
+          <t>1915 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 25х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>1916 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 25х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>1921 ₽/пг.м</t>
         </is>
@@ -3405,236 +3405,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 25х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>1923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 25х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>1923 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>2044 ₽/пг.м</t>
+          <t>2030 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>2046 ₽/пг.м</t>
+          <t>2035 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>2047 ₽/пг.м</t>
+          <t>2035 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>2048 ₽/пг.м</t>
+          <t>2038 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>2030 ₽/пг.м</t>
+          <t>2044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>2035 ₽/пг.м</t>
+          <t>2046 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>2035 ₽/пг.м</t>
+          <t>2047 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>2038 ₽/пг.м</t>
+          <t>2048 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>2064 ₽/пг.м</t>
+          <t>2051 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>2069 ₽/пг.м</t>
+          <t>2052 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>2072 ₽/пг.м</t>
+          <t>2056 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2073 ₽/пг.м</t>
+          <t>2060 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>2051 ₽/пг.м</t>
+          <t>2064 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>2052 ₽/пг.м</t>
+          <t>2069 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>2056 ₽/пг.м</t>
+          <t>2072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 26х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 26х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>2060 ₽/пг.м</t>
+          <t>2073 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 26х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>2073 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 26х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>2074 ₽/пг.м</t>
         </is>
@@ -3693,236 +3693,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 27х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>2163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 27х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>2167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2240 ₽/пг.м</t>
+          <t>2231 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>2240 ₽/пг.м</t>
+          <t>2235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>2243 ₽/пг.м</t>
+          <t>2237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>2246 ₽/пг.м</t>
+          <t>2239 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>2231 ₽/пг.м</t>
+          <t>2240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>2235 ₽/пг.м</t>
+          <t>2240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>2237 ₽/пг.м</t>
+          <t>2243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>2239 ₽/пг.м</t>
+          <t>2246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>2252 ₽/пг.м</t>
+          <t>2247 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>2254 ₽/пг.м</t>
+          <t>2250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>2256 ₽/пг.м</t>
+          <t>2251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>2257 ₽/пг.м</t>
+          <t>2251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>2247 ₽/пг.м</t>
+          <t>2252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2250 ₽/пг.м</t>
+          <t>2254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>2251 ₽/пг.м</t>
+          <t>2256 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 28х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 28х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>2251 ₽/пг.м</t>
+          <t>2257 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 28х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>2257 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 28х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>2258 ₽/пг.м</t>
         </is>
@@ -3933,140 +3933,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 28х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>2260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 28х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>2263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2358 ₽/пг.м</t>
+          <t>2355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>2361 ₽/пг.м</t>
+          <t>2355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>2374 ₽/пг.м</t>
+          <t>2356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>2377 ₽/пг.м</t>
+          <t>2357 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>2355 ₽/пг.м</t>
+          <t>2358 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>2355 ₽/пг.м</t>
+          <t>2361 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>2356 ₽/пг.м</t>
+          <t>2374 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 29х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 29х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>2357 ₽/пг.м</t>
+          <t>2377 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 29х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>2379 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 29х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>2385 ₽/пг.м</t>
         </is>
@@ -4077,236 +4077,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 29х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>2386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 29х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>2388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>2444 ₽/пг.м</t>
+          <t>2438 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>2446 ₽/пг.м</t>
+          <t>2438 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>2456 ₽/пг.м</t>
+          <t>2440 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>2456 ₽/пг.м</t>
+          <t>2442 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>2438 ₽/пг.м</t>
+          <t>2444 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>2438 ₽/пг.м</t>
+          <t>2446 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>2440 ₽/пг.м</t>
+          <t>2456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>2442 ₽/пг.м</t>
+          <t>2456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>2463 ₽/пг.м</t>
+          <t>2457 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>2474 ₽/пг.м</t>
+          <t>2459 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>2479 ₽/пг.м</t>
+          <t>2461 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>2481 ₽/пг.м</t>
+          <t>2462 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>2457 ₽/пг.м</t>
+          <t>2463 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>2459 ₽/пг.м</t>
+          <t>2474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>2461 ₽/пг.м</t>
+          <t>2479 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 30х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 30х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>2462 ₽/пг.м</t>
+          <t>2481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 30х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>2484 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 30х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>2486 ₽/пг.м</t>
         </is>
@@ -4317,236 +4317,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 30х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>2486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 30х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>2492 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>2671 ₽/пг.м</t>
+          <t>2664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>2672 ₽/пг.м</t>
+          <t>2664 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>2678 ₽/пг.м</t>
+          <t>2667 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>2687 ₽/пг.м</t>
+          <t>2669 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>2664 ₽/пг.м</t>
+          <t>2671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>2664 ₽/пг.м</t>
+          <t>2672 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>2667 ₽/пг.м</t>
+          <t>2678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>2669 ₽/пг.м</t>
+          <t>2687 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>2706 ₽/пг.м</t>
+          <t>2694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>2710 ₽/пг.м</t>
+          <t>2695 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>2711 ₽/пг.м</t>
+          <t>2699 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>2711 ₽/пг.м</t>
+          <t>2704 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>2694 ₽/пг.м</t>
+          <t>2706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>2695 ₽/пг.м</t>
+          <t>2710 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>2699 ₽/пг.м</t>
+          <t>2711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 32х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 32х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>2704 ₽/пг.м</t>
+          <t>2711 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 32х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>2715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 32х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>2716 ₽/пг.м</t>
         </is>
@@ -4605,236 +4605,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 33х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>2829 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 33х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>2833 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>2972 ₽/пг.м</t>
+          <t>2953 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>2974 ₽/пг.м</t>
+          <t>2955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>2974 ₽/пг.м</t>
+          <t>2962 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>2983 ₽/пг.м</t>
+          <t>2964 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>2953 ₽/пг.м</t>
+          <t>2972 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>2955 ₽/пг.м</t>
+          <t>2974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>2962 ₽/пг.м</t>
+          <t>2974 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>2964 ₽/пг.м</t>
+          <t>2983 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>2996 ₽/пг.м</t>
+          <t>2986 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>3007 ₽/пг.м</t>
+          <t>2993 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>3007 ₽/пг.м</t>
+          <t>2994 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>3012 ₽/пг.м</t>
+          <t>2996 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>2986 ₽/пг.м</t>
+          <t>2996 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>2993 ₽/пг.м</t>
+          <t>3007 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>2994 ₽/пг.м</t>
+          <t>3007 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 35х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 35х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>2996 ₽/пг.м</t>
+          <t>3012 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 35х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>3015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 35х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>3019 ₽/пг.м</t>
         </is>
@@ -4845,236 +4845,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 35х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>3020 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 35х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>3023 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>3149 ₽/пг.м</t>
+          <t>3138 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>3151 ₽/пг.м</t>
+          <t>3139 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>3152 ₽/пг.м</t>
+          <t>3145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>3155 ₽/пг.м</t>
+          <t>3148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>3138 ₽/пг.м</t>
+          <t>3149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>3139 ₽/пг.м</t>
+          <t>3151 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>3145 ₽/пг.м</t>
+          <t>3152 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>3148 ₽/пг.м</t>
+          <t>3155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>3171 ₽/пг.м</t>
+          <t>3155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>3177 ₽/пг.м</t>
+          <t>3158 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>3184 ₽/пг.м</t>
+          <t>3163 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>3185 ₽/пг.м</t>
+          <t>3164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>3155 ₽/пг.м</t>
+          <t>3171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>3158 ₽/пг.м</t>
+          <t>3177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>3163 ₽/пг.м</t>
+          <t>3184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 36х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 36х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>3164 ₽/пг.м</t>
+          <t>3185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 36х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>3187 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 36х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>3189 ₽/пг.м</t>
         </is>
@@ -5085,236 +5085,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 36х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>3190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 36х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>3193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>3369 ₽/пг.м</t>
+          <t>3363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>3373 ₽/пг.м</t>
+          <t>3363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>3373 ₽/пг.м</t>
+          <t>3364 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>3377 ₽/пг.м</t>
+          <t>3369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>3363 ₽/пг.м</t>
+          <t>3369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>3363 ₽/пг.м</t>
+          <t>3373 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>3364 ₽/пг.м</t>
+          <t>3373 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>3369 ₽/пг.м</t>
+          <t>3377 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>3388 ₽/пг.м</t>
+          <t>3386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>3391 ₽/пг.м</t>
+          <t>3387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>3394 ₽/пг.м</t>
+          <t>3387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>3396 ₽/пг.м</t>
+          <t>3388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>3386 ₽/пг.м</t>
+          <t>3388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>3387 ₽/пг.м</t>
+          <t>3391 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>3387 ₽/пг.м</t>
+          <t>3394 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 38х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 38х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>3388 ₽/пг.м</t>
+          <t>3396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 38х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>3396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 38х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>3397 ₽/пг.м</t>
         </is>
@@ -5325,236 +5325,236 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 38х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>3397 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 38х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>3400 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>3542 ₽/пг.м</t>
+          <t>3530 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>3548 ₽/пг.м</t>
+          <t>3532 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>3549 ₽/пг.м</t>
+          <t>3535 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>3551 ₽/пг.м</t>
+          <t>3535 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>3530 ₽/пг.м</t>
+          <t>3542 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>3532 ₽/пг.м</t>
+          <t>3548 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>3535 ₽/пг.м</t>
+          <t>3549 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х1 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х1,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>3535 ₽/пг.м</t>
+          <t>3551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>3573 ₽/пг.м</t>
+          <t>3554 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>3575 ₽/пг.м</t>
+          <t>3555 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>3580 ₽/пг.м</t>
+          <t>3557 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>3580 ₽/пг.м</t>
+          <t>3557 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>3554 ₽/пг.м</t>
+          <t>3573 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>3555 ₽/пг.м</t>
+          <t>3575 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>3557 ₽/пг.м</t>
+          <t>3580 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 40х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 40х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>3557 ₽/пг.м</t>
+          <t>3580 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 40х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>3583 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 40х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>3592 ₽/пг.м</t>
         </is>
@@ -5565,140 +5565,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 40х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>3592 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 40х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>3592 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3810 ₽/пг.м</t>
+          <t>3795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>3810 ₽/пг.м</t>
+          <t>3795 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>3817 ₽/пг.м</t>
+          <t>3805 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>3822 ₽/пг.м</t>
+          <t>3809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>3795 ₽/пг.м</t>
+          <t>3810 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>3795 ₽/пг.м</t>
+          <t>3810 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>3805 ₽/пг.м</t>
+          <t>3817 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 45х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 45х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>3809 ₽/пг.м</t>
+          <t>3822 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 45х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>3827 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 45х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>3827 ₽/пг.м</t>
         </is>
@@ -5709,140 +5709,140 @@
         <is>
           <t>Труба латунная для теплообменных аппаратов 45х3 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>3827 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 45х3 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>3828 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>4045 ₽/пг.м</t>
+          <t>4040 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>4046 ₽/пг.м</t>
+          <t>4042 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>4047 ₽/пг.м</t>
+          <t>4044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>4049 ₽/пг.м</t>
+          <t>4044 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2 мм Л68 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>4040 ₽/пг.м</t>
+          <t>4045 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2 мм Л70 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>4042 ₽/пг.м</t>
+          <t>4046 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2 мм ЛА77-2 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм ЛА77-2 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>4044 ₽/пг.м</t>
+          <t>4047 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Труба латунная для теплообменных аппаратов 50х2 мм ЛО70-1 ГОСТ 21646-2003</t>
+          <t>Труба латунная для теплообменных аппаратов 50х2,5 мм ЛО70-1 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>4044 ₽/пг.м</t>
+          <t>4049 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 50х3 мм Л68 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>4052 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>Труба латунная для теплообменных аппаратов 50х3 мм Л70 ГОСТ 21646-2003</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>4053 ₽/пг.м</t>
         </is>
@@ -15753,140 +15753,140 @@
         <is>
           <t>Труба латунная прессованная 33х3,5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
           <t>2841 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 34х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
           <t>2871 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2,5 мм Л60 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>2885 ₽/пг.м</t>
+          <t>2880 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>2885 ₽/пг.м</t>
+          <t>2882 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>2887 ₽/пг.м</t>
+          <t>2882 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2,5 мм ЛС59-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>2888 ₽/пг.м</t>
+          <t>2884 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2 мм Л60 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2,5 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>2880 ₽/пг.м</t>
+          <t>2885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>2882 ₽/пг.м</t>
+          <t>2885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>2882 ₽/пг.м</t>
+          <t>2887 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 34х2 мм ЛС59-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 34х2,5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>2884 ₽/пг.м</t>
+          <t>2888 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 34х4 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
           <t>2890 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 34х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>2896 ₽/пг.м</t>
         </is>
@@ -16929,164 +16929,164 @@
         <is>
           <t>Труба латунная прессованная 40х5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
           <t>3603 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 40х5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>3606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная прессованная 40х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>3631 ₽/пг.м</t>
+          <t>3607 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7,5 мм Л60 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>3632 ₽/пг.м</t>
+          <t>3608 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>3634 ₽/пг.м</t>
+          <t>3610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>3638 ₽/пг.м</t>
+          <t>3612 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7,5 мм ЛС59-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>3644 ₽/пг.м</t>
+          <t>3628 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная прессованная 40х7,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>3607 ₽/пг.м</t>
+          <t>3631 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7 мм Л60 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7,5 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>3608 ₽/пг.м</t>
+          <t>3632 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>3610 ₽/пг.м</t>
+          <t>3634 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>3612 ₽/пг.м</t>
+          <t>3638 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 40х7 мм ЛС59-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 40х7,5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>3628 ₽/пг.м</t>
+          <t>3644 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 40х8,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>3647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 42х3,5 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>3700 ₽/пг.м</t>
         </is>
@@ -18537,152 +18537,152 @@
         <is>
           <t>Труба латунная прессованная 55х4,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>4373 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 55х4,5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
           <t>4378 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5,5 мм Л60 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>4383 ₽/пг.м</t>
+          <t>4378 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>4384 ₽/пг.м</t>
+          <t>4379 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>4385 ₽/пг.м</t>
+          <t>4380 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5,5 мм ЛС59-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>4386 ₽/пг.м</t>
+          <t>4381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная прессованная 55х5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>4378 ₽/пг.м</t>
+          <t>4381 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5 мм Л60 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5,5 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>4379 ₽/пг.м</t>
+          <t>4383 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>4380 ₽/пг.м</t>
+          <t>4384 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>4381 ₽/пг.м</t>
+          <t>4385 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Труба латунная прессованная 55х5 мм ЛС59-1 ГОСТ 494-2014</t>
+          <t>Труба латунная прессованная 55х5,5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>4381 ₽/пг.м</t>
+          <t>4386 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 55х7,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
           <t>4390 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 55х7,5 мм Л60 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
           <t>4391 ₽/пг.м</t>
         </is>
@@ -22881,140 +22881,140 @@
         <is>
           <t>Труба латунная прессованная 95х7,5 мм ЛЖМц59-1-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
           <t>5799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
           <t>Труба латунная прессованная 95х7,5 мм ЛС59-1 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
           <t>5802 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х10 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 100х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>5996 ₽/пг.м</t>
+          <t>5991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 100х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
-          <t>5991 ₽/пг.м</t>
+          <t>5996 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 100х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
-          <t>5998 ₽/пг.м</t>
+          <t>5997 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 100х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>5997 ₽/пг.м</t>
+          <t>5998 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 100х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>6009 ₽/пг.м</t>
+          <t>6004 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 100х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
-          <t>6004 ₽/пг.м</t>
+          <t>6006 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 100х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
           <t>6006 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 100х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 100х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
-          <t>6006 ₽/пг.м</t>
+          <t>6009 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 100х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
           <t>6015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 100х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
           <t>6016 ₽/пг.м</t>
         </is>
@@ -23181,128 +23181,128 @@
         <is>
           <t>Труба латунная холоднодеформированная 10х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
           <t>434 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 10х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
           <t>435 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 10х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м</t>
+          <t>452 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 10х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>465 ₽/пг.м</t>
+          <t>455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 10х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>466 ₽/пг.м</t>
+          <t>464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 10х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>473 ₽/пг.м</t>
+          <t>464 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 10х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
-          <t>452 ₽/пг.м</t>
+          <t>465 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 10х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
-          <t>455 ₽/пг.м</t>
+          <t>466 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 10х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 10х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м</t>
+          <t>473 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 10х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
           <t>476 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 10х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
           <t>476 ₽/пг.м</t>
         </is>
@@ -23373,152 +23373,152 @@
         <is>
           <t>Труба латунная холоднодеформированная 115х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
           <t>6547 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 116х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
           <t>6547 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 11х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>529 ₽/пг.м</t>
+          <t>523 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 11х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>537 ₽/пг.м</t>
+          <t>529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 11х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>539 ₽/пг.м</t>
+          <t>529 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 11х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>523 ₽/пг.м</t>
+          <t>537 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 11х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>529 ₽/пг.м</t>
+          <t>539 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 11х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>543 ₽/пг.м</t>
+          <t>541 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 11х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
           <t>541 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 11х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>541 ₽/пг.м</t>
+          <t>542 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 11х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 11х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
-          <t>542 ₽/пг.м</t>
+          <t>543 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 11х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
           <t>548 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 120х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
           <t>6638 ₽/пг.м</t>
         </is>
@@ -23553,68 +23553,68 @@
         <is>
           <t>Труба латунная холоднодеформированная 124х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
           <t>6658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 125х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
           <t>6779 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 125х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 125х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
-          <t>6787 ₽/пг.м</t>
+          <t>6781 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 125х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 125х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>6781 ₽/пг.м</t>
+          <t>6787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 125х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
           <t>6789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 125х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
           <t>6791 ₽/пг.м</t>
         </is>
@@ -23721,188 +23721,188 @@
         <is>
           <t>Труба латунная холоднодеформированная 12х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
           <t>592 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 12х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
           <t>594 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 12х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>605 ₽/пг.м</t>
+          <t>594 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 12х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
-          <t>606 ₽/пг.м</t>
+          <t>598 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
-          <t>606 ₽/пг.м</t>
+          <t>601 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
-          <t>608 ₽/пг.м</t>
+          <t>605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 12х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
-          <t>594 ₽/пг.м</t>
+          <t>606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1948" t="inlineStr">
         <is>
-          <t>598 ₽/пг.м</t>
+          <t>606 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1949" t="inlineStr">
         <is>
-          <t>601 ₽/пг.м</t>
+          <t>608 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1950" t="inlineStr">
         <is>
-          <t>615 ₽/пг.м</t>
+          <t>608 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1951" t="inlineStr">
         <is>
-          <t>616 ₽/пг.м</t>
+          <t>608 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 12х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
-          <t>608 ₽/пг.м</t>
+          <t>611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
-          <t>608 ₽/пг.м</t>
+          <t>615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 12х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 12х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
-          <t>611 ₽/пг.м</t>
+          <t>616 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 12х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
           <t>619 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 12х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
           <t>622 ₽/пг.м</t>
         </is>
@@ -24033,164 +24033,164 @@
         <is>
           <t>Труба латунная холоднодеформированная 13х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
           <t>673 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 13х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
           <t>676 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 13х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>688 ₽/пг.м</t>
+          <t>680 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 13х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
-          <t>689 ₽/пг.м</t>
+          <t>683 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 13х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
-          <t>693 ₽/пг.м</t>
+          <t>687 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 13х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1972" t="inlineStr">
         <is>
-          <t>680 ₽/пг.м</t>
+          <t>688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 13х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
-          <t>683 ₽/пг.м</t>
+          <t>689 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 13х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
-          <t>687 ₽/пг.м</t>
+          <t>693 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 13х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
-          <t>702 ₽/пг.м</t>
+          <t>694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 13х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1976" t="inlineStr">
         <is>
           <t>694 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 13х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1977" t="inlineStr">
         <is>
-          <t>694 ₽/пг.м</t>
+          <t>695 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 13х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 13х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
-          <t>695 ₽/пг.м</t>
+          <t>702 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 13х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1979" t="inlineStr">
         <is>
           <t>715 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 13х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1980" t="inlineStr">
         <is>
           <t>723 ₽/пг.м</t>
         </is>
@@ -24261,164 +24261,164 @@
         <is>
           <t>Труба латунная холоднодеформированная 14х0,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1986" t="inlineStr">
         <is>
           <t>752 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 14х0,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1987" t="inlineStr">
         <is>
           <t>756 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 14х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1988" t="inlineStr">
         <is>
-          <t>769 ₽/пг.м</t>
+          <t>757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 14х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1989" t="inlineStr">
         <is>
-          <t>772 ₽/пг.м</t>
+          <t>759 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 14х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1990" t="inlineStr">
         <is>
-          <t>777 ₽/пг.м</t>
+          <t>763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 14х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1991" t="inlineStr">
         <is>
-          <t>757 ₽/пг.м</t>
+          <t>769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 14х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
-          <t>759 ₽/пг.м</t>
+          <t>772 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 14х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
-          <t>763 ₽/пг.м</t>
+          <t>777 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 14х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
-          <t>790 ₽/пг.м</t>
+          <t>780 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 14х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1995" t="inlineStr">
         <is>
-          <t>780 ₽/пг.м</t>
+          <t>782 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 14х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B1996" t="inlineStr">
         <is>
-          <t>782 ₽/пг.м</t>
+          <t>788 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 14х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 14х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1997" t="inlineStr">
         <is>
-          <t>788 ₽/пг.м</t>
+          <t>790 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 14х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
           <t>791 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 150х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
           <t>7201 ₽/пг.м</t>
         </is>
@@ -24477,224 +24477,224 @@
         <is>
           <t>Труба латунная холоднодеформированная 15х0,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
           <t>819 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 15х0,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
           <t>819 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 15х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2006" t="inlineStr">
         <is>
-          <t>825 ₽/пг.м</t>
+          <t>821 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2007" t="inlineStr">
         <is>
-          <t>832 ₽/пг.м</t>
+          <t>821 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2008" t="inlineStr">
         <is>
-          <t>832 ₽/пг.м</t>
+          <t>824 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 15х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
-          <t>821 ₽/пг.м</t>
+          <t>825 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
-          <t>821 ₽/пг.м</t>
+          <t>832 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
-          <t>824 ₽/пг.м</t>
+          <t>832 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 15х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
-          <t>839 ₽/пг.м</t>
+          <t>835 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
-          <t>840 ₽/пг.м</t>
+          <t>835 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>840 ₽/пг.м</t>
+          <t>837 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 15х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
-          <t>835 ₽/пг.м</t>
+          <t>839 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
-          <t>835 ₽/пг.м</t>
+          <t>840 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2017" t="inlineStr">
         <is>
-          <t>837 ₽/пг.м</t>
+          <t>840 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 15х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2018" t="inlineStr">
         <is>
-          <t>851 ₽/пг.м</t>
+          <t>843 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2019" t="inlineStr">
         <is>
-          <t>843 ₽/пг.м</t>
+          <t>845 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 15х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 15х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2020" t="inlineStr">
         <is>
-          <t>845 ₽/пг.м</t>
+          <t>851 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 160х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2021" t="inlineStr">
         <is>
           <t>7343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 160х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2022" t="inlineStr">
         <is>
           <t>7346 ₽/пг.м</t>
         </is>
@@ -24837,188 +24837,188 @@
         <is>
           <t>Труба латунная холоднодеформированная 16х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2034" t="inlineStr">
         <is>
           <t>905 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 16х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2035" t="inlineStr">
         <is>
           <t>906 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 16х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2036" t="inlineStr">
         <is>
-          <t>929 ₽/пг.м</t>
+          <t>909 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 16х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2037" t="inlineStr">
         <is>
-          <t>930 ₽/пг.м</t>
+          <t>913 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2038" t="inlineStr">
         <is>
-          <t>938 ₽/пг.м</t>
+          <t>927 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2039" t="inlineStr">
         <is>
-          <t>942 ₽/пг.м</t>
+          <t>929 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 16х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2040" t="inlineStr">
         <is>
-          <t>909 ₽/пг.м</t>
+          <t>930 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2041" t="inlineStr">
         <is>
-          <t>913 ₽/пг.м</t>
+          <t>938 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2042" t="inlineStr">
         <is>
-          <t>927 ₽/пг.м</t>
+          <t>942 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2043" t="inlineStr">
         <is>
-          <t>952 ₽/пг.м</t>
+          <t>943 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2044" t="inlineStr">
         <is>
-          <t>953 ₽/пг.м</t>
+          <t>944 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 16х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2045" t="inlineStr">
         <is>
-          <t>943 ₽/пг.м</t>
+          <t>946 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2046" t="inlineStr">
         <is>
-          <t>944 ₽/пг.м</t>
+          <t>952 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 16х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 16х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2047" t="inlineStr">
         <is>
-          <t>946 ₽/пг.м</t>
+          <t>953 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 16х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
           <t>955 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 16х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
           <t>959 ₽/пг.м</t>
         </is>
@@ -25209,200 +25209,200 @@
         <is>
           <t>Труба латунная холоднодеформированная 185х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2065" t="inlineStr">
         <is>
           <t>7739 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 189х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2066" t="inlineStr">
         <is>
           <t>7747 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 18х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2067" t="inlineStr">
         <is>
-          <t>1070 ₽/пг.м</t>
+          <t>1068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 18х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2068" t="inlineStr">
         <is>
-          <t>1071 ₽/пг.м</t>
+          <t>1068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 18х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2069" t="inlineStr">
         <is>
-          <t>1071 ₽/пг.м</t>
+          <t>1070 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 18х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2070" t="inlineStr">
         <is>
-          <t>1068 ₽/пг.м</t>
+          <t>1070 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 18х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2071" t="inlineStr">
         <is>
-          <t>1068 ₽/пг.м</t>
+          <t>1071 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 18х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2072" t="inlineStr">
         <is>
-          <t>1070 ₽/пг.м</t>
+          <t>1071 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 18х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2073" t="inlineStr">
         <is>
           <t>1073 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 18х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2074" t="inlineStr">
         <is>
           <t>1074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 18х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2075" t="inlineStr">
         <is>
           <t>1077 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 18х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2076" t="inlineStr">
         <is>
-          <t>1086 ₽/пг.м</t>
+          <t>1078 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 18х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2077" t="inlineStr">
         <is>
-          <t>1078 ₽/пг.м</t>
+          <t>1079 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 18х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2078" t="inlineStr">
         <is>
-          <t>1079 ₽/пг.м</t>
+          <t>1082 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 18х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 18х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2079" t="inlineStr">
         <is>
-          <t>1082 ₽/пг.м</t>
+          <t>1086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 18х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2080" t="inlineStr">
         <is>
           <t>1086 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 18х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2081" t="inlineStr">
         <is>
           <t>1089 ₽/пг.м</t>
         </is>
@@ -25449,116 +25449,116 @@
         <is>
           <t>Труба латунная холоднодеформированная 19х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
           <t>1141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 19х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2086" t="inlineStr">
         <is>
           <t>1143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 19х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 19х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2087" t="inlineStr">
         <is>
-          <t>1170 ₽/пг.м</t>
+          <t>1146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 19х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 19х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2088" t="inlineStr">
         <is>
-          <t>1177 ₽/пг.м</t>
+          <t>1152 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 19х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 19х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2089" t="inlineStr">
         <is>
-          <t>1179 ₽/пг.м</t>
+          <t>1167 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 19х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 19х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2090" t="inlineStr">
         <is>
-          <t>1146 ₽/пг.м</t>
+          <t>1170 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 19х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 19х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2091" t="inlineStr">
         <is>
-          <t>1152 ₽/пг.м</t>
+          <t>1177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 19х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 19х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2092" t="inlineStr">
         <is>
-          <t>1167 ₽/пг.м</t>
+          <t>1179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 19х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2093" t="inlineStr">
         <is>
           <t>1182 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 19х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2094" t="inlineStr">
         <is>
           <t>1185 ₽/пг.м</t>
         </is>
@@ -25641,200 +25641,200 @@
         <is>
           <t>Труба латунная холоднодеформированная 207х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2101" t="inlineStr">
         <is>
           <t>7815 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 208х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2102" t="inlineStr">
         <is>
           <t>7820 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 20х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2103" t="inlineStr">
         <is>
-          <t>1242 ₽/пг.м</t>
+          <t>1238 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 20х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2104" t="inlineStr">
         <is>
-          <t>1243 ₽/пг.м</t>
+          <t>1240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2105" t="inlineStr">
         <is>
-          <t>1248 ₽/пг.м</t>
+          <t>1240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2106" t="inlineStr">
         <is>
-          <t>1249 ₽/пг.м</t>
+          <t>1242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 20х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2107" t="inlineStr">
         <is>
-          <t>1238 ₽/пг.м</t>
+          <t>1243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2108" t="inlineStr">
         <is>
-          <t>1240 ₽/пг.м</t>
+          <t>1248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2109" t="inlineStr">
         <is>
-          <t>1240 ₽/пг.м</t>
+          <t>1249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 20х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2110" t="inlineStr">
         <is>
-          <t>1252 ₽/пг.м</t>
+          <t>1250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2111" t="inlineStr">
         <is>
-          <t>1256 ₽/пг.м</t>
+          <t>1250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2112" t="inlineStr">
         <is>
-          <t>1262 ₽/пг.м</t>
+          <t>1251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 20х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2113" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м</t>
+          <t>1252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2114" t="inlineStr">
         <is>
-          <t>1250 ₽/пг.м</t>
+          <t>1256 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 20х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 20х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2115" t="inlineStr">
         <is>
-          <t>1251 ₽/пг.м</t>
+          <t>1262 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 20х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2116" t="inlineStr">
         <is>
           <t>1264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 20х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2117" t="inlineStr">
         <is>
           <t>1267 ₽/пг.м</t>
         </is>
@@ -25917,284 +25917,284 @@
         <is>
           <t>Труба латунная холоднодеформированная 212х6 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2124" t="inlineStr">
         <is>
           <t>7836 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 214х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2125" t="inlineStr">
         <is>
           <t>7837 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 21х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 21х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2126" t="inlineStr">
         <is>
-          <t>1343 ₽/пг.м</t>
+          <t>1337 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 21х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 21х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2127" t="inlineStr">
         <is>
-          <t>1346 ₽/пг.м</t>
+          <t>1341 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 21х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 21х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2128" t="inlineStr">
         <is>
-          <t>1337 ₽/пг.м</t>
+          <t>1343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 21х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 21х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2129" t="inlineStr">
         <is>
-          <t>1341 ₽/пг.м</t>
+          <t>1346 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 21х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2130" t="inlineStr">
         <is>
           <t>1351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 21х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2131" t="inlineStr">
         <is>
           <t>1355 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 21х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2132" t="inlineStr">
         <is>
           <t>1357 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 22х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м</t>
+          <t>1467 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 22х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
-          <t>1493 ₽/пг.м</t>
+          <t>1470 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2135" t="inlineStr">
         <is>
-          <t>1500 ₽/пг.м</t>
+          <t>1489 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2136" t="inlineStr">
         <is>
-          <t>1502 ₽/пг.м</t>
+          <t>1489 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 22х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2137" t="inlineStr">
         <is>
-          <t>1467 ₽/пг.м</t>
+          <t>1493 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2138" t="inlineStr">
         <is>
-          <t>1470 ₽/пг.м</t>
+          <t>1500 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2139" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м</t>
+          <t>1502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 22х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2140" t="inlineStr">
         <is>
-          <t>1510 ₽/пг.м</t>
+          <t>1502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2141" t="inlineStr">
         <is>
-          <t>1513 ₽/пг.м</t>
+          <t>1503 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2142" t="inlineStr">
         <is>
-          <t>1513 ₽/пг.м</t>
+          <t>1509 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 22х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2143" t="inlineStr">
         <is>
-          <t>1502 ₽/пг.м</t>
+          <t>1510 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2144" t="inlineStr">
         <is>
-          <t>1503 ₽/пг.м</t>
+          <t>1513 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 22х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 22х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2145" t="inlineStr">
         <is>
-          <t>1509 ₽/пг.м</t>
+          <t>1513 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 22х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2146" t="inlineStr">
         <is>
           <t>1513 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 22х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2147" t="inlineStr">
         <is>
           <t>1513 ₽/пг.м</t>
         </is>
@@ -26373,308 +26373,308 @@
         <is>
           <t>Труба латунная холоднодеформированная 239х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2162" t="inlineStr">
         <is>
           <t>7876 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 239х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2163" t="inlineStr">
         <is>
           <t>7878 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 23х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2164" t="inlineStr">
         <is>
-          <t>1648 ₽/пг.м</t>
+          <t>1647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2165" t="inlineStr">
         <is>
-          <t>1650 ₽/пг.м</t>
+          <t>1647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2166" t="inlineStr">
         <is>
-          <t>1652 ₽/пг.м</t>
+          <t>1648 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2167" t="inlineStr">
         <is>
-          <t>1647 ₽/пг.м</t>
+          <t>1650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2168" t="inlineStr">
         <is>
-          <t>1647 ₽/пг.м</t>
+          <t>1652 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 23х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2169" t="inlineStr">
         <is>
           <t>1654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 23х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2170" t="inlineStr">
         <is>
           <t>1654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2171" t="inlineStr">
         <is>
-          <t>1655 ₽/пг.м</t>
+          <t>1654 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2172" t="inlineStr">
         <is>
-          <t>1659 ₽/пг.м</t>
+          <t>1655 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2173" t="inlineStr">
         <is>
-          <t>1654 ₽/пг.м</t>
+          <t>1655 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 23х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 23х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2174" t="inlineStr">
         <is>
-          <t>1655 ₽/пг.м</t>
+          <t>1659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 23х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2175" t="inlineStr">
         <is>
           <t>1660 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 23х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2176" t="inlineStr">
         <is>
           <t>1663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 23х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2177" t="inlineStr">
         <is>
           <t>1665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 24х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2178" t="inlineStr">
         <is>
-          <t>1797 ₽/пг.м</t>
+          <t>1782 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 24х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2179" t="inlineStr">
         <is>
-          <t>1782 ₽/пг.м</t>
+          <t>1783 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 24х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2180" t="inlineStr">
         <is>
-          <t>1783 ₽/пг.м</t>
+          <t>1793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 24х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2181" t="inlineStr">
         <is>
-          <t>1793 ₽/пг.м</t>
+          <t>1797 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 24х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2182" t="inlineStr">
         <is>
-          <t>1817 ₽/пг.м</t>
+          <t>1799 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 24х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2183" t="inlineStr">
         <is>
-          <t>1799 ₽/пг.м</t>
+          <t>1800 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 24х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2184" t="inlineStr">
         <is>
-          <t>1800 ₽/пг.м</t>
+          <t>1801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 24х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 24х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2185" t="inlineStr">
         <is>
-          <t>1801 ₽/пг.м</t>
+          <t>1817 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 24х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
           <t>1822 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 24х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2187" t="inlineStr">
         <is>
           <t>1823 ₽/пг.м</t>
         </is>
@@ -26817,272 +26817,272 @@
         <is>
           <t>Труба латунная холоднодеформированная 250х8 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2199" t="inlineStr">
         <is>
           <t>7914 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 258х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2200" t="inlineStr">
         <is>
           <t>7918 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2201" t="inlineStr">
         <is>
-          <t>1992 ₽/пг.м</t>
+          <t>1989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2202" t="inlineStr">
         <is>
-          <t>1996 ₽/пг.м</t>
+          <t>1989 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2203" t="inlineStr">
         <is>
-          <t>1998 ₽/пг.м</t>
+          <t>1991 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2204" t="inlineStr">
         <is>
-          <t>1999 ₽/пг.м</t>
+          <t>1992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2205" t="inlineStr">
         <is>
-          <t>1989 ₽/пг.м</t>
+          <t>1996 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2206" t="inlineStr">
         <is>
-          <t>1989 ₽/пг.м</t>
+          <t>1998 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2207" t="inlineStr">
         <is>
-          <t>1991 ₽/пг.м</t>
+          <t>1999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2208" t="inlineStr">
         <is>
-          <t>2013 ₽/пг.м</t>
+          <t>1999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2209" t="inlineStr">
         <is>
-          <t>2013 ₽/пг.м</t>
+          <t>1999 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2210" t="inlineStr">
         <is>
-          <t>2014 ₽/пг.м</t>
+          <t>2007 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2211" t="inlineStr">
         <is>
-          <t>1999 ₽/пг.м</t>
+          <t>2013 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2212" t="inlineStr">
         <is>
-          <t>1999 ₽/пг.м</t>
+          <t>2013 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2213" t="inlineStr">
         <is>
-          <t>2007 ₽/пг.м</t>
+          <t>2014 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2214" t="inlineStr">
         <is>
-          <t>2017 ₽/пг.м</t>
+          <t>2015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2215" t="inlineStr">
         <is>
-          <t>2019 ₽/пг.м</t>
+          <t>2015 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2216" t="inlineStr">
         <is>
-          <t>2019 ₽/пг.м</t>
+          <t>2016 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 25х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2217" t="inlineStr">
         <is>
-          <t>2015 ₽/пг.м</t>
+          <t>2017 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2218" t="inlineStr">
         <is>
-          <t>2015 ₽/пг.м</t>
+          <t>2019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 25х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 25х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2219" t="inlineStr">
         <is>
-          <t>2016 ₽/пг.м</t>
+          <t>2019 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 25х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2220" t="inlineStr">
         <is>
           <t>2020 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 25х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2221" t="inlineStr">
         <is>
           <t>2020 ₽/пг.м</t>
         </is>
@@ -27105,164 +27105,164 @@
         <is>
           <t>Труба латунная холоднодеформированная 25х6 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2223" t="inlineStr">
         <is>
           <t>2028 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 260х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2224" t="inlineStr">
         <is>
           <t>7928 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 26х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2225" t="inlineStr">
         <is>
-          <t>2108 ₽/пг.м</t>
+          <t>2099 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 26х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2226" t="inlineStr">
         <is>
-          <t>2099 ₽/пг.м</t>
+          <t>2100 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 26х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2227" t="inlineStr">
         <is>
-          <t>2100 ₽/пг.м</t>
+          <t>2107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 26х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2228" t="inlineStr">
         <is>
-          <t>2107 ₽/пг.м</t>
+          <t>2108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 26х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2229" t="inlineStr">
         <is>
-          <t>2117 ₽/пг.м</t>
+          <t>2111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 26х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2230" t="inlineStr">
         <is>
-          <t>2119 ₽/пг.м</t>
+          <t>2112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 26х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2231" t="inlineStr">
         <is>
-          <t>2121 ₽/пг.м</t>
+          <t>2117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 26х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2232" t="inlineStr">
         <is>
-          <t>2111 ₽/пг.м</t>
+          <t>2117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 26х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2233" t="inlineStr">
         <is>
-          <t>2112 ₽/пг.м</t>
+          <t>2119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 26х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 26х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2234" t="inlineStr">
         <is>
-          <t>2117 ₽/пг.м</t>
+          <t>2121 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 26х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2235" t="inlineStr">
         <is>
           <t>2123 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 26х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2236" t="inlineStr">
         <is>
           <t>2124 ₽/пг.м</t>
         </is>
@@ -27429,104 +27429,104 @@
         <is>
           <t>Труба латунная холоднодеформированная 27х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2250" t="inlineStr">
         <is>
           <t>2209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 27х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2251" t="inlineStr">
         <is>
           <t>2210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 27х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 27х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2252" t="inlineStr">
         <is>
-          <t>2223 ₽/пг.м</t>
+          <t>2212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 27х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 27х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2253" t="inlineStr">
         <is>
-          <t>2223 ₽/пг.м</t>
+          <t>2215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 27х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 27х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2254" t="inlineStr">
         <is>
-          <t>2212 ₽/пг.м</t>
+          <t>2218 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 27х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 27х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2255" t="inlineStr">
         <is>
-          <t>2215 ₽/пг.м</t>
+          <t>2223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 27х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 27х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2256" t="inlineStr">
         <is>
-          <t>2218 ₽/пг.м</t>
+          <t>2223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 27х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2257" t="inlineStr">
         <is>
           <t>2227 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 27х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2258" t="inlineStr">
         <is>
           <t>2228 ₽/пг.м</t>
         </is>
@@ -27549,224 +27549,224 @@
         <is>
           <t>Труба латунная холоднодеформированная 282х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2260" t="inlineStr">
         <is>
           <t>7948 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 283х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2261" t="inlineStr">
         <is>
           <t>7950 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 28х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2262" t="inlineStr">
         <is>
-          <t>2303 ₽/пг.м</t>
+          <t>2298 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 28х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2263" t="inlineStr">
         <is>
-          <t>2303 ₽/пг.м</t>
+          <t>2298 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2264" t="inlineStr">
         <is>
-          <t>2306 ₽/пг.м</t>
+          <t>2299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2265" t="inlineStr">
         <is>
-          <t>2307 ₽/пг.м</t>
+          <t>2303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 28х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2266" t="inlineStr">
         <is>
-          <t>2298 ₽/пг.м</t>
+          <t>2303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2267" t="inlineStr">
         <is>
-          <t>2298 ₽/пг.м</t>
+          <t>2306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2268" t="inlineStr">
         <is>
-          <t>2299 ₽/пг.м</t>
+          <t>2307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 28х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2269" t="inlineStr">
         <is>
           <t>2313 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 28х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2270" t="inlineStr">
         <is>
           <t>2316 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 28х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2271" t="inlineStr">
         <is>
           <t>2325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2272" t="inlineStr">
         <is>
-          <t>2340 ₽/пг.м</t>
+          <t>2326 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2273" t="inlineStr">
         <is>
-          <t>2342 ₽/пг.м</t>
+          <t>2329 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 28х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2274" t="inlineStr">
         <is>
-          <t>2326 ₽/пг.м</t>
+          <t>2335 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2275" t="inlineStr">
         <is>
-          <t>2329 ₽/пг.м</t>
+          <t>2340 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 28х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 28х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2276" t="inlineStr">
         <is>
-          <t>2335 ₽/пг.м</t>
+          <t>2342 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 28х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2277" t="inlineStr">
         <is>
           <t>2342 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 28х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2278" t="inlineStr">
         <is>
           <t>2345 ₽/пг.м</t>
         </is>
@@ -27897,260 +27897,260 @@
         <is>
           <t>Труба латунная холоднодеформированная 307х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2289" t="inlineStr">
         <is>
           <t>7959 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 308х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2290" t="inlineStr">
         <is>
           <t>7963 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 30х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2291" t="inlineStr">
         <is>
-          <t>2554 ₽/пг.м</t>
+          <t>2549 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2292" t="inlineStr">
         <is>
-          <t>2557 ₽/пг.м</t>
+          <t>2551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2293" t="inlineStr">
         <is>
-          <t>2558 ₽/пг.м</t>
+          <t>2551 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 30х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2294" t="inlineStr">
         <is>
-          <t>2549 ₽/пг.м</t>
+          <t>2554 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2295" t="inlineStr">
         <is>
-          <t>2551 ₽/пг.м</t>
+          <t>2557 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2296" t="inlineStr">
         <is>
-          <t>2551 ₽/пг.м</t>
+          <t>2558 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 30х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2297" t="inlineStr">
         <is>
-          <t>2571 ₽/пг.м</t>
+          <t>2558 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2298" t="inlineStr">
         <is>
-          <t>2572 ₽/пг.м</t>
+          <t>2559 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2299" t="inlineStr">
         <is>
-          <t>2574 ₽/пг.м</t>
+          <t>2559 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 30х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2300" t="inlineStr">
         <is>
-          <t>2558 ₽/пг.м</t>
+          <t>2571 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2301" t="inlineStr">
         <is>
-          <t>2559 ₽/пг.м</t>
+          <t>2572 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2302" t="inlineStr">
         <is>
-          <t>2559 ₽/пг.м</t>
+          <t>2574 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 30х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2303" t="inlineStr">
         <is>
-          <t>2583 ₽/пг.м</t>
+          <t>2581 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2304" t="inlineStr">
         <is>
-          <t>2584 ₽/пг.м</t>
+          <t>2581 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2305" t="inlineStr">
         <is>
-          <t>2585 ₽/пг.м</t>
+          <t>2582 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 30х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2306" t="inlineStr">
         <is>
-          <t>2581 ₽/пг.м</t>
+          <t>2583 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2307" t="inlineStr">
         <is>
-          <t>2581 ₽/пг.м</t>
+          <t>2584 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 30х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 30х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2308" t="inlineStr">
         <is>
-          <t>2582 ₽/пг.м</t>
+          <t>2585 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 30х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2309" t="inlineStr">
         <is>
           <t>2586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 30х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2310" t="inlineStr">
         <is>
           <t>2592 ₽/пг.м</t>
         </is>
@@ -28209,368 +28209,368 @@
         <is>
           <t>Труба латунная холоднодеформированная 315х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2315" t="inlineStr">
         <is>
           <t>7968 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 315х8 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2316" t="inlineStr">
         <is>
           <t>7975 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 31х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2317" t="inlineStr">
         <is>
-          <t>2653 ₽/пг.м</t>
+          <t>2650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 31х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
           <t>2650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 31х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
-          <t>2650 ₽/пг.м</t>
+          <t>2652 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 31х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2320" t="inlineStr">
         <is>
-          <t>2652 ₽/пг.м</t>
+          <t>2653 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 31х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2321" t="inlineStr">
         <is>
-          <t>2662 ₽/пг.м</t>
+          <t>2659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х4,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 31х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2322" t="inlineStr">
         <is>
-          <t>2662 ₽/пг.м</t>
+          <t>2660 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х4,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 31х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2323" t="inlineStr">
         <is>
-          <t>2663 ₽/пг.м</t>
+          <t>2662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 31х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2324" t="inlineStr">
         <is>
-          <t>2659 ₽/пг.м</t>
+          <t>2662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 31х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 31х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2325" t="inlineStr">
         <is>
-          <t>2660 ₽/пг.м</t>
+          <t>2663 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2326" t="inlineStr">
         <is>
-          <t>2770 ₽/пг.м</t>
+          <t>2769 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2327" t="inlineStr">
         <is>
-          <t>2772 ₽/пг.м</t>
+          <t>2770 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2328" t="inlineStr">
         <is>
-          <t>2773 ₽/пг.м</t>
+          <t>2772 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2329" t="inlineStr">
         <is>
           <t>2773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2330" t="inlineStr">
         <is>
-          <t>2769 ₽/пг.м</t>
+          <t>2773 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2331" t="inlineStr">
         <is>
-          <t>2788 ₽/пг.м</t>
+          <t>2776 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2332" t="inlineStr">
         <is>
-          <t>2776 ₽/пг.м</t>
+          <t>2781 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2333" t="inlineStr">
         <is>
-          <t>2781 ₽/пг.м</t>
+          <t>2787 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2334" t="inlineStr">
         <is>
-          <t>2787 ₽/пг.м</t>
+          <t>2788 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2335" t="inlineStr">
         <is>
-          <t>2801 ₽/пг.м</t>
+          <t>2793 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2336" t="inlineStr">
         <is>
-          <t>2803 ₽/пг.м</t>
+          <t>2801 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2337" t="inlineStr">
         <is>
-          <t>2793 ₽/пг.м</t>
+          <t>2803 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2338" t="inlineStr">
         <is>
-          <t>2812 ₽/пг.м</t>
+          <t>2806 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х4,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2339" t="inlineStr">
         <is>
-          <t>2813 ₽/пг.м</t>
+          <t>2810 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х4,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2340" t="inlineStr">
         <is>
-          <t>2815 ₽/пг.м</t>
+          <t>2811 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х4 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 32х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2341" t="inlineStr">
         <is>
-          <t>2806 ₽/пг.м</t>
+          <t>2812 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2342" t="inlineStr">
         <is>
-          <t>2810 ₽/пг.м</t>
+          <t>2813 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 32х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 32х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2343" t="inlineStr">
         <is>
-          <t>2811 ₽/пг.м</t>
+          <t>2815 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 32х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2344" t="inlineStr">
         <is>
           <t>2822 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 32х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2345" t="inlineStr">
         <is>
           <t>2823 ₽/пг.м</t>
         </is>
@@ -28629,200 +28629,200 @@
         <is>
           <t>Труба латунная холоднодеформированная 33х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2350" t="inlineStr">
         <is>
           <t>2845 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 33х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2351" t="inlineStr">
         <is>
           <t>2850 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 33х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 33х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2352" t="inlineStr">
         <is>
           <t>2855 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 33х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 33х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2353" t="inlineStr">
         <is>
           <t>2855 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 33х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2354" t="inlineStr">
         <is>
           <t>2860 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 33х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2355" t="inlineStr">
         <is>
           <t>2868 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х10 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2356" t="inlineStr">
         <is>
-          <t>2922 ₽/пг.м</t>
+          <t>2911 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 34х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2357" t="inlineStr">
         <is>
           <t>2921 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2358" t="inlineStr">
         <is>
-          <t>2911 ₽/пг.м</t>
+          <t>2922 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2359" t="inlineStr">
         <is>
-          <t>2924 ₽/пг.м</t>
+          <t>2922 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2360" t="inlineStr">
         <is>
-          <t>2922 ₽/пг.м</t>
+          <t>2924 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2361" t="inlineStr">
         <is>
-          <t>2926 ₽/пг.м</t>
+          <t>2925 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2362" t="inlineStr">
         <is>
-          <t>2925 ₽/пг.м</t>
+          <t>2926 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2363" t="inlineStr">
         <is>
-          <t>2931 ₽/пг.м</t>
+          <t>2926 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 34х4 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 34х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2364" t="inlineStr">
         <is>
-          <t>2926 ₽/пг.м</t>
+          <t>2931 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 34х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2365" t="inlineStr">
         <is>
           <t>2932 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 34х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2366" t="inlineStr">
         <is>
           <t>2933 ₽/пг.м</t>
         </is>
@@ -28905,260 +28905,260 @@
         <is>
           <t>Труба латунная холоднодеформированная 357х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2373" t="inlineStr">
         <is>
           <t>7990 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 358х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2374" t="inlineStr">
         <is>
           <t>7992 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 35х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2375" t="inlineStr">
         <is>
-          <t>3068 ₽/пг.м</t>
+          <t>3064 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 35х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2376" t="inlineStr">
         <is>
-          <t>3072 ₽/пг.м</t>
+          <t>3067 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2377" t="inlineStr">
         <is>
-          <t>3073 ₽/пг.м</t>
+          <t>3068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2378" t="inlineStr">
         <is>
-          <t>3074 ₽/пг.м</t>
+          <t>3068 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 35х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2379" t="inlineStr">
         <is>
-          <t>3064 ₽/пг.м</t>
+          <t>3072 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2380" t="inlineStr">
         <is>
-          <t>3067 ₽/пг.м</t>
+          <t>3073 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2381" t="inlineStr">
         <is>
-          <t>3068 ₽/пг.м</t>
+          <t>3074 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 35х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2382" t="inlineStr">
         <is>
-          <t>3090 ₽/пг.м</t>
+          <t>3083 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2383" t="inlineStr">
         <is>
-          <t>3097 ₽/пг.м</t>
+          <t>3090 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2384" t="inlineStr">
         <is>
-          <t>3098 ₽/пг.м</t>
+          <t>3090 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2385" t="inlineStr">
         <is>
-          <t>3083 ₽/пг.м</t>
+          <t>3097 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2386" t="inlineStr">
         <is>
-          <t>3090 ₽/пг.м</t>
+          <t>3098 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 35х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2387" t="inlineStr">
         <is>
           <t>3099 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 35х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2388" t="inlineStr">
         <is>
           <t>3102 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х4,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2389" t="inlineStr">
         <is>
-          <t>3116 ₽/пг.м</t>
+          <t>3105 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х4,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2390" t="inlineStr">
         <is>
-          <t>3124 ₽/пг.м</t>
+          <t>3112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2391" t="inlineStr">
         <is>
-          <t>3105 ₽/пг.м</t>
+          <t>3116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 35х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 35х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2392" t="inlineStr">
         <is>
-          <t>3112 ₽/пг.м</t>
+          <t>3124 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 35х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2393" t="inlineStr">
         <is>
           <t>3126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 35х6 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2394" t="inlineStr">
         <is>
           <t>3130 ₽/пг.м</t>
         </is>
@@ -29217,68 +29217,68 @@
         <is>
           <t>Труба латунная холоднодеформированная 36х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2399" t="inlineStr">
         <is>
           <t>3263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 36х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2400" t="inlineStr">
         <is>
           <t>3267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 36х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 36х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2401" t="inlineStr">
         <is>
-          <t>3279 ₽/пг.м</t>
+          <t>3269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 36х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 36х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2402" t="inlineStr">
         <is>
-          <t>3269 ₽/пг.м</t>
+          <t>3279 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 36х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2403" t="inlineStr">
         <is>
           <t>3285 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 36х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2404" t="inlineStr">
         <is>
           <t>3289 ₽/пг.м</t>
         </is>
@@ -29445,272 +29445,272 @@
         <is>
           <t>Труба латунная холоднодеформированная 37х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2418" t="inlineStr">
         <is>
           <t>3362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 37х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2419" t="inlineStr">
         <is>
           <t>3362 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х10 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2420" t="inlineStr">
         <is>
-          <t>3450 ₽/пг.м</t>
+          <t>3448 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х10 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2421" t="inlineStr">
         <is>
-          <t>3452 ₽/пг.м</t>
+          <t>3449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 38х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2422" t="inlineStr">
         <is>
           <t>3450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 38х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2423" t="inlineStr">
         <is>
-          <t>3448 ₽/пг.м</t>
+          <t>3450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х10 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2424" t="inlineStr">
         <is>
-          <t>3449 ₽/пг.м</t>
+          <t>3450 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х10 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2425" t="inlineStr">
         <is>
-          <t>3450 ₽/пг.м</t>
+          <t>3452 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 38х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
-          <t>3455 ₽/пг.м</t>
+          <t>3452 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2427" t="inlineStr">
         <is>
-          <t>3455 ₽/пг.м</t>
+          <t>3454 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2428" t="inlineStr">
         <is>
           <t>3455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2429" t="inlineStr">
         <is>
-          <t>3452 ₽/пг.м</t>
+          <t>3455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2430" t="inlineStr">
         <is>
-          <t>3454 ₽/пг.м</t>
+          <t>3455 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 38х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2431" t="inlineStr">
         <is>
           <t>3456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 38х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2432" t="inlineStr">
         <is>
           <t>3459 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 38х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2433" t="inlineStr">
         <is>
           <t>3460 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х4,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2434" t="inlineStr">
         <is>
-          <t>3490 ₽/пг.м</t>
+          <t>3474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х4,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2435" t="inlineStr">
         <is>
-          <t>3492 ₽/пг.м</t>
+          <t>3482 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х4 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 38х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2436" t="inlineStr">
         <is>
-          <t>3474 ₽/пг.м</t>
+          <t>3486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х4,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2437" t="inlineStr">
         <is>
-          <t>3482 ₽/пг.м</t>
+          <t>3490 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 38х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 38х4,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2438" t="inlineStr">
         <is>
-          <t>3486 ₽/пг.м</t>
+          <t>3492 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 38х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2439" t="inlineStr">
         <is>
           <t>3494 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 38х5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2440" t="inlineStr">
         <is>
           <t>3499 ₽/пг.м</t>
         </is>
@@ -29733,212 +29733,212 @@
         <is>
           <t>Труба латунная холоднодеформированная 3х0,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2442" t="inlineStr">
         <is>
           <t>158 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 3х0,8 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2443" t="inlineStr">
         <is>
           <t>160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х10 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 40х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2444" t="inlineStr">
         <is>
-          <t>3662 ₽/пг.м</t>
+          <t>3647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 40х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2445" t="inlineStr">
         <is>
-          <t>3662 ₽/пг.м</t>
+          <t>3647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 40х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2446" t="inlineStr">
         <is>
-          <t>3647 ₽/пг.м</t>
+          <t>3659 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2447" t="inlineStr">
         <is>
-          <t>3647 ₽/пг.м</t>
+          <t>3662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2448" t="inlineStr">
         <is>
-          <t>3659 ₽/пг.м</t>
+          <t>3662 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 40х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2449" t="inlineStr">
         <is>
-          <t>3670 ₽/пг.м</t>
+          <t>3665 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2450" t="inlineStr">
         <is>
-          <t>3671 ₽/пг.м</t>
+          <t>3668 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2451" t="inlineStr">
         <is>
-          <t>3672 ₽/пг.м</t>
+          <t>3669 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 40х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2452" t="inlineStr">
         <is>
-          <t>3665 ₽/пг.м</t>
+          <t>3670 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2453" t="inlineStr">
         <is>
-          <t>3668 ₽/пг.м</t>
+          <t>3671 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2454" t="inlineStr">
         <is>
-          <t>3669 ₽/пг.м</t>
+          <t>3672 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2455" t="inlineStr">
         <is>
-          <t>3675 ₽/пг.м</t>
+          <t>3673 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 40х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2456" t="inlineStr">
         <is>
-          <t>3678 ₽/пг.м</t>
+          <t>3675 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 40х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 40х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2457" t="inlineStr">
         <is>
-          <t>3673 ₽/пг.м</t>
+          <t>3678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 40х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2458" t="inlineStr">
         <is>
           <t>3678 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 40х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2459" t="inlineStr">
         <is>
           <t>3678 ₽/пг.м</t>
         </is>
@@ -29985,200 +29985,200 @@
         <is>
           <t>Труба латунная холоднодеформированная 40х6 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2463" t="inlineStr">
         <is>
           <t>3698 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 40х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2464" t="inlineStr">
         <is>
           <t>3700 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 42х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2465" t="inlineStr">
         <is>
-          <t>3752 ₽/пг.м</t>
+          <t>3737 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 42х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2466" t="inlineStr">
         <is>
-          <t>3754 ₽/пг.м</t>
+          <t>3747 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 42х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2467" t="inlineStr">
         <is>
-          <t>3737 ₽/пг.м</t>
+          <t>3749 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2468" t="inlineStr">
         <is>
-          <t>3747 ₽/пг.м</t>
+          <t>3752 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2469" t="inlineStr">
         <is>
-          <t>3749 ₽/пг.м</t>
+          <t>3754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 42х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2470" t="inlineStr">
         <is>
-          <t>3756 ₽/пг.м</t>
+          <t>3754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 42х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2471" t="inlineStr">
         <is>
           <t>3754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2472" t="inlineStr">
         <is>
           <t>3754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2473" t="inlineStr">
         <is>
-          <t>3754 ₽/пг.м</t>
+          <t>3756 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2474" t="inlineStr">
         <is>
-          <t>3760 ₽/пг.м</t>
+          <t>3757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2475" t="inlineStr">
         <is>
-          <t>3761 ₽/пг.м</t>
+          <t>3758 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2476" t="inlineStr">
         <is>
-          <t>3757 ₽/пг.м</t>
+          <t>3760 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 42х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 42х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2477" t="inlineStr">
         <is>
-          <t>3758 ₽/пг.м</t>
+          <t>3761 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 42х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2478" t="inlineStr">
         <is>
           <t>3764 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 42х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2479" t="inlineStr">
         <is>
           <t>3764 ₽/пг.м</t>
         </is>
@@ -30201,236 +30201,236 @@
         <is>
           <t>Труба латунная холоднодеформированная 44х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2481" t="inlineStr">
         <is>
           <t>3789 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 44х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2482" t="inlineStr">
         <is>
           <t>3794 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 45х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2483" t="inlineStr">
         <is>
-          <t>3848 ₽/пг.м</t>
+          <t>3836 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2484" t="inlineStr">
         <is>
-          <t>3848 ₽/пг.м</t>
+          <t>3843 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2485" t="inlineStr">
         <is>
-          <t>3849 ₽/пг.м</t>
+          <t>3844 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 45х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2486" t="inlineStr">
         <is>
-          <t>3836 ₽/пг.м</t>
+          <t>3848 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2487" t="inlineStr">
         <is>
-          <t>3843 ₽/пг.м</t>
+          <t>3848 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2488" t="inlineStr">
         <is>
-          <t>3844 ₽/пг.м</t>
+          <t>3849 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 45х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2489" t="inlineStr">
         <is>
-          <t>3866 ₽/пг.м</t>
+          <t>3853 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 45х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2490" t="inlineStr">
         <is>
-          <t>3853 ₽/пг.м</t>
+          <t>3862 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2491" t="inlineStr">
         <is>
-          <t>3862 ₽/пг.м</t>
+          <t>3864 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2492" t="inlineStr">
         <is>
-          <t>3864 ₽/пг.м</t>
+          <t>3866 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 45х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2493" t="inlineStr">
         <is>
-          <t>3877 ₽/пг.м</t>
+          <t>3870 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2494" t="inlineStr">
         <is>
-          <t>3880 ₽/пг.м</t>
+          <t>3872 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2495" t="inlineStr">
         <is>
-          <t>3885 ₽/пг.м</t>
+          <t>3877 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 45х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2496" t="inlineStr">
         <is>
-          <t>3870 ₽/пг.м</t>
+          <t>3877 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2497" t="inlineStr">
         <is>
-          <t>3872 ₽/пг.м</t>
+          <t>3880 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 45х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 45х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2498" t="inlineStr">
         <is>
-          <t>3877 ₽/пг.м</t>
+          <t>3885 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 45х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2499" t="inlineStr">
         <is>
           <t>3886 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 45х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2500" t="inlineStr">
         <is>
           <t>3886 ₽/пг.м</t>
         </is>
@@ -30657,224 +30657,224 @@
         <is>
           <t>Труба латунная холоднодеформированная 4х0,8 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2519" t="inlineStr">
         <is>
           <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 4х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2520" t="inlineStr">
         <is>
           <t>176 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 50х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2521" t="inlineStr">
         <is>
-          <t>4117 ₽/пг.м</t>
+          <t>4112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 50х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
           <t>4112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
-          <t>4112 ₽/пг.м</t>
+          <t>4117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
           <t>4117 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 50х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2525" t="inlineStr">
         <is>
-          <t>4136 ₽/пг.м</t>
+          <t>4127 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2526" t="inlineStr">
         <is>
-          <t>4144 ₽/пг.м</t>
+          <t>4131 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2527" t="inlineStr">
         <is>
-          <t>4147 ₽/пг.м</t>
+          <t>4135 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 50х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2528" t="inlineStr">
         <is>
-          <t>4127 ₽/пг.м</t>
+          <t>4136 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2529" t="inlineStr">
         <is>
-          <t>4131 ₽/пг.м</t>
+          <t>4144 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2530" t="inlineStr">
         <is>
-          <t>4135 ₽/пг.м</t>
+          <t>4147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2531" t="inlineStr">
         <is>
-          <t>4172 ₽/пг.м</t>
+          <t>4155 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2532" t="inlineStr">
         <is>
-          <t>4173 ₽/пг.м</t>
+          <t>4165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 50х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2533" t="inlineStr">
         <is>
-          <t>4155 ₽/пг.м</t>
+          <t>4171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2534" t="inlineStr">
         <is>
-          <t>4165 ₽/пг.м</t>
+          <t>4172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 50х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 50х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2535" t="inlineStr">
         <is>
-          <t>4171 ₽/пг.м</t>
+          <t>4173 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 50х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2536" t="inlineStr">
         <is>
           <t>4175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 50х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2537" t="inlineStr">
         <is>
           <t>4175 ₽/пг.м</t>
         </is>
@@ -30909,140 +30909,140 @@
         <is>
           <t>Труба латунная холоднодеформированная 50х7 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2540" t="inlineStr">
         <is>
           <t>4181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 50х7 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2541" t="inlineStr">
         <is>
           <t>4185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 51х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2542" t="inlineStr">
         <is>
-          <t>4198 ₽/пг.м</t>
+          <t>4193 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 51х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2543" t="inlineStr">
         <is>
-          <t>4193 ₽/пг.м</t>
+          <t>4194 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 51х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2544" t="inlineStr">
         <is>
-          <t>4194 ₽/пг.м</t>
+          <t>4198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 51х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2545" t="inlineStr">
         <is>
-          <t>4208 ₽/пг.м</t>
+          <t>4206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 51х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2546" t="inlineStr">
         <is>
-          <t>4209 ₽/пг.м</t>
+          <t>4206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 51х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2547" t="inlineStr">
         <is>
-          <t>4206 ₽/пг.м</t>
+          <t>4207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 51х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2548" t="inlineStr">
         <is>
-          <t>4206 ₽/пг.м</t>
+          <t>4208 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 51х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 51х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2549" t="inlineStr">
         <is>
-          <t>4207 ₽/пг.м</t>
+          <t>4209 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 52х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2550" t="inlineStr">
         <is>
           <t>4235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 52х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2551" t="inlineStr">
         <is>
           <t>4235 ₽/пг.м</t>
         </is>
@@ -31101,68 +31101,68 @@
         <is>
           <t>Труба латунная холоднодеформированная 53х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2556" t="inlineStr">
         <is>
           <t>4260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 53х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2557" t="inlineStr">
         <is>
           <t>4263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 53х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 53х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2558" t="inlineStr">
         <is>
-          <t>4272 ₽/пг.м</t>
+          <t>4271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 53х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 53х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2559" t="inlineStr">
         <is>
-          <t>4271 ₽/пг.м</t>
+          <t>4272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 53х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2560" t="inlineStr">
         <is>
           <t>4274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 54х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2561" t="inlineStr">
         <is>
           <t>4291 ₽/пг.м</t>
         </is>
@@ -31269,392 +31269,392 @@
         <is>
           <t>Труба латунная холоднодеформированная 54х6 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2570" t="inlineStr">
         <is>
           <t>4334 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 54х6 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2571" t="inlineStr">
         <is>
           <t>4337 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2572" t="inlineStr">
         <is>
-          <t>4406 ₽/пг.м</t>
+          <t>4401 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2573" t="inlineStr">
         <is>
-          <t>4401 ₽/пг.м</t>
+          <t>4406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2574" t="inlineStr">
         <is>
-          <t>4412 ₽/пг.м</t>
+          <t>4407 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2575" t="inlineStr">
         <is>
-          <t>4407 ₽/пг.м</t>
+          <t>4409 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 55х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2576" t="inlineStr">
         <is>
-          <t>4409 ₽/пг.м</t>
+          <t>4410 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 55х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2577" t="inlineStr">
         <is>
-          <t>4410 ₽/пг.м</t>
+          <t>4412 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2578" t="inlineStr">
         <is>
-          <t>4423 ₽/пг.м</t>
+          <t>4413 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2579" t="inlineStr">
         <is>
-          <t>4413 ₽/пг.м</t>
+          <t>4416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 55х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2580" t="inlineStr">
         <is>
-          <t>4416 ₽/пг.м</t>
+          <t>4420 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 55х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2581" t="inlineStr">
         <is>
-          <t>4420 ₽/пг.м</t>
+          <t>4423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2582" t="inlineStr">
         <is>
           <t>4423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х4 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 55х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2583" t="inlineStr">
         <is>
           <t>4423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 55х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2584" t="inlineStr">
         <is>
           <t>4423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 55х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 55х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2585" t="inlineStr">
         <is>
           <t>4423 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 55х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2586" t="inlineStr">
         <is>
           <t>4424 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 55х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2587" t="inlineStr">
         <is>
           <t>4424 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 55х5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2588" t="inlineStr">
         <is>
           <t>4425 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 58х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2589" t="inlineStr">
         <is>
-          <t>4456 ₽/пг.м</t>
+          <t>4453 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2590" t="inlineStr">
         <is>
           <t>4453 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2591" t="inlineStr">
         <is>
-          <t>4453 ₽/пг.м</t>
+          <t>4456 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 58х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2592" t="inlineStr">
         <is>
-          <t>4470 ₽/пг.м</t>
+          <t>4460 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2593" t="inlineStr">
         <is>
-          <t>4474 ₽/пг.м</t>
+          <t>4466 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2594" t="inlineStr">
         <is>
-          <t>4474 ₽/пг.м</t>
+          <t>4470 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2595" t="inlineStr">
         <is>
-          <t>4460 ₽/пг.м</t>
+          <t>4474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2596" t="inlineStr">
         <is>
-          <t>4466 ₽/пг.м</t>
+          <t>4474 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 58х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2597" t="inlineStr">
         <is>
-          <t>4491 ₽/пг.м</t>
+          <t>4476 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х4 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 58х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2598" t="inlineStr">
         <is>
-          <t>4476 ₽/пг.м</t>
+          <t>4485 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2599" t="inlineStr">
         <is>
-          <t>4485 ₽/пг.м</t>
+          <t>4486 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 58х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 58х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2600" t="inlineStr">
         <is>
-          <t>4486 ₽/пг.м</t>
+          <t>4491 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 58х5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2601" t="inlineStr">
         <is>
           <t>4496 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 58х5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2602" t="inlineStr">
         <is>
           <t>4499 ₽/пг.м</t>
         </is>
@@ -31713,260 +31713,260 @@
         <is>
           <t>Труба латунная холоднодеформированная 5х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2607" t="inlineStr">
         <is>
           <t>192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 5х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2608" t="inlineStr">
         <is>
           <t>194 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 5х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 5х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2609" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м</t>
+          <t>195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 5х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 5х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2610" t="inlineStr">
         <is>
-          <t>195 ₽/пг.м</t>
+          <t>200 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 5х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 5х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2611" t="inlineStr">
         <is>
-          <t>200 ₽/пг.м</t>
+          <t>201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 5х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 5х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2612" t="inlineStr">
         <is>
-          <t>201 ₽/пг.м</t>
+          <t>205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 60х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2613" t="inlineStr">
         <is>
-          <t>4599 ₽/пг.м</t>
+          <t>4597 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 60х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2614" t="inlineStr">
         <is>
-          <t>4597 ₽/пг.м</t>
+          <t>4598 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2615" t="inlineStr">
         <is>
-          <t>4598 ₽/пг.м</t>
+          <t>4599 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2616" t="inlineStr">
         <is>
           <t>4599 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 60х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2617" t="inlineStr">
         <is>
-          <t>4607 ₽/пг.м</t>
+          <t>4604 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 60х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2618" t="inlineStr">
         <is>
-          <t>4604 ₽/пг.м</t>
+          <t>4605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2619" t="inlineStr">
         <is>
           <t>4605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2620" t="inlineStr">
         <is>
-          <t>4605 ₽/пг.м</t>
+          <t>4607 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 60х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2621" t="inlineStr">
         <is>
-          <t>4610 ₽/пг.м</t>
+          <t>4608 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2622" t="inlineStr">
         <is>
-          <t>4612 ₽/пг.м</t>
+          <t>4609 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2623" t="inlineStr">
         <is>
-          <t>4615 ₽/пг.м</t>
+          <t>4610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 60х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2624" t="inlineStr">
         <is>
-          <t>4608 ₽/пг.м</t>
+          <t>4610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2625" t="inlineStr">
         <is>
-          <t>4609 ₽/пг.м</t>
+          <t>4612 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 60х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 60х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2626" t="inlineStr">
         <is>
-          <t>4610 ₽/пг.м</t>
+          <t>4615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 60х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2627" t="inlineStr">
         <is>
           <t>4615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 60х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2628" t="inlineStr">
         <is>
           <t>4619 ₽/пг.м</t>
         </is>
@@ -31989,68 +31989,68 @@
         <is>
           <t>Труба латунная холоднодеформированная 60х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2630" t="inlineStr">
         <is>
           <t>4623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 63х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2631" t="inlineStr">
         <is>
           <t>4640 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 63х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 63х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2632" t="inlineStr">
         <is>
-          <t>4649 ₽/пг.м</t>
+          <t>4648 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 63х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 63х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2633" t="inlineStr">
         <is>
-          <t>4648 ₽/пг.м</t>
+          <t>4649 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 63х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2634" t="inlineStr">
         <is>
           <t>4650 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 63х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2635" t="inlineStr">
         <is>
           <t>4650 ₽/пг.м</t>
         </is>
@@ -32133,140 +32133,140 @@
         <is>
           <t>Труба латунная холоднодеформированная 64х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2642" t="inlineStr">
         <is>
           <t>4705 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 65х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2643" t="inlineStr">
         <is>
           <t>4751 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 65х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2644" t="inlineStr">
         <is>
-          <t>4763 ₽/пг.м</t>
+          <t>4752 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 65х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2645" t="inlineStr">
         <is>
-          <t>4752 ₽/пг.м</t>
+          <t>4754 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 65х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2646" t="inlineStr">
         <is>
-          <t>4754 ₽/пг.м</t>
+          <t>4757 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 65х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2647" t="inlineStr">
         <is>
-          <t>4757 ₽/пг.м</t>
+          <t>4763 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2648">
       <c r="A2648" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 65х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2648" t="inlineStr">
         <is>
-          <t>4775 ₽/пг.м</t>
+          <t>4766 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2649">
       <c r="A2649" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х3,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 65х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2649" t="inlineStr">
         <is>
           <t>4775 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2650">
       <c r="A2650" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х3,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 65х3,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2650" t="inlineStr">
         <is>
-          <t>4779 ₽/пг.м</t>
+          <t>4775 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2651">
       <c r="A2651" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 65х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 65х3,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2651" t="inlineStr">
         <is>
-          <t>4766 ₽/пг.м</t>
+          <t>4779 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2652">
       <c r="A2652" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 65х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2652" t="inlineStr">
         <is>
           <t>4784 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2653">
       <c r="A2653" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 65х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2653" t="inlineStr">
         <is>
           <t>4784 ₽/пг.м</t>
         </is>
@@ -32349,128 +32349,128 @@
         <is>
           <t>Труба латунная холоднодеформированная 6х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2660" t="inlineStr">
         <is>
           <t>249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 6х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2661" t="inlineStr">
         <is>
           <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 6х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2662" t="inlineStr">
         <is>
-          <t>260 ₽/пг.м</t>
+          <t>253 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 6х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2663" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 6х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2664" t="inlineStr">
         <is>
-          <t>269 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 6х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2665" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м</t>
+          <t>260 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 6х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2666" t="inlineStr">
         <is>
-          <t>253 ₽/пг.м</t>
+          <t>264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 6х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2667" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 6х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 6х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2668" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>272 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 6х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2669" t="inlineStr">
         <is>
           <t>274 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 6х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2670" t="inlineStr">
         <is>
           <t>275 ₽/пг.м</t>
         </is>
@@ -32505,116 +32505,116 @@
         <is>
           <t>Труба латунная холоднодеформированная 70х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2673" t="inlineStr">
         <is>
           <t>4918 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 70х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2674" t="inlineStr">
         <is>
           <t>4920 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 70х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 70х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2675" t="inlineStr">
         <is>
-          <t>4943 ₽/пг.м</t>
+          <t>4929 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 70х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 70х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2676" t="inlineStr">
         <is>
-          <t>4929 ₽/пг.м</t>
+          <t>4943 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 70х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 70х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2677" t="inlineStr">
         <is>
-          <t>4948 ₽/пг.м</t>
+          <t>4944 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 70х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 70х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2678" t="inlineStr">
         <is>
-          <t>4944 ₽/пг.м</t>
+          <t>4947 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 70х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 70х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2679" t="inlineStr">
         <is>
           <t>4947 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 70х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 70х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2680" t="inlineStr">
         <is>
-          <t>4947 ₽/пг.м</t>
+          <t>4948 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 70х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2681" t="inlineStr">
         <is>
           <t>4950 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 70х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2682" t="inlineStr">
         <is>
           <t>4951 ₽/пг.м</t>
         </is>
@@ -32637,116 +32637,116 @@
         <is>
           <t>Труба латунная холоднодеформированная 70х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2684" t="inlineStr">
         <is>
           <t>4954 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 75х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2685" t="inlineStr">
         <is>
           <t>5102 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 75х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 75х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2686" t="inlineStr">
         <is>
           <t>5104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 75х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 75х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2687" t="inlineStr">
         <is>
           <t>5104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 75х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 75х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2688" t="inlineStr">
         <is>
-          <t>5113 ₽/пг.м</t>
+          <t>5104 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 75х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 75х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2689" t="inlineStr">
         <is>
-          <t>5104 ₽/пг.м</t>
+          <t>5113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 75х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 75х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2690" t="inlineStr">
         <is>
-          <t>5119 ₽/пг.м</t>
+          <t>5116 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 75х3 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 75х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2691" t="inlineStr">
         <is>
-          <t>5116 ₽/пг.м</t>
+          <t>5119 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 75х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2692" t="inlineStr">
         <is>
           <t>5121 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 75х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2693" t="inlineStr">
         <is>
           <t>5122 ₽/пг.м</t>
         </is>
@@ -32913,224 +32913,224 @@
         <is>
           <t>Труба латунная холоднодеформированная 7х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2707" t="inlineStr">
         <is>
           <t>283 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 7х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2708" t="inlineStr">
         <is>
           <t>286 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 7х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 7х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2709" t="inlineStr">
         <is>
-          <t>295 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 7х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 7х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2710" t="inlineStr">
         <is>
-          <t>299 ₽/пг.м</t>
+          <t>292 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 7х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 7х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2711" t="inlineStr">
         <is>
-          <t>303 ₽/пг.м</t>
+          <t>294 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 7х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 7х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2712" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>295 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 7х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 7х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2713" t="inlineStr">
         <is>
-          <t>292 ₽/пг.м</t>
+          <t>299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 7х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 7х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2714" t="inlineStr">
         <is>
-          <t>294 ₽/пг.м</t>
+          <t>303 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 7х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2715" t="inlineStr">
         <is>
           <t>304 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 7х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2716" t="inlineStr">
         <is>
           <t>307 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 80х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2717" t="inlineStr">
         <is>
           <t>5230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 80х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 80х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2718" t="inlineStr">
         <is>
-          <t>5240 ₽/пг.м</t>
+          <t>5230 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 80х2,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 80х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2719" t="inlineStr">
         <is>
-          <t>5241 ₽/пг.м</t>
+          <t>5235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 80х2,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 80х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2720" t="inlineStr">
         <is>
-          <t>5242 ₽/пг.м</t>
+          <t>5236 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 80х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 80х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2721" t="inlineStr">
         <is>
-          <t>5230 ₽/пг.м</t>
+          <t>5240 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 80х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 80х2,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2722" t="inlineStr">
         <is>
-          <t>5235 ₽/пг.м</t>
+          <t>5241 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 80х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 80х2,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2723" t="inlineStr">
         <is>
-          <t>5236 ₽/пг.м</t>
+          <t>5242 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 80х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2724" t="inlineStr">
         <is>
           <t>5245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 80х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2725" t="inlineStr">
         <is>
           <t>5246 ₽/пг.м</t>
         </is>
@@ -33273,128 +33273,128 @@
         <is>
           <t>Труба латунная холоднодеформированная 84х8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2737" t="inlineStr">
         <is>
           <t>5282 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 84х8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2738" t="inlineStr">
         <is>
           <t>5291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 85х10 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 85х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2739" t="inlineStr">
         <is>
-          <t>5422 ₽/пг.м</t>
+          <t>5415 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 85х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 85х10 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2740" t="inlineStr">
         <is>
-          <t>5415 ₽/пг.м</t>
+          <t>5422 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 85х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 85х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2741" t="inlineStr">
         <is>
-          <t>5432 ₽/пг.м</t>
+          <t>5431 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 85х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 85х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2742" t="inlineStr">
         <is>
-          <t>5431 ₽/пг.м</t>
+          <t>5432 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 85х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2743" t="inlineStr">
         <is>
           <t>5433 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 85х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 85х4 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2744" t="inlineStr">
         <is>
-          <t>5440 ₽/пг.м</t>
+          <t>5439 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 85х4 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 85х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2745" t="inlineStr">
         <is>
-          <t>5439 ₽/пг.м</t>
+          <t>5440 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 85х5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2746" t="inlineStr">
         <is>
           <t>5442 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 85х7 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2747" t="inlineStr">
         <is>
           <t>5443 ₽/пг.м</t>
         </is>
@@ -33501,128 +33501,128 @@
         <is>
           <t>Труба латунная холоднодеформированная 8х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2756" t="inlineStr">
         <is>
           <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 8х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2757" t="inlineStr">
         <is>
           <t>340 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1,2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 8х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2758" t="inlineStr">
         <is>
-          <t>356 ₽/пг.м</t>
+          <t>343 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 8х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2759" t="inlineStr">
         <is>
-          <t>359 ₽/пг.м</t>
+          <t>348 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 8х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2760" t="inlineStr">
         <is>
-          <t>360 ₽/пг.м</t>
+          <t>351 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 8х1,2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2761" t="inlineStr">
         <is>
-          <t>361 ₽/пг.м</t>
+          <t>356 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 8х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2762" t="inlineStr">
         <is>
-          <t>343 ₽/пг.м</t>
+          <t>359 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 8х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2763" t="inlineStr">
         <is>
-          <t>348 ₽/пг.м</t>
+          <t>360 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 8х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 8х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2764" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м</t>
+          <t>361 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 8х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2765" t="inlineStr">
         <is>
           <t>363 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 8х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2766" t="inlineStr">
         <is>
           <t>365 ₽/пг.м</t>
         </is>
@@ -33645,116 +33645,116 @@
         <is>
           <t>Труба латунная холоднодеформированная 90х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2768" t="inlineStr">
         <is>
           <t>5608 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 90х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2769" t="inlineStr">
         <is>
           <t>5610 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 90х3,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 90х3 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2770" t="inlineStr">
         <is>
-          <t>5613 ₽/пг.м</t>
+          <t>5611 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 90х3 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 90х3 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2771" t="inlineStr">
         <is>
-          <t>5611 ₽/пг.м</t>
+          <t>5612 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 90х3 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 90х3,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2772" t="inlineStr">
         <is>
-          <t>5612 ₽/пг.м</t>
+          <t>5613 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 90х4,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 90х4 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2773" t="inlineStr">
         <is>
-          <t>5618 ₽/пг.м</t>
+          <t>5613 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 90х4 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 90х4 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2774" t="inlineStr">
         <is>
-          <t>5613 ₽/пг.м</t>
+          <t>5617 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 90х4 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 90х4,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2775" t="inlineStr">
         <is>
-          <t>5617 ₽/пг.м</t>
+          <t>5618 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 90х8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2776" t="inlineStr">
         <is>
           <t>5618 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 90х8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2777" t="inlineStr">
         <is>
           <t>5620 ₽/пг.м</t>
         </is>
@@ -33777,68 +33777,68 @@
         <is>
           <t>Труба латунная холоднодеформированная 93х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2779" t="inlineStr">
         <is>
           <t>5639 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 95х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2780" t="inlineStr">
         <is>
           <t>5804 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 95х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 95х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2781" t="inlineStr">
         <is>
-          <t>5809 ₽/пг.м</t>
+          <t>5808 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 95х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 95х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2782" t="inlineStr">
         <is>
-          <t>5808 ₽/пг.м</t>
+          <t>5809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 95х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2783" t="inlineStr">
         <is>
           <t>5809 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 96х3 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2784" t="inlineStr">
         <is>
           <t>5810 ₽/пг.м</t>
         </is>
@@ -33933,1263 +33933,1263 @@
         <is>
           <t>Труба латунная холоднодеформированная 9х0,8 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2792" t="inlineStr">
         <is>
           <t>384 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" t="inlineStr">
         <is>
           <t>Труба латунная холоднодеформированная 9х0,8 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2793" t="inlineStr">
         <is>
           <t>385 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х1,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 9х1 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2794" t="inlineStr">
         <is>
-          <t>395 ₽/пг.м</t>
+          <t>385 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х1,5 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 9х1 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2795" t="inlineStr">
         <is>
-          <t>396 ₽/пг.м</t>
+          <t>387 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х1,5 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 9х1 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2796" t="inlineStr">
         <is>
-          <t>402 ₽/пг.м</t>
+          <t>388 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х1 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 9х1,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2797" t="inlineStr">
         <is>
-          <t>385 ₽/пг.м</t>
+          <t>395 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х1 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 9х1,5 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2798" t="inlineStr">
         <is>
-          <t>387 ₽/пг.м</t>
+          <t>396 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х1 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 9х1,5 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2799" t="inlineStr">
         <is>
-          <t>388 ₽/пг.м</t>
+          <t>402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х2,5 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 9х2 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2800" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м</t>
+          <t>402 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х2 Л96 ГОСТ 617-2006</t>
+          <t>Труба латунная холоднодеформированная 9х2 мм Л63 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2801" t="inlineStr">
         <is>
-          <t>402 ₽/пг.м</t>
+          <t>403 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х2 мм Л63 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 9х2 мм Л68 ГОСТ 494-2014</t>
         </is>
       </c>
       <c r="B2802" t="inlineStr">
         <is>
-          <t>403 ₽/пг.м</t>
+          <t>406 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" t="inlineStr">
         <is>
-          <t>Труба латунная холоднодеформированная 9х2 мм Л68 ГОСТ 494-2014</t>
+          <t>Труба латунная холоднодеформированная 9х2,5 Л96 ГОСТ 617-2006</t>
         </is>
       </c>
       <c r="B2803" t="inlineStr">
         <is>
-          <t>406 ₽/пг.м</t>
+          <t>408 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,2х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2804" t="inlineStr">
         <is>
           <t>80 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,2х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,2х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2805" t="inlineStr">
         <is>
           <t>81 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,2х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,2х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2806" t="inlineStr">
         <is>
           <t>81 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,2х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,2х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2807" t="inlineStr">
         <is>
-          <t>85 ₽/пг.м</t>
+          <t>82 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,2х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,2х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2808" t="inlineStr">
         <is>
-          <t>82 ₽/пг.м</t>
+          <t>85 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,2х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2809" t="inlineStr">
         <is>
           <t>86 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,3х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2810" t="inlineStr">
         <is>
           <t>90 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,3х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,3х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2811" t="inlineStr">
         <is>
           <t>92 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,3х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,3х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2812" t="inlineStr">
         <is>
           <t>92 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,3х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,3х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2813" t="inlineStr">
         <is>
-          <t>93 ₽/пг.м</t>
+          <t>92 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,3х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,3х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2814" t="inlineStr">
         <is>
-          <t>92 ₽/пг.м</t>
+          <t>93 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,3х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2815" t="inlineStr">
         <is>
           <t>93 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,4х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2816" t="inlineStr">
         <is>
           <t>94 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,4х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,4х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2817" t="inlineStr">
         <is>
           <t>94 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,4х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,4х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2818" t="inlineStr">
         <is>
           <t>94 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,4х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,4х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2819" t="inlineStr">
         <is>
-          <t>103 ₽/пг.м</t>
+          <t>99 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,4х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,4х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2820" t="inlineStr">
         <is>
-          <t>99 ₽/пг.м</t>
+          <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,4х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2821" t="inlineStr">
         <is>
           <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,5х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2822" t="inlineStr">
         <is>
           <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,5х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,5х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2823" t="inlineStr">
         <is>
-          <t>106 ₽/пг.м</t>
+          <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,5х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,5х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2824" t="inlineStr">
         <is>
-          <t>103 ₽/пг.м</t>
+          <t>106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,5х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,5х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2825" t="inlineStr">
         <is>
-          <t>107 ₽/пг.м</t>
+          <t>106 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,5х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,5х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2826" t="inlineStr">
         <is>
-          <t>106 ₽/пг.м</t>
+          <t>107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,5х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2827" t="inlineStr">
         <is>
           <t>108 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,6х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2828" t="inlineStr">
         <is>
           <t>110 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,6х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,6х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2829" t="inlineStr">
         <is>
           <t>111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,6х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,6х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2830" t="inlineStr">
         <is>
           <t>111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,6х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,6х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2831" t="inlineStr">
         <is>
-          <t>112 ₽/пг.м</t>
+          <t>111 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,6х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,6х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2832" t="inlineStr">
         <is>
-          <t>111 ₽/пг.м</t>
+          <t>112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,6х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2833" t="inlineStr">
         <is>
           <t>112 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,7х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2834" t="inlineStr">
         <is>
           <t>120 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,7х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,7х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2835" t="inlineStr">
         <is>
-          <t>123 ₽/пг.м</t>
+          <t>122 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,7х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,7х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2836" t="inlineStr">
         <is>
-          <t>122 ₽/пг.м</t>
+          <t>123 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,7х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,7х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2837" t="inlineStr">
         <is>
-          <t>125 ₽/пг.м</t>
+          <t>123 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,7х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,7х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2838" t="inlineStr">
         <is>
-          <t>123 ₽/пг.м</t>
+          <t>125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,7х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2839" t="inlineStr">
         <is>
           <t>125 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,8х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2840" t="inlineStr">
         <is>
           <t>131 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,8х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,8х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2841" t="inlineStr">
         <is>
-          <t>132 ₽/пг.м</t>
+          <t>131 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,8х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,8х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2842" t="inlineStr">
         <is>
-          <t>131 ₽/пг.м</t>
+          <t>132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,8х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,8х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2843" t="inlineStr">
         <is>
-          <t>133 ₽/пг.м</t>
+          <t>132 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,8х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,8х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2844" t="inlineStr">
         <is>
-          <t>132 ₽/пг.м</t>
+          <t>133 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,8х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2845" t="inlineStr">
         <is>
           <t>135 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,9х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2846" t="inlineStr">
         <is>
           <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,9х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,9х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2847" t="inlineStr">
         <is>
           <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,9х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,9х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2848" t="inlineStr">
         <is>
           <t>141 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,9х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,9х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2849" t="inlineStr">
         <is>
-          <t>143 ₽/пг.м</t>
+          <t>142 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 1,9х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 1,9х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2850" t="inlineStr">
         <is>
-          <t>142 ₽/пг.м</t>
+          <t>143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 1,9х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2851" t="inlineStr">
         <is>
           <t>143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,1х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2852" t="inlineStr">
         <is>
           <t>173 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,1х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,1х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2853" t="inlineStr">
         <is>
           <t>174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,1х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,1х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2854" t="inlineStr">
         <is>
           <t>174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,1х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,1х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2855" t="inlineStr">
         <is>
-          <t>177 ₽/пг.м</t>
+          <t>175 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,1х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,1х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2856" t="inlineStr">
         <is>
-          <t>175 ₽/пг.м</t>
+          <t>177 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,1х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2857" t="inlineStr">
         <is>
           <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,2х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2858" t="inlineStr">
         <is>
           <t>179 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,2х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,2х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2859" t="inlineStr">
         <is>
           <t>180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,2х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,2х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2860" t="inlineStr">
         <is>
           <t>180 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,2х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,2х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2861" t="inlineStr">
         <is>
-          <t>184 ₽/пг.м</t>
+          <t>181 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,2х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,2х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2862" t="inlineStr">
         <is>
-          <t>181 ₽/пг.м</t>
+          <t>184 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,2х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2863" t="inlineStr">
         <is>
           <t>185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,3х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2864" t="inlineStr">
         <is>
           <t>192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,3х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,3х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2865" t="inlineStr">
         <is>
-          <t>195 ₽/пг.м</t>
+          <t>192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,3х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,3х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2866" t="inlineStr">
         <is>
-          <t>192 ₽/пг.м</t>
+          <t>195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,3х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,3х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2867" t="inlineStr">
         <is>
-          <t>198 ₽/пг.м</t>
+          <t>195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,3х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,3х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2868" t="inlineStr">
         <is>
-          <t>195 ₽/пг.м</t>
+          <t>198 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,3х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2869" t="inlineStr">
         <is>
           <t>199 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,4х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2870" t="inlineStr">
         <is>
           <t>200 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,4х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,4х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2871" t="inlineStr">
         <is>
-          <t>202 ₽/пг.м</t>
+          <t>201 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,4х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,4х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2872" t="inlineStr">
         <is>
-          <t>201 ₽/пг.м</t>
+          <t>202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,4х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,4х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2873" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м</t>
+          <t>203 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,4х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,4х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2874" t="inlineStr">
         <is>
-          <t>203 ₽/пг.м</t>
+          <t>205 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,4х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2875" t="inlineStr">
         <is>
           <t>206 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,5х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2876" t="inlineStr">
         <is>
           <t>214 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,5х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,5х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2877" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м</t>
+          <t>214 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,5х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,5х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2878" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м</t>
+          <t>215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,5х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,5х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2879" t="inlineStr">
         <is>
           <t>215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2,5х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2,5х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2880" t="inlineStr">
         <is>
           <t>215 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2,5х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2881" t="inlineStr">
         <is>
           <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2х0,35 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2882" t="inlineStr">
         <is>
           <t>145 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2х0,45 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2х0,4 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2883" t="inlineStr">
         <is>
           <t>146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2х0,4 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2х0,45 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2884" t="inlineStr">
         <is>
           <t>146 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2х0,55 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2х0,5 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2885" t="inlineStr">
         <is>
-          <t>148 ₽/пг.м</t>
+          <t>147 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа А 2х0,5 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа А 2х0,55 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2886" t="inlineStr">
         <is>
-          <t>147 ₽/пг.м</t>
+          <t>148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа А 2х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2887" t="inlineStr">
         <is>
           <t>148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа Б 1,8х0,65 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа Б 1,8х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2888" t="inlineStr">
         <is>
-          <t>137 ₽/пг.м</t>
+          <t>135 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа Б 1,8х0,6 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа Б 1,8х0,65 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2889" t="inlineStr">
         <is>
-          <t>135 ₽/пг.м</t>
+          <t>137 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа Б 1,9х0,65 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2890" t="inlineStr">
         <is>
           <t>143 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа Б 2,1х0,65 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2891" t="inlineStr">
         <is>
           <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа Б 2,1х0,85 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа Б 2,1х0,8 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2892" t="inlineStr">
         <is>
           <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа Б 2,1х0,8 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа Б 2,1х0,85 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2893" t="inlineStr">
         <is>
           <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа Б 2х0,65 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа Б 2х0,6 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2894" t="inlineStr">
         <is>
           <t>149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" t="inlineStr">
         <is>
-          <t>Трубка латунная капиллярная группа Б 2х0,6 мм Л96 ГОСТ 2624-2016</t>
+          <t>Трубка латунная капиллярная группа Б 2х0,65 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2895" t="inlineStr">
         <is>
           <t>149 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа Б 2х0,7 мм Л96 ГОСТ 2624-2016</t>
         </is>
       </c>
       <c r="B2896" t="inlineStr">
         <is>
           <t>150 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" t="inlineStr">
         <is>
           <t>Трубка латунная капиллярная группа Б 2х0,8 мм Л96 ГОСТ 2624-2016</t>
         </is>
@@ -35553,296 +35553,296 @@
         <is>
           <t>Трубка латунная тонкостенная 2,2х0,15 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2927" t="inlineStr">
         <is>
           <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,2х0,15 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2928" t="inlineStr">
         <is>
           <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,2х0,25 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,2х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2929" t="inlineStr">
         <is>
-          <t>190 ₽/пг.м</t>
+          <t>186 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,2х0,25 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,2х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2930" t="inlineStr">
         <is>
-          <t>190 ₽/пг.м</t>
+          <t>188 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,2х0,25 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,2х0,2 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2931" t="inlineStr">
         <is>
-          <t>192 ₽/пг.м</t>
+          <t>190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,2х0,2 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,2х0,25 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2932" t="inlineStr">
         <is>
-          <t>186 ₽/пг.м</t>
+          <t>190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,2х0,2 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,2х0,25 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2933" t="inlineStr">
         <is>
-          <t>188 ₽/пг.м</t>
+          <t>190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,2х0,2 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,2х0,25 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2934" t="inlineStr">
         <is>
-          <t>190 ₽/пг.м</t>
+          <t>192 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,4х0,15 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2935" t="inlineStr">
         <is>
           <t>207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,4х0,15 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2936" t="inlineStr">
         <is>
           <t>207 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2937">
       <c r="A2937" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,4х0,15 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2937" t="inlineStr">
         <is>
           <t>210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,4х0,25 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,4х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2938" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м</t>
+          <t>210 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,4х0,25 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,4х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2939" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м</t>
+          <t>211 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,4х0,25 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,4х0,2 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2940" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м</t>
+          <t>212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,4х0,2 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,4х0,25 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2941" t="inlineStr">
         <is>
-          <t>210 ₽/пг.м</t>
+          <t>214 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,4х0,2 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,4х0,25 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2942" t="inlineStr">
         <is>
-          <t>211 ₽/пг.м</t>
+          <t>214 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,4х0,2 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,4х0,25 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2943" t="inlineStr">
         <is>
-          <t>212 ₽/пг.м</t>
+          <t>214 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,5х0,25 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,5х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2944" t="inlineStr">
         <is>
-          <t>220 ₽/пг.м</t>
+          <t>216 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,5х0,25 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,5х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2945" t="inlineStr">
         <is>
-          <t>223 ₽/пг.м</t>
+          <t>217 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,5х0,25 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,5х0,2 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2946" t="inlineStr">
         <is>
-          <t>224 ₽/пг.м</t>
+          <t>219 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,5х0,2 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,5х0,25 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2947" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м</t>
+          <t>220 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,5х0,2 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,5х0,25 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2948" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м</t>
+          <t>223 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,5х0,2 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,5х0,25 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2949" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м</t>
+          <t>224 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,5х0,35 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2950" t="inlineStr">
         <is>
           <t>225 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,5х0,35 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2951" t="inlineStr">
         <is>
           <t>227 ₽/пг.м</t>
         </is>
@@ -35913,116 +35913,116 @@
         <is>
           <t>Трубка латунная тонкостенная 2,5х0,5 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2957" t="inlineStr">
         <is>
           <t>229 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,5х0,5 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2958" t="inlineStr">
         <is>
           <t>232 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,6х0,25 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,6х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2959" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м</t>
+          <t>232 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2960">
       <c r="A2960" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,6х0,25 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,6х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2960" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м</t>
+          <t>233 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2961">
       <c r="A2961" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,6х0,25 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,6х0,2 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2961" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м</t>
+          <t>234 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2962">
       <c r="A2962" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,6х0,2 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,6х0,25 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2962" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м</t>
+          <t>235 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2963">
       <c r="A2963" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,6х0,2 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,6х0,25 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2963" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м</t>
+          <t>237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2964">
       <c r="A2964" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2,6х0,2 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2,6х0,25 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2964" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м</t>
+          <t>237 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2965">
       <c r="A2965" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,6х0,4 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2965" t="inlineStr">
         <is>
           <t>238 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2966">
       <c r="A2966" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2,6х0,4 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2966" t="inlineStr">
         <is>
           <t>238 ₽/пг.м</t>
         </is>
@@ -36129,260 +36129,260 @@
         <is>
           <t>Трубка латунная тонкостенная 2х0,15 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2975" t="inlineStr">
         <is>
           <t>160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2976">
       <c r="A2976" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 2х0,15 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2976" t="inlineStr">
         <is>
           <t>160 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,25 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2977" t="inlineStr">
         <is>
           <t>161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,25 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2978" t="inlineStr">
         <is>
-          <t>162 ₽/пг.м</t>
+          <t>161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,25 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,2 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2979" t="inlineStr">
         <is>
-          <t>162 ₽/пг.м</t>
+          <t>161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,2 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,25 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2980" t="inlineStr">
         <is>
           <t>161 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,2 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,25 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2981" t="inlineStr">
         <is>
-          <t>161 ₽/пг.м</t>
+          <t>162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,2 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,25 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2982" t="inlineStr">
         <is>
-          <t>161 ₽/пг.м</t>
+          <t>162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,35 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,3 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2983" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м</t>
+          <t>162 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2984">
       <c r="A2984" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,35 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,3 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2984" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2985">
       <c r="A2985" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,35 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,3 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2985" t="inlineStr">
         <is>
-          <t>166 ₽/пг.м</t>
+          <t>164 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2986">
       <c r="A2986" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,3 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,35 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2986" t="inlineStr">
         <is>
-          <t>162 ₽/пг.м</t>
+          <t>165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2987">
       <c r="A2987" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,3 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,35 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2987" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>165 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2988">
       <c r="A2988" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,3 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,35 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2988" t="inlineStr">
         <is>
-          <t>164 ₽/пг.м</t>
+          <t>166 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2989">
       <c r="A2989" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,45 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,4 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2989" t="inlineStr">
         <is>
-          <t>170 ₽/пг.м</t>
+          <t>168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2990">
       <c r="A2990" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,45 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,4 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2990" t="inlineStr">
         <is>
-          <t>171 ₽/пг.м</t>
+          <t>168 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2991">
       <c r="A2991" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,45 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,4 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2991" t="inlineStr">
         <is>
-          <t>173 ₽/пг.м</t>
+          <t>169 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2992">
       <c r="A2992" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,4 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,45 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2992" t="inlineStr">
         <is>
-          <t>168 ₽/пг.м</t>
+          <t>170 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2993">
       <c r="A2993" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,4 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,45 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2993" t="inlineStr">
         <is>
-          <t>168 ₽/пг.м</t>
+          <t>171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2994">
       <c r="A2994" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 2х0,4 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 2х0,45 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2994" t="inlineStr">
         <is>
-          <t>169 ₽/пг.м</t>
+          <t>173 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2995">
       <c r="A2995" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 3,2х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2995" t="inlineStr">
         <is>
           <t>271 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="2996">
       <c r="A2996" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 3,2х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B2996" t="inlineStr">
         <is>
           <t>272 ₽/пг.м</t>
         </is>
@@ -36561,260 +36561,260 @@
         <is>
           <t>Трубка латунная тонкостенная 3х0,15 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3011" t="inlineStr">
         <is>
           <t>243 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 3х0,15 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3012" t="inlineStr">
         <is>
           <t>245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,25 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,2 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3013" t="inlineStr">
         <is>
-          <t>250 ₽/пг.м</t>
+          <t>245 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,25 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,2 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3014" t="inlineStr">
         <is>
-          <t>252 ₽/пг.м</t>
+          <t>248 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3015">
       <c r="A3015" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,25 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,2 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3015" t="inlineStr">
         <is>
-          <t>253 ₽/пг.м</t>
+          <t>249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,2 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,25 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3016" t="inlineStr">
         <is>
-          <t>245 ₽/пг.м</t>
+          <t>250 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,2 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,25 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3017" t="inlineStr">
         <is>
-          <t>248 ₽/пг.м</t>
+          <t>252 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,2 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,25 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3018" t="inlineStr">
         <is>
-          <t>249 ₽/пг.м</t>
+          <t>253 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,35 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,3 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3019" t="inlineStr">
         <is>
-          <t>257 ₽/пг.м</t>
+          <t>254 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,35 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,3 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3020" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>255 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,35 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,3 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3021" t="inlineStr">
         <is>
-          <t>259 ₽/пг.м</t>
+          <t>256 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,3 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,35 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3022" t="inlineStr">
         <is>
-          <t>254 ₽/пг.м</t>
+          <t>257 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,3 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,35 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3023" t="inlineStr">
         <is>
-          <t>255 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,3 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,35 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3024" t="inlineStr">
         <is>
-          <t>256 ₽/пг.м</t>
+          <t>259 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,45 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,4 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3025" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м</t>
+          <t>262 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,45 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,4 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3026" t="inlineStr">
         <is>
-          <t>265 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,45 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,4 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3027" t="inlineStr">
         <is>
-          <t>266 ₽/пг.м</t>
+          <t>263 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,4 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,45 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3028" t="inlineStr">
         <is>
-          <t>262 ₽/пг.м</t>
+          <t>264 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,4 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,45 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3029" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>265 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 3х0,4 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 3х0,45 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3030" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м</t>
+          <t>266 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 3х0,5 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3031" t="inlineStr">
         <is>
           <t>267 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 3х0,5 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3032" t="inlineStr">
         <is>
           <t>267 ₽/пг.м</t>
         </is>
@@ -36849,114 +36849,114 @@
         <is>
           <t>Трубка латунная тонкостенная 3х0,6 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3035" t="inlineStr">
         <is>
           <t>269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" t="inlineStr">
         <is>
           <t>Трубка латунная тонкостенная 3х0,6 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3036" t="inlineStr">
         <is>
           <t>269 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 4х0,65 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 4х0,6 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3037" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>288 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 4х0,65 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 4х0,6 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3038" t="inlineStr">
         <is>
-          <t>291 ₽/пг.м</t>
+          <t>289 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 4х0,65 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 4х0,6 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3039" t="inlineStr">
         <is>
-          <t>293 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 4х0,6 мм Л63 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 4х0,65 мм Л63 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3040" t="inlineStr">
         <is>
-          <t>288 ₽/пг.м</t>
+          <t>290 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 4х0,6 мм Л68 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 4х0,65 мм Л68 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3041" t="inlineStr">
         <is>
-          <t>289 ₽/пг.м</t>
+          <t>291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" t="inlineStr">
         <is>
-          <t>Трубка латунная тонкостенная 4х0,6 мм Л96 ГОСТ 11383-2016</t>
+          <t>Трубка латунная тонкостенная 4х0,65 мм Л96 ГОСТ 11383-2016</t>
         </is>
       </c>
       <c r="B3042" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м</t>
+          <t>293 ₽/пг.м</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>