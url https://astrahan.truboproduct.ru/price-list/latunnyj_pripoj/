--- v0 (2026-05-18)
+++ v1 (2026-07-23)
@@ -561,116 +561,116 @@
         <is>
           <t>Латунный припой 0,8 мм Л63</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Латунный припой 0,8 мм Л68</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>5788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Латунный припой 1,2 мм Л68</t>
+          <t>Латунный припой 1 мм Л63</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>8065 ₽/кг</t>
+          <t>3539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Латунный припой 1,6 мм Л63</t>
+          <t>Латунный припой 1 мм Л68</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>9272 ₽/кг</t>
+          <t>9718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Латунный припой 1,6 мм Л68</t>
+          <t>Латунный припой 1 мм ЛО60-1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>6594 ₽/кг</t>
+          <t>9588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Латунный припой 1 мм Л63</t>
+          <t>Латунный припой 1,2 мм Л68</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3539 ₽/кг</t>
+          <t>8065 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Латунный припой 1 мм Л68</t>
+          <t>Латунный припой 1,6 мм Л63</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>9718 ₽/кг</t>
+          <t>9272 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Латунный припой 1 мм ЛО60-1</t>
+          <t>Латунный припой 1,6 мм Л68</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>9588 ₽/кг</t>
+          <t>6594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Латунный припой 2 мм Л63</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>8536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Латунный припой 2 мм Л63м</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>8819 ₽/кг</t>
         </is>