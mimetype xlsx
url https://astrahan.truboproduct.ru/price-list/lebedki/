--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -525,260 +525,260 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 10000 кгс 0.08 м/с 415 м ЛМ-10А</t>
+          <t>Лебедка электрическая 1000 кгс 0.25 м/с 80 м ЛМ-1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>97674 ₽/шт.</t>
+          <t>76517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 1000 кгс 0.25 м/с 80 м ЛМ-1</t>
+          <t>Лебедка электрическая 1000 кгс 0.3 м/с 70 м ТЭЛ-1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>76517 ₽/шт.</t>
+          <t>74508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 1000 кгс 0.3 м/с 70 м ТЭЛ-1</t>
+          <t>Лебедка электрическая 1000 кгс 0.42 м/с 150 м ЛМТ-1,0</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>74508 ₽/шт.</t>
+          <t>76831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 1000 кгс 0.42 м/с 150 м ЛМТ-1,0</t>
+          <t>Лебедка электрическая 10000 кгс 0.08 м/с 415 м ЛМ-10А</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>76831 ₽/шт.</t>
+          <t>97674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Лебедка электрическая 1250 кгс 0.5 м/с 80 м ТЛ-9А</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>81442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 15000 кгс 0.08 м/с 380 м ЛМ-15А</t>
+          <t>Лебедка электрическая 1500 кгс 0.3 м/с 100 м ЛМ-1,5</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>99471 ₽/шт.</t>
+          <t>83057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 1500 кгс 0.3 м/с 100 м ЛМ-1,5</t>
+          <t>Лебедка электрическая 1500 кгс 0.42 м/с 150 м ЛМТ-1,5</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>83057 ₽/шт.</t>
+          <t>82619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 1500 кгс 0.42 м/с 150 м ЛМТ-1,5</t>
+          <t>Лебедка электрическая 15000 кгс 0.08 м/с 380 м ЛМ-15А</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>82619 ₽/шт.</t>
+          <t>99471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 2000 кгс 0.25 м/с 150 м ТЭЛ-2</t>
+          <t>Лебедка электрическая 200 кгс 0.24 м/с 100 м ТЛ-12А</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>83497 ₽/шт.</t>
+          <t>53376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 2000 кгс 0.29 м/с 250 м ЛМ-2</t>
+          <t>Лебедка электрическая 2000 кгс 0.25 м/с 150 м ТЭЛ-2</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>86251 ₽/шт.</t>
+          <t>83497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 2000 кгс 0.33 м/с 250 м ЛМТ-2,0</t>
+          <t>Лебедка электрическая 2000 кгс 0.29 м/с 250 м ЛМ-2</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>85498 ₽/шт.</t>
+          <t>86251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 200 кгс 0.24 м/с 100 м ТЛ-12А</t>
+          <t>Лебедка электрическая 2000 кгс 0.33 м/с 250 м ЛМТ-2,0</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>53376 ₽/шт.</t>
+          <t>85498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Лебедка электрическая 250 кгс 0.24 м/с 100 м ТЛ-12Б</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>56506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Лебедка электрическая 250 кгс 0.25 м/с 100 м ЛМ-0,25</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>53664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 3000 кгс 0.19 м/с 150 м УЛ-3М</t>
+          <t>Лебедка электрическая 300 кгс 0.17 м/с 150 м ТЛ-16Т</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>86415 ₽/шт.</t>
+          <t>58143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 3000 кгс 0.2 м/с 250 м ТЭЛ-3</t>
+          <t>Лебедка электрическая 300 кгс 0.42 м/с 150 м ЛМТ-0,3</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>86960 ₽/шт.</t>
+          <t>58302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 300 кгс 0.17 м/с 150 м ТЛ-16Т</t>
+          <t>Лебедка электрическая 3000 кгс 0.19 м/с 150 м УЛ-3М</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>58143 ₽/шт.</t>
+          <t>86415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 300 кгс 0.42 м/с 150 м ЛМТ-0,3</t>
+          <t>Лебедка электрическая 3000 кгс 0.2 м/с 250 м ТЭЛ-3</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>58302 ₽/шт.</t>
+          <t>86960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Лебедка электрическая 3200 кгс 0.28 м/с 250 м ЛМ-3,2</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>89757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Лебедка электрическая 3200 кгс 0.33 м/с 250 м ЛМТ-3,2</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>88774 ₽/шт.</t>
         </is>
@@ -813,152 +813,152 @@
         <is>
           <t>Лебедка электрическая 420 кгс 0.72 м/с 80 м ТЛ-14А</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>61518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Лебедка электрическая 4500 кгс 0.36 м/с 250 м ТЛ-7Б</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>89976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 5000 кгс 0.035 м/с 220 м ТЛ-8Б</t>
+          <t>Лебедка электрическая 500 кгс 0.24 м/с 130 м ТЛ-16М</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>91229 ₽/шт.</t>
+          <t>65376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 5000 кгс 0.03 м/с 270 м ТЭЛ-5</t>
+          <t>Лебедка электрическая 500 кгс 0.28 м/с 100 м ЛМ-0,5</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>91606 ₽/шт.</t>
+          <t>63675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 5000 кгс 0.13 м/с 150 м УЛ-5М</t>
+          <t>Лебедка электрическая 500 кгс 0.42 м/с 150 м ЛМТ-0,5</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>94194 ₽/шт.</t>
+          <t>69389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 5000 кгс 0.13 м/с 250 м ЛТМ-5</t>
+          <t>Лебедка электрическая 5000 кгс 0.03 м/с 270 м ТЭЛ-5</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>94354 ₽/шт.</t>
+          <t>91606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 5000 кгс 0.31 м/с 250 м ТЛ-7А</t>
+          <t>Лебедка электрическая 5000 кгс 0.035 м/с 220 м ТЛ-8Б</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>91830 ₽/шт.</t>
+          <t>91229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 5000 кгс 0.36 м/с 250 м ЛМ-5</t>
+          <t>Лебедка электрическая 5000 кгс 0.13 м/с 150 м УЛ-5М</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>96061 ₽/шт.</t>
+          <t>94194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 500 кгс 0.24 м/с 130 м ТЛ-16М</t>
+          <t>Лебедка электрическая 5000 кгс 0.13 м/с 250 м ЛТМ-5</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>65376 ₽/шт.</t>
+          <t>94354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 500 кгс 0.28 м/с 100 м ЛМ-0,5</t>
+          <t>Лебедка электрическая 5000 кгс 0.31 м/с 250 м ТЛ-7А</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>63675 ₽/шт.</t>
+          <t>91830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Лебедка электрическая 500 кгс 0.42 м/с 150 м ЛМТ-0,5</t>
+          <t>Лебедка электрическая 5000 кгс 0.36 м/с 250 м ЛМ-5</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>69389 ₽/шт.</t>
+          <t>96061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Лебедка электрическая 530 кгс 0.46 м/с 100 м Т-66</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>69535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Лебедка электрическая 630 кгс 0.31 м/с 130 м ЛМ-0,63</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>69660 ₽/шт.</t>
         </is>
@@ -1029,80 +1029,80 @@
         <is>
           <t>Ручная барабанная лебедка 0,36 т LHW-800</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>2536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Ручная барабанная лебедка 0,45 т LHW-1000</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>2899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Ручная барабанная лебедка 0,54 т LHW-1200</t>
+          <t>Ручная барабанная лебедка 0,5 т BHW-2600</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2969 ₽/шт.</t>
+          <t>2936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Ручная барабанная лебедка 0,55 т WH 12015</t>
+          <t>Ручная барабанная лебедка 0,54 т LHW-1200</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>3024 ₽/шт.</t>
+          <t>2969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Ручная барабанная лебедка 0,5 т BHW-2600</t>
+          <t>Ручная барабанная лебедка 0,55 т WH 12015</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2936 ₽/шт.</t>
+          <t>3024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Ручная барабанная лебедка 0,63 т LHW-1400</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>3205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Ручная барабанная лебедка 0,7 т WH 16-20</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>3452 ₽/шт.</t>
         </is>
@@ -1113,258 +1113,258 @@
         <is>
           <t>Ручная барабанная лебедка 0,8 т WH 18-20</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>3925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Ручная барабанная лебедка 0,9 т LHW-2000</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>4134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Ручная барабанная лебедка 1,13 т LHW-2500</t>
+          <t>Ручная барабанная лебедка 1 т BHW-2600</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2085 ₽/шт.</t>
+          <t>4427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Ручная барабанная лебедка 1,1 т WH 25-20</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>4439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Ручная барабанная лебедка 1 т BHW-2600</t>
+          <t>Ручная барабанная лебедка 1,13 т LHW-2500</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>4427 ₽/шт.</t>
+          <t>2085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3000 мм 1 т HP-111</t>
+          <t>Ручная рычажная тросовая лебедка 0,63 т 3 мм ЛР</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>4050 ₽/шт.</t>
+          <t>5443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3000 мм 2,5 т HP-21D</t>
+          <t>Ручная рычажная тросовая лебедка 0,63 т 6 мм ЛР</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>6537 ₽/шт.</t>
+          <t>3774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3000 мм 2 т HP-124</t>
+          <t>Ручная рычажная тросовая лебедка 0,63 т 9 мм ЛР</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>5184 ₽/шт.</t>
+          <t>3231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3600 мм 1,5 т HP-112</t>
+          <t>Ручная рычажная тросовая лебедка 1,6 т 3 мм ЛР</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>5036 ₽/шт.</t>
+          <t>6548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3600 мм 2 т HP-117</t>
+          <t>Ручная рычажная тросовая лебедка 1,6 т 6 мм ЛР</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>6416 ₽/шт.</t>
+          <t>5847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3600 мм 2 т HP-17D</t>
+          <t>Ручная рычажная тросовая лебедка 1,6 т 9 мм ЛР</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>6079 ₽/шт.</t>
+          <t>5504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3600 мм 3 т HP-132</t>
+          <t>Ручная рычажная-канатная лебедка 3000 мм 1 т HP-111</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>6969 ₽/шт.</t>
+          <t>4050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3600 мм 4 т HP-141D</t>
+          <t>Ручная рычажная-канатная лебедка 3000 мм 2 т HP-124</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>7128 ₽/шт.</t>
+          <t>5184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Ручная рычажная-канатная лебедка 3600 мм 4 т HP-142D</t>
+          <t>Ручная рычажная-канатная лебедка 3000 мм 2,5 т HP-21D</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>7064 ₽/шт.</t>
+          <t>6537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Ручная рычажная тросовая лебедка 0,63 т 3 мм ЛР</t>
+          <t>Ручная рычажная-канатная лебедка 3600 мм 1,5 т HP-112</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>5443 ₽/шт.</t>
+          <t>5036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Ручная рычажная тросовая лебедка 0,63 т 6 мм ЛР</t>
+          <t>Ручная рычажная-канатная лебедка 3600 мм 2 т HP-117</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>3774 ₽/шт.</t>
+          <t>6416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Ручная рычажная тросовая лебедка 0,63 т 9 мм ЛР</t>
+          <t>Ручная рычажная-канатная лебедка 3600 мм 2 т HP-17D</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>3231 ₽/шт.</t>
+          <t>6079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Ручная рычажная тросовая лебедка 1,6 т 3 мм ЛР</t>
+          <t>Ручная рычажная-канатная лебедка 3600 мм 3 т HP-132</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>6548 ₽/шт.</t>
+          <t>6969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Ручная рычажная тросовая лебедка 1,6 т 6 мм ЛР</t>
+          <t>Ручная рычажная-канатная лебедка 3600 мм 4 т HP-141D</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>5847 ₽/шт.</t>
+          <t>7128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Ручная рычажная тросовая лебедка 1,6 т 9 мм ЛР</t>
+          <t>Ручная рычажная-канатная лебедка 3600 мм 4 т HP-142D</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>5504 ₽/шт.</t>
+          <t>7064 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>